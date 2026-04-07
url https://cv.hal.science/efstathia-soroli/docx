--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -211,2375 +211,2509 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidelines and recommendations for cross-linguistic aphasia assessment</w:t>
+                <w:t xml:space="preserve">Setting a research agenda for the assessment and treatment of aphasia in minority languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Martínez-Ferreiro</w:t>
+                <w:t xml:space="preserve">Ana Matić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seçkin Arslan</w:t>
+                <w:t xml:space="preserve">Marie Pourquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valantis Fyndanis</w:t>
+                <w:t xml:space="preserve">Monica Norvik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Howard</w:t>
+                <w:t xml:space="preserve">Jelena Kuvač Kraljević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jelena Kuvač Kraljević</w:t>
+                <w:t xml:space="preserve">Hanne Gram Simonsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aphasiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-25. </w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 198, pp.13-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02687038.2024.2343456⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2026.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04588233v1</w:t>
+                <w:t xml:space="preserve">hal-05553368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">English tough constructions and their analogues in French and Russian: a parallel corpus investigation</w:t>
+                <w:t xml:space="preserve">Guidelines and recommendations for cross-linguistic aphasia assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alina Tsikulina</w:t>
+                <w:t xml:space="preserve">Silvia Martínez-Ferreiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fayssal Tayalati</w:t>
+                <w:t xml:space="preserve">Seçkin Arslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efstathia Soroli</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valantis Fyndanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Howard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Kuvač Kraljević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Languages in Contrast</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aphasiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02687038.2024.2343456⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04270818v1</w:t>
+                <w:t xml:space="preserve">hal-04588233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making research summaries accessible to people with aphasia following stroke: an international co-design study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">English tough constructions and their analogues in French and Russian: a parallel corpus investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ciara Shiggins</w:t>
+                <w:t xml:space="preserve">Alina Tsikulina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brooke Ryan</w:t>
+                <w:t xml:space="preserve">Fayssal Tayalati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanya Rose</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efstathia Soroli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Stroke</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Languages in Contrast</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 27 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04350527v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How language influences spatial cognition, categorization of dynamic motion events and gaze behavior: a crosslinguistic comparison</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Making research summaries accessible to people with aphasia following stroke: an international co-design study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Harvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonnie Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara Shiggins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brooke Ryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanya Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/langcog.2023.66⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Stroke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (2_suppl), pp.12-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/17474930231188838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04350367v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aphasia outcome measurement in clinical practice: An international survey</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">How language influences spatial cognition, categorization of dynamic motion events and gaze behavior: a crosslinguistic comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aphasiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Language and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/langcog.2023.66⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02687038.2022.2112143⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03852119v2</w:t>
+                <w:t xml:space="preserve">hal-04350367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An aphasia research agenda – a consensus statement from the collaboration of aphasia trialists</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Aphasia outcome measurement in clinical practice: An international survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Tyler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Finch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirstine Shrubsole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brooke Ryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jytte Isaksen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aphasiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 36 (4), pp.555-574. </w:t>
+              <w:t xml:space="preserve">, 2022, 37 (10), pp.1576-1593. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02687038.2021.1957081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02687038.2022.2112143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04360708v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03852119v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event processing in agrammatic aphasia: does language guide visual processing and similarity judgments?</w:t>
+                <w:t xml:space="preserve">An aphasia research agenda – a consensus statement from the collaboration of aphasia trialists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Soroli</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Myzoon Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efstathia Soroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Jesus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeline Cruice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jytte Isaksen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aphasiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 32 (sup1), pp.219-221. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02687038.2018.1489123⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 36 (4), pp.555-574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02687038.2021.1957081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046043v1</w:t>
+                <w:t xml:space="preserve">hal-04360708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion events in Greek Methodological and typological issues</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annemarie Verkerk</w:t>
+                <w:t xml:space="preserve">Event processing in agrammatic aphasia: does language guide visual processing and similarity judgments?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Soroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CogniTextes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cognitextes.889⟩</w:t>
+              <w:t xml:space="preserve">Aphasiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (sup1), pp.219-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02687038.2018.1489123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04360885v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-linguistic adaptations of The Comprehensive Aphasia Test : Challenges and solutions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Motion events in Greek Methodological and typological issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemarie Verkerk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02699206.2017.1310299⟩</w:t>
+              <w:t xml:space="preserve">CogniTextes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Volume 15 (1), pp.1-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cognitextes.889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03131281v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How language impacts memory of motion events in English and French</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helen Engemann</w:t>
+                <w:t xml:space="preserve">Cross-linguistic adaptations of The Comprehensive Aphasia Test : Challenges and solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valantis Fyndanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henriëtte Hendriks</w:t>
+                <w:t xml:space="preserve">Marianne Lind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maya Hickmann</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Spyridoula Varlokosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kambanaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 16 (S1), pp.209-213. </w:t>
+              <w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (7-9), pp.697-710. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10339-015-0696-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02699206.2017.1310299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01226096v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03131281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in spatial language and cognition: exploring visuo-spatial thinking and speaking cross-linguistically</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">How language impacts memory of motion events in English and French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Engemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henriëtte Hendriks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Hickmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 13 (Suppl 1), pp.333-337. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10339-012-0494-4⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 16 (S1), pp.209-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10339-015-0696-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02268656v1</w:t>
+                <w:t xml:space="preserve">halshs-01226096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linguistic encoding of motion events in English and French: Typological constraints on second language acquisition and agrammatic aphasia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Variation in spatial language and cognition: exploring visuo-spatial thinking and speaking cross-linguistically</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carol Sacchett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langage, Interaction et Acquisition / Language, Interaction and Acquisition </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1075/lia.3.2.05sor⟩</w:t>
+              <w:t xml:space="preserve">Cognitive Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (Suppl 1), pp.333-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10339-012-0494-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04360852v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02268656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typological perspectives on second language acquisition</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Linguistic encoding of motion events in English and French: Typological constraints on second language acquisition and agrammatic aphasia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Sacchett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langage, Interaction et Acquisition / Language, Interaction and Acquisition </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 3 (2), pp.163-172. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1075/lia.3.2.01int⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 3 (2), pp.261-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/lia.3.2.05sor⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04360846v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encoding and Decoding Motion Events in English and French: Comparative Case-Studies in Agrammatism and Anomia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Typological perspectives on second language acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Benazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Flecken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Halima Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sbspro.2011.09.164⟩</w:t>
+              <w:t xml:space="preserve">Langage, Interaction et Acquisition / Language, Interaction and Acquisition </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (2), pp.163-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/lia.3.2.01int⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04360865v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encoding Motion Events in Aphasia: Cross-Linguistic Perspectives in Monolingual and Bilingual Agrammatism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Encoding and Decoding Motion Events in English and French: Comparative Case-Studies in Agrammatism and Anomia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thi Mai Tran</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 6, pp.206-207. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 23, pp.49-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sbspro.2011.09.164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sbspro.2010.08.103⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04360860v1</w:t>
+                <w:t xml:space="preserve">hal-04360865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring dyslexics' phonological deficit III: foreign speech perception and production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gayaneh Szenkovits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ramus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dyslexia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 16 (4), pp.318-340. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/dys.415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encoding Motion Events in Aphasia: Cross-Linguistic Perspectives in Monolingual and Bilingual Agrammatism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efstathia Soroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Hickmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Nespoulous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Sharaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Mai Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6, pp.206-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sbspro.2010.08.103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CORLI, the French Knowledge Centre for Corpora, Languages and interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Fišer, D., Lenardič, F. Frontini et al. (eds.) Tour de CLARIN, volume IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Zenodo, pp.40-45, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.7019259/11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casting an eye on motion events: Eye tracking and its implications for linguistic typology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henriëtte Hendriks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In Michel Aurnague &amp; Dejan Stosic (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Semantics of Dynamic Space in French: Descriptive, experimental and formal studies on motion expression</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.249-288, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02268556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expressing and categorizing motion in French and English: Verbal and non-verbal cognition across languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Engemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henriëtte Hendriks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Iraide Ibarretxe-Antuñano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Motion and Space across Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 59, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Benjamins Publishing Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.61-94, 2017, Human Cognitive Processing, 9789027246752. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/hcp.59.04hic⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01638095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From language acquisition to language pathology: cross-linguistic perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Corine Astésano &amp; Mélanie Jucla (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsycholinguistic perspectives on language cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxford: Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9780815356974</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01337674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language and spatial representations in French and in English: Some evidence from eye-movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Soroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hickmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In G. Marotta, A. Lenci, L. Meini &amp; F. Rovai (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space in Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edizioni ETS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.581-597, 2010, 978-884672902-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01337617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2589,348 +2723,348 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Representation - Experimental and cross-linguistic studies VOLUME 1: CODING MANUAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henriëtte Hendriks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Claude Demagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Engemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Katharina Ochsenbauer Harr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Volume I, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03836445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilingual Discourse Analysis Manual: a manual for transcription, coding and analysis of bilingual and second language learning data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Tsikulina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La représentation de l’espace : études expérimentales et translinguistiques : manuel de codage; 2 volumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henriëtte Hendriks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Claude Demagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Engemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Iakovleva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laboratoire Structures Formelles du langage, CNRS &amp; Université de Paris VIII, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01247811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2940,4475 +3074,4475 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Setting a Research Agenda for the Assessment and Treatment of Aphasia in Minority Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Matić Škorić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pourquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Norvik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Kuvač Kraljević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanne Gram Simonsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Science of Aphasia Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Copenhagen, Sep 2025, Cophenhague, Denmark. pp.202-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial asymmetries in the expression of Path and Manner: comparative study of narratives in French and English</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélie Buclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anetta Kopecka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57th Annual Meeting of the Societas Linguistica Europaea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lexicalization patterns and language variation under the microscope: a corpus study on motion event encoding in French, English, and German</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélie Buclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anetta Kopecka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFLiCo 9 - "Embodied and Ecolinguistic Approaches to Cognitive Linguistics"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making research summaries accessible to people with aphasia following stroke: an international co-design study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Harvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonnie Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara Shiggins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brooke Ryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanya Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stroke 2023 – The Combined Stroke Society of Australasia and Smart Strokes Nursing and Allied Health Scientific Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectivas globales sobre formación y prácticas logopédicas con personas multilingües con afasia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Martinez-Ferreiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pourquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seçkin Arslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzan Dilara Tokaç-Scheffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ritienne Grima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIII Congreso Internacional de la Asociación Española de Logopedia, Foniatría y Audiología e Iberoamericana de Fonoaudiología</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Santander, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">English tough constructions and their analogues in Russian</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">English tough constructions and their analogues in Russian: A corpus-based study coupled with experimental data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Tsikulina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Botinis, A. (ed.) 14th International Conference of Experimental Linguistics (Exling-23) book of abstracts</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th International Conference of Experimental Linguistics (Exling-23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Athens, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04376269v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluative Tough constructions in English, French and Russian: a parallel corpus investigation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">(Re)conceptualisation des événements dans la langue et la pensée : perspectives translinguistiques, acquisitionnelles et neurolinguistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Contrastive Linguistics Conference (ICLC-10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Mannheim, Germany</w:t>
+              <w:t xml:space="preserve">Journée d'étude “Représentations linguistiques et cognitives des événements en langue seconde: enjeux théoriques, méthodologiques et didactiques”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Invited by C. Granget (NPL lab), Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04269916v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">English tough constructions and their analogues in Russian: A corpus-based study coupled with experimental data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Evaluative Tough constructions in English, French and Russian: a parallel corpus investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Tsikulina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayssal Tayalati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference of Experimental Linguistics (Exling-23)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Athens, Greece</w:t>
+              <w:t xml:space="preserve">10th International Contrastive Linguistics Conference (ICLC-10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Mannheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04377925v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Re)conceptualisation des événements dans la langue et la pensée : perspectives translinguistiques, acquisitionnelles et neurolinguistiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">English tough constructions and their analogues in Russian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Tsikulina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude “Représentations linguistiques et cognitives des événements en langue seconde: enjeux théoriques, méthodologiques et didactiques”</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">In Botinis, A. (ed.) 14th International Conference of Experimental Linguistics (Exling-23) book of abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Athens, France. pp.113-114, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36505/ExLing-2023/14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04377852v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04376269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partage des connaissances à travers CLARIN : le Centre de connaissance français CORLI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Frontini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Parisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference Humanistica 2022. Association francophone des humanités numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The European Infrastructure CLARIN and its Knowledge Centres</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Language and thought from a crosslinguistic perspective: insights from behavior and disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clarin café on Bilingual and Multilingual corpora</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Online, Netherlands</w:t>
+              <w:t xml:space="preserve">International conference in honor to Maya Hickmann</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Invited by H. Hendriks &amp; M. Kail, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04377963v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Language and thought from a crosslinguistic perspective: insights from behavior and disorder</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Developing an International Survey to Investigate the Current Practices and Challenges Faced by Speech and Language Pathologists (SLPs) Working with Bi/Multi-lingual Clients with Aphasia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Ping Sze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Peñaloza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kambanaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Irene Norvik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seçkin Arslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference in honor to Maya Hickmann</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Invited by H. Hendriks &amp; M. Kail, Sep 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">British Aphasiology Society (BAS) Research update meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Online, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04377714v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing an International Survey to Investigate the Current Practices and Challenges Faced by Speech and Language Pathologists (SLPs) Working with Bi/Multi-lingual Clients with Aphasia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The European Infrastructure CLARIN and its Knowledge Centres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efstathia Soroli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Aphasiology Society (BAS) Research update meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Online, United Kingdom</w:t>
+              <w:t xml:space="preserve">Clarin café on Bilingual and Multilingual corpora</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Online, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04377939v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event integration from a cognitive perspective: What does non-verbal behavior reveal about linguistic variation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference The Big Event: New insights into the event integration framework</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Invited by Jill Hohenstein, Feb 2022, King's College London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language and cognitive processing of events: Theoretical and experimental perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Tsikulina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop Typological, contrastive and experimental perspectives on Language and Thought</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Invited by M. Lemmens, Sep 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humanités Numériques et Sciences du Langage : le rôle des infrastructures de recherche digitales – le cas de CLARIN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Frontini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Digital Humanities 2022 – DH-Nord2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilingual assessment through pictures: Guidelines for material selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pernille Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Irene Norvik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Haman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanne Gram Simonsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium on Bilingualism – ISB13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Invited thematic session “Language-assessment tools for North, South and in between”, Jul 2021, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge sharing in CLARIN: the European Research Infrastructure for language resources and technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BETFAM International Symposium “Between feminine and masculine: language(s) and society”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Invited by F. Frontini, A., M. Abrantes, B. Fagard &amp; G. Le Tallec, Dec 2021, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilingual assessment through pictures: Guidelines for material selection. Invited thematic session “Language-assessment tools for North, South and in between”</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">La dimension cognitive dans la (ré)appropriation des langues : aspects interlangues dans l’investigation de la relation Langage-Pensée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium on Bilingualism – ISB13 "Bilingualism in Flux", University of Warsaw</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">Doctoral seminar Alma Mater – Ecole doctorale SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Invited by J-P. Goubet, Jun 2021, Université de Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04487558v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dimension cognitive dans la (ré)appropriation des langues : aspects interlangues dans l’investigation de la relation Langage-Pensée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Multilingual assessment through pictures: Guidelines for material selection. Invited thematic session “Language-assessment tools for North, South and in between”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pernille Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Irene Norvik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Haman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanne Gram Simonsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctoral seminar Alma Mater – Ecole doctorale SHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Invited by J-P. Goubet, Jun 2021, Université de Lille, France</w:t>
+              <w:t xml:space="preserve">International symposium on Bilingualism – ISB13 "Bilingualism in Flux", University of Warsaw</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04377853v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluative Tough constructions across languages: a parallel corpus study using the CLARIN VLO platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Tsikulina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Common Language Resources and Technology Infrastructure (CLARIN) annual conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La relation langage-cognition dans l'appropriation et la réappropriation des langues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Crosslinguistic influence in bilingual narratives: The role of L2 age of acquisition and language exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Tsikulina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "Acquisition des langues secondes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Invited by M. Pelissier &amp; C. Hervé, Nov 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">3ème Colloque International du Réseau d’Acquisition des Langues Secondes (RéAL2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04377863v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crosslinguistic influence in bilingual narratives: The role of L2 age of acquisition and language exposure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">La relation langage-cognition dans l'appropriation et la réappropriation des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Colloque International du Réseau d’Acquisition des Langues Secondes (RéAL2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude "Acquisition des langues secondes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Invited by M. Pelissier &amp; C. Hervé, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04377965v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crosslinguistic influence and cognitive processing in bi- and multi-linguals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Tsikulina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Internationale Annuelle de CLARIN - Common Language Resources and Technology Infrastructure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CORLI: The French Knowledge-Centre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Balvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLARIN Annual Conference Proceedings. ISSN 2773-2177</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Virtual event, France. pp.19-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03091629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The relationship between language and visual perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference: Visual prompts &amp; Visual methods in multilingualism research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Invited by Unn Røyneland, Jun 2019, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do family language practices impact bilingual children's vocabulary development?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ghimenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Monolingual and Bilingual Speech 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Chania, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02100175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion events across languages: a parallel-corpus investigation of English, French and Japanese spatial expressions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Le rôle de la langue dans les représentations sémantiques des personnes avec et sans aphasie : études translinguistiques et suivi oculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léna Masson-Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Cognitive Linguistics conference (ICLC-15) - Crosslinguistic perspectives on Cognitive Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Nishinomiya, Japan</w:t>
+              <w:t xml:space="preserve">Séminaire du Département de Neurologie - Institut du Cerveau et de la Moelle épinière (ICM), GH Pitié Salpêtrière Hospital - INSERM 1127</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Invited by A. Kaglik &amp; M. Teichmann, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04377973v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de la langue dans les représentations sémantiques des personnes avec et sans aphasie : études translinguistiques et suivi oculaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Event integration mechanisms across languages and their psychological reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Engemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henriëtte Hendriks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Hickmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Département de Neurologie - Institut du Cerveau et de la Moelle épinière (ICM), GH Pitié Salpêtrière Hospital - INSERM 1127</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Invited by A. Kaglik &amp; M. Teichmann, May 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">15th International Cognitive Linguistics Conference: "Crosslinguistic Perspectives on Cognitive Linguistics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Nishinomiya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04377866v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event integration mechanisms across languages and their psychological reality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Motion events across languages: a parallel-corpus investigation of English, French and Japanese spatial expressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Maya Hickmann</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Masson-Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Cognitive Linguistics Conference: "Crosslinguistic Perspectives on Cognitive Linguistics"</w:t>
+              <w:t xml:space="preserve">15th International Cognitive Linguistics conference (ICLC-15) - Crosslinguistic perspectives on Cognitive Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Nishinomiya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277569v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language exposure effects on receptive vocabulary and narrative productivity in French/English bilingual elementary school children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Mazur-Palandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Symposium on Bilingualism (ISB12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Edmonton, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02085272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodological aspects in investigating the relationship between language and thought from a cross-linguistic perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference: Visual prompts &amp; Visual methods in multilingualism research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Invited by Unn Røyneland, Jun 2019, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typological differences influence motion event perception: Evidence from similarity-judgment tasks and eye tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Cognitive Linguistics conference (ICLC-15) Crosslinguistic perspectives on Cognitive Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Invited by Prof. Thomas Li at the thematic session “Macro-events, Grammaticalization, and Typology”, Aug 2019, Nishinomiya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobii or not Tobii? Assessing the validity of eye tracking data: Challenges and solutions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Effects of age and language structure in bilingual discourse: evidence from motion verbs, lexical diversity and syntactic compactness in narratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maya Hickmann</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Workshop on Applied Eye Tracking (SWAET)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annual International Conference on Languages &amp; Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Athènes, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876773v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02085265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilingual Discourse Analysis (BilDA):Research methods in second language acquisition and bilingualism – a manual for transcription, coding and analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cross-lingual analysis and annotation of parallel and comparable corpora: Current and future trends Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Paris, Université Paris Diderot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02132677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of age and language structure in bilingual discourse: evidence from motion verbs, lexical diversity and syntactic compactness in narratives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Tobii or not Tobii? Assessing the validity of eye tracking data: Challenges and solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cathy Cohen</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Engemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henriëtte Hendriks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Hickmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual International Conference on Languages &amp; Linguistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scandinavian Workshop on Applied Eye Tracking (SWAET)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Frederiksberg, Denmark. pp.7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.16910/jemr.11.5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02085265v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space reference in agrammatic aphasia: Evidence from French and English</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Focal vs. global ways of motion event processing and the role of language: Evidence from categorization tasks and eye tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STL lab Linguists' seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Invited by A. Carlier, May 2018, University of Lille, France</w:t>
+              <w:t xml:space="preserve">International conference of Experimental Linguistics (ExLing-18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04377871v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focal vs. global ways of motion event processing and the role of language: Evidence from categorization tasks and eye tracking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Space reference in agrammatic aphasia: Evidence from French and English</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference of Experimental Linguistics (ExLing-18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">STL lab Linguists' seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Invited by A. Carlier, May 2018, University of Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04377976v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does language affect memory of motion? Evidence from English and French children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Engemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henriëtte Hendriks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Child Language Symposium 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Coventry, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01179744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How language impacts memory of motion events in English and French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Engemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henriëtte Hendriks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Spatial Cognition: "Space and Situated Cognition"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01225950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language effects on spatial cognition? Cross-linguistic evidence and eye-tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henriëtte Hendriks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Engemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NINJAL International Symposium: Typology and Cognition in Motion Event Descriptions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, NINJAL, Jan 2015, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01111712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typological Factors in the Development of Verbal and Non-Verbal Spatial Cognition : A Comparison of French and English</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Engemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henriëtte Hendriks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th UK Cognitive Linguistics Conference (UK -CLC5)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Lancaster, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01068347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verbal and Non-Verbal Cognition in English and French : Adults and L1 Acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henriëtte Hendriks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Engemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de clôture du projet Langacross 2 " Linguistic Diversity and Cognition : Implications for First and Second Language Acquisition "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01068343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations spatiales et stratégies linguistiques : qu'ont à nous dire les mouvements oculaires sur l'interface langage-cognition ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études internationale "Multimodalité - perspectives interdisciplinaires : nouvelles questions et nouvelles méthodologies"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01068338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representation of motion events in Greek, English, and French: evidence from verbal and non-verbal tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Soroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hickmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Pragmatics Association (IprA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01338436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space and language typology: does one shoe fit all?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henriëtte Hendriks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Iakovleva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinglin Ji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : "Space and Time across Languages, Disciplines and Cultures"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01247645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lexicalization and Grammaticalization in the Verb and the Verbal Network: First Language Acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Katharina Ochsenbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henriëtte Hendriks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Grammaticalization and Language Acquisition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7418,1410 +7552,1410 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global perspectives on speech and language therapy training and practices for multilingual people with aphasia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pourquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seçkin Arslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzan Dilara Tokaç-Scheffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ritienne Grima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valantis Fyndanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMLaP 29 International conference on Architectures and Mechanisms for Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Donostia-San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04378030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights from the Multilingual Aphasia Practices (MAP) survey: common practices and challenges for speech-language therapists working with multilingual speakers with aphasia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seçkin Arslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valantis Fyndanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ritienne Grima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kambanaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Martinez-Ferreiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Bilingualism (ISB14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04370789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standardization and validation of the French version of the Comprehensive Aphasia Test in L1 and L2 speakers in Switzerland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Python</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Danna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pfyffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of Aphasia International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04378004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event conceptualisation by French-English and Russian-English speakers: insights from verbal and non-verbal tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Tsikulina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference in honor to Maya Hickmann</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04378032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training and Knowledge exchange: meet the CLARIN Ambassadors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Frontini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Rayson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saalasti Satu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International annual CLARIN conference - Common Language Resources and Technology Infrastructure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04378031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The “MAP” survey: an international investigation of SLPs’training and working practices to assess and treat plurilingual people with aphasia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pourquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seçkin Arslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ritienne Grima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valantis Fyndanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kambanaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SoA: Science of Aphasia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Bordeaux, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03851892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syntactic and semantic asymmetries in second language learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Tsikulina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference EMLAR XVII on Experimental Methods in Language Acquisition Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04378042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crosslinguistic influence and cognitive processing in bi- and multi-linguals: a parallel corpus and experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Tsikulina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Internationale Annuelle de CLARIN - Common Language Resources and Technology Infrastructure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04378046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event processing in agrammatic aphasia: does language guide visual processing and similarity judgments?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Aphasia Rehabilitation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04378047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion events in Greek: evidence from production and eye-tracking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The role of language on spatial representations and second language processing: evidence from similarity-judgement tasks and eye tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neglected Aspects of Motion International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Event Representations in Brain, Lanuage and Development International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Nijmegen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04378179v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04378177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of language on spatial representations and second language processing: evidence from similarity-judgement tasks and eye tracking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Motion events in Greek: evidence from production and eye-tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Event Representations in Brain, Lanuage and Development International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Nijmegen, Netherlands</w:t>
+              <w:t xml:space="preserve">Neglected Aspects of Motion International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04378177v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04378179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptualization in process: Motion event processing in English and French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Engemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hickmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd AttLis workshop "The Attentive Listener in the Visual World"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Potsdam, Germany. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01293405v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expressing and Categorizing Motion in French and English : Verbal and Non-Verbal Cognition across Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Engemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henriëtte Hendriks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International workshop " Sylex III : Space and motion across languages and applications "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Saragosse, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01068334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encoding and decoding motion events in English and French: Comparative case studies in agrammatism and anomia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49th International Meeting of the Academy of Aphasia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01338442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8831,346 +8965,346 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Representation - Experimental and Cross-linguistic Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henriette Hendriks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Claude Demagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Engemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Katharina Ochsenbauer Harr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05039585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BILDA project corpus: Building Language and Thought Across systems [Elicited Corpus Data]. ORTOLANG (Open Resources and TOols for LANGuage)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04378099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilda2 corpus: Bilingual Discourse Analysis and Second Language Learning [Corpus]. ORTOLANG – HUMANUM (Open Resources and TOols for LANGuage)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Tsikulina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04378114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research methods in second language acquisition and Bilingualism – BilDA (bilingual discourse analysis): a kit for transcription, coding and analysis/ Coding Library for CLAN software v1.1. for the INEXDEB project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04378128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9180,362 +9314,362 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">English Tough constructions and their analogues in French and Russian: a parallel corpus investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Tsikulina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayssal Tayalati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Trawiński, B., Kupietz, M., Proost, K. &amp; Zinken, J. (Eds.) 10th International Contrastive Linguistics Conference (ICLC-10) book of abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Leibniz-Institut für Deutsche Sprache (IDS), pp.324-326, 2023, 978-3-937241-96-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14618/f8rt-m155/113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04376252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focal vs. global ways of motion event processing and the role of language: Evidence from categorization tasks and eye tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Botinis, A. (ed.) Proceedings of the 9th Tutorial and Research Workshop on Experimental Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris: University Paris Diderot ebook, pp.109-112, 2018, 978-960-466-198-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.36505/ExLing-2018/09/0026/000359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static and dynamic events in modern Greek: a typological perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Papadimitraki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Lemmens M. (Ed.) Proceedings of the 5th International AFLiCo conference on Empirical approaches to multi-modality and to language variation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lille: Sciencesconf.org, pp.122-123, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04376379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial language in monolingual and bilingual agrammatism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroPsychoLinguistic perspectives on Aphasia Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.69-70, 2012, Octogone: Toulouse, france</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04479505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9545,228 +9679,228 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Events in language and mind: Theoretical and empirical advances into the event integration framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jill Hohenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinyan Kou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Cambridge University Press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typological perspectives on language and thought: Thinking for speaking in L2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Benazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Flecken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langage, Interaction et Acquisition / Language, Interaction and Acquisition </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3 (2), 300 p., 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/lia.3.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03130818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9776,167 +9910,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CLARIN infrastructure - Bilingual and Multilingual Corpora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04487589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tour de CLARIN: The French CLARIN Knowledge Centre CORLI for Corpora, Languages and Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04487592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId212"/>
+      <w:footerReference w:type="default" r:id="rId215"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10004,51 +10138,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9C8C159D"/>
+    <w:nsid w:val="65107FFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10235,51 +10369,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/efstathia-soroli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2747-9368" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178436275" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/W-7482-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588233v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Mart&#237;nez-Ferreiro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se&#231;kin Arslan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valantis Fyndanis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Howard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Kuva&#269; Kraljevi&#263;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02687038.2024.2343456" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270818v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Tsikulina" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayssal Tayalati" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathia Soroli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350527v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Harvey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Cheng" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara Shiggins" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke Ryan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Rose" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17474930231188838" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350367v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/langcog.2023.66" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03852119v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Tyler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Finch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirstine Shrubsole" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02687038.2022.2112143" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360708v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myzoon Ali" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Jesus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Cruice" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jytte Isaksen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02687038.2021.1957081" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046043v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Soroli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02687038.2018.1489123" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360885v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Verkerk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cognitextes.889" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131281v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lind" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridoula Varlokosta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kambanaros" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2017.1310299" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226096v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Engemann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri&#235;tte Hendriks" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hickmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Vincent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-015-0696-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268656v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-012-0494-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360852v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Sahraoui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Sacchett" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.3.2.05sor" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360846v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Benazzo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Flecken" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.3.2.01int" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360865v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2011.09.164" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360860v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Nespoulous" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Sharaoui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mai Tran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2010.08.103" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360868v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayaneh Szenkovits" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ramus" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dys.415" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377653v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7019259/11" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268556v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01638095v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/#catalog/books/hcp.59.04hic/details" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.59.04hic" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337674v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Neuropsycholinguistic-Perspectives-on-Language-Cognition-Essays-in-honour/Astesano-Jucla/p/book/9780815356974" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337617v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://archive.sfl.cnrs.fr/sites/sfl/IMG/pdf/Soroli_Hickmann_Space_in_Language_edited_2010.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03836445v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Demagny" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Katharina Ochsenbauer Harr" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567511v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01247811v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Iakovleva" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337166v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mati&#263; &#352;kori&#263;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pourqui&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Norvik" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Gram Simonsen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913589v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Buclier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anetta Kopecka" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913521v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377903v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377887v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Martinez-Ferreiro" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzan Dilara Toka&#231;-Scheffer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritienne Grima" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04376269v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36505/ExLing-2023/14" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269916v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377925v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377852v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377959v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377963v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377714v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377939v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ping Sze" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Pe&#241;aloza" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Irene Norvik" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377711v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377717v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377938v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377725v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernille Hansen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Haman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377720v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487558v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377853v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377964v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377863v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377965v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377968v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091629v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Balvet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delais-Roussarie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377729v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02100175v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Cohen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ghimenton" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377973v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Masson-Colin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377866v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277569v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085272v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mazur-Palandre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377731v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377733v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876773v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.11.5" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02132677v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085265v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377871v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377976v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179744v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225950v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111712v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068347v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068343v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068338v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338436v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01247645v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinglin Ji" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01022925v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Katharina Ochsenbauer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378030v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04370789v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378004v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Python" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Danna" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pfyffer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jacquemot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378032v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378031v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rayson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saalasti Satu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851892v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378042v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378046v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378047v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378179v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378177v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293405v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068334v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338442v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039585v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Hendriks" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378099v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378114v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378128v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04376252v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14618/f8rt-m155/113" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377548v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36505/ExLing-2018/09/0026/000359" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04376379v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Papadimitraki" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479505v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377645v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Hohenstein" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyan Kou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130818v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.3.2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04487589v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04487592v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/efstathia-soroli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2747-9368" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178436275" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/W-7482-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553368v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mati&#263;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pourqui&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Norvik" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Kuva&#269; Kraljevi&#263;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Gram Simonsen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2026.02.013" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588233v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Mart&#237;nez-Ferreiro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se&#231;kin Arslan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valantis Fyndanis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Howard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02687038.2024.2343456" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270818v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Tsikulina" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayssal Tayalati" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathia Soroli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350527v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Harvey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Cheng" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara Shiggins" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke Ryan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Rose" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17474930231188838" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350367v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/langcog.2023.66" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03852119v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Tyler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Finch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirstine Shrubsole" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02687038.2022.2112143" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360708v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myzoon Ali" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Jesus" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Cruice" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jytte Isaksen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02687038.2021.1957081" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046043v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Soroli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02687038.2018.1489123" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360885v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Verkerk" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cognitextes.889" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131281v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lind" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridoula Varlokosta" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kambanaros" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2017.1310299" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226096v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Engemann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri&#235;tte Hendriks" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hickmann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Vincent" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-015-0696-7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268656v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-012-0494-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360852v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Sahraoui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Sacchett" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.3.2.05sor" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360846v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Benazzo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Flecken" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.3.2.01int" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360865v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2011.09.164" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360868v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayaneh Szenkovits" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ramus" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dys.415" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360860v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Nespoulous" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Sharaoui" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mai Tran" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2010.08.103" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377653v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7019259/11" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268556v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01638095v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/#catalog/books/hcp.59.04hic/details" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.59.04hic" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337674v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Neuropsycholinguistic-Perspectives-on-Language-Cognition-Essays-in-honour/Astesano-Jucla/p/book/9780815356974" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337617v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://archive.sfl.cnrs.fr/sites/sfl/IMG/pdf/Soroli_Hickmann_Space_in_Language_edited_2010.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03836445v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Demagny" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Katharina Ochsenbauer Harr" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567511v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01247811v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Iakovleva" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337166v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mati&#263; &#352;kori&#263;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913589v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Buclier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anetta Kopecka" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913521v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377903v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377887v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Martinez-Ferreiro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzan Dilara Toka&#231;-Scheffer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritienne Grima" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377925v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377852v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269916v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04376269v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36505/ExLing-2023/14" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377959v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisse" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377714v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377939v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ping Sze" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Pe&#241;aloza" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Irene Norvik" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377963v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377711v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377717v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377938v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377725v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernille Hansen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Haman" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377720v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377853v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487558v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377964v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377965v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377863v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377968v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091629v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Balvet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delais-Roussarie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377729v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02100175v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Cohen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ghimenton" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377866v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277569v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377973v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Masson-Colin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085272v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mazur-Palandre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377731v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377733v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085265v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02132677v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876773v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.11.5" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377976v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377871v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179744v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225950v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111712v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068347v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068343v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068338v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338436v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01247645v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinglin Ji" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01022925v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Katharina Ochsenbauer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378030v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04370789v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378004v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Python" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Danna" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pfyffer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jacquemot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378032v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378031v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rayson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saalasti Satu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851892v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378042v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378046v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378047v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378177v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378179v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293405v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068334v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338442v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039585v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Hendriks" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378099v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378114v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378128v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04376252v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14618/f8rt-m155/113" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377548v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36505/ExLing-2018/09/0026/000359" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04376379v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Papadimitraki" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479505v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377645v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Hohenstein" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyan Kou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130818v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.3.2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04487589v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04487592v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>