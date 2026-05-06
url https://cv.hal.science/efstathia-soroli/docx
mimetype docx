--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -211,51 +211,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -379,1787 +379,1921 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidelines and recommendations for cross-linguistic aphasia assessment</w:t>
+                <w:t xml:space="preserve">Characterizing the linguistic profiles, training needs, and caseloads of speech language pathologists providing clinical services to multilingual people with aphasia: The international Multilingual Aphasia Practices (MAP) consensus group survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Martínez-Ferreiro</w:t>
+                <w:t xml:space="preserve">Seçkin Arslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seçkin Arslan</w:t>
+                <w:t xml:space="preserve">Monica I Norvik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Reem S W Alyahya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javad Anjum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Valantis Fyndanis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jelena Kuvač Kraljević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aphasiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02687038.2024.2343456⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 21 (4), pp.e0346488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0346488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04588233v1</w:t>
+                <w:t xml:space="preserve">hal-05587422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">English tough constructions and their analogues in French and Russian: a parallel corpus investigation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guidelines and recommendations for cross-linguistic aphasia assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fayssal Tayalati</w:t>
+                <w:t xml:space="preserve">Silvia Martínez-Ferreiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seçkin Arslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valantis Fyndanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efstathia Soroli</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Howard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Kuvač Kraljević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Languages in Contrast</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aphasiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02687038.2024.2343456⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04270818v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making research summaries accessible to people with aphasia following stroke: an international co-design study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Harvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonnie Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara Shiggins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brooke Ryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanya Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Stroke</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 18 (2_suppl), pp.12-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/17474930231188838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How language influences spatial cognition, categorization of dynamic motion events and gaze behavior: a crosslinguistic comparison</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">English tough constructions and their analogues in French and Russian: a parallel corpus investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Tsikulina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayssal Tayalati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language and Cognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Languages in Contrast</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 27 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/langcog.2023.66⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04350367v1</w:t>
+                <w:t xml:space="preserve">hal-04270818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aphasia outcome measurement in clinical practice: An international survey</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How language influences spatial cognition, categorization of dynamic motion events and gaze behavior: a crosslinguistic comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Finch</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aphasiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 37 (10), pp.1576-1593. </w:t>
+              <w:t xml:space="preserve">Language and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02687038.2022.2112143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/langcog.2023.66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03852119v2</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An aphasia research agenda – a consensus statement from the collaboration of aphasia trialists</w:t>
+                <w:t xml:space="preserve">Aphasia outcome measurement in clinical practice: An international survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myzoon Ali</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Chloe Tyler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Finch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirstine Shrubsole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brooke Ryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jytte Isaksen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aphasiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 36 (4), pp.555-574. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02687038.2021.1957081⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 37 (10), pp.1576-1593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02687038.2022.2112143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360708v1</w:t>
+                <w:t xml:space="preserve">halshs-03852119v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event processing in agrammatic aphasia: does language guide visual processing and similarity judgments?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An aphasia research agenda – a consensus statement from the collaboration of aphasia trialists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myzoon Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efstathia Soroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Soroli</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luis Jesus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeline Cruice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jytte Isaksen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aphasiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 32 (sup1), pp.219-221. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02687038.2018.1489123⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 36 (4), pp.555-574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02687038.2021.1957081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046043v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion events in Greek Methodological and typological issues</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annemarie Verkerk</w:t>
+                <w:t xml:space="preserve">Event processing in agrammatic aphasia: does language guide visual processing and similarity judgments?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Soroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CogniTextes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aphasiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (sup1), pp.219-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02687038.2018.1489123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cognitextes.889⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04360885v1</w:t>
+                <w:t xml:space="preserve">hal-03046043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-linguistic adaptations of The Comprehensive Aphasia Test : Challenges and solutions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Spyridoula Varlokosta</w:t>
+                <w:t xml:space="preserve">Motion events in Greek Methodological and typological issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Kambanaros</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Annemarie Verkerk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 31 (7-9), pp.697-710. </w:t>
+              <w:t xml:space="preserve">CogniTextes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Volume 15 (1), pp.1-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02699206.2017.1310299⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cognitextes.889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03131281v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How language impacts memory of motion events in English and French</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cross-linguistic adaptations of The Comprehensive Aphasia Test : Challenges and solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valantis Fyndanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helen Engemann</w:t>
+                <w:t xml:space="preserve">Marianne Lind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henriëtte Hendriks</w:t>
+                <w:t xml:space="preserve">Spyridoula Varlokosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maya Hickmann</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Maria Kambanaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10339-015-0696-7⟩</w:t>
+              <w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (7-9), pp.697-710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02699206.2017.1310299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01226096v1</w:t>
+                <w:t xml:space="preserve">hal-03131281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in spatial language and cognition: exploring visuo-spatial thinking and speaking cross-linguistically</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">How language impacts memory of motion events in English and French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Engemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henriëtte Hendriks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Hickmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 13 (Suppl 1), pp.333-337. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10339-012-0494-4⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 16 (S1), pp.209-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10339-015-0696-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02268656v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01226096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linguistic encoding of motion events in English and French: Typological constraints on second language acquisition and agrammatic aphasia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Variation in spatial language and cognition: exploring visuo-spatial thinking and speaking cross-linguistically</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carol Sacchett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langage, Interaction et Acquisition / Language, Interaction and Acquisition </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cognitive Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (Suppl 1), pp.333-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10339-012-0494-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1075/lia.3.2.05sor⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04360852v1</w:t>
+                <w:t xml:space="preserve">hal-02268656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typological perspectives on second language acquisition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Benazzo</w:t>
+                <w:t xml:space="preserve">Linguistic encoding of motion events in English and French: Typological constraints on second language acquisition and agrammatic aphasia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Flecken</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Efstathia Soroli</w:t>
+                <w:t xml:space="preserve">Halima Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Sacchett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langage, Interaction et Acquisition / Language, Interaction and Acquisition </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 3 (2), pp.163-172. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1075/lia.3.2.01int⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 3 (2), pp.261-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/lia.3.2.05sor⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04360846v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encoding and Decoding Motion Events in English and French: Comparative Case-Studies in Agrammatism and Anomia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Typological perspectives on second language acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Benazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Flecken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Halima Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langage, Interaction et Acquisition / Language, Interaction and Acquisition </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (2), pp.163-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/lia.3.2.01int⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sbspro.2011.09.164⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04360865v1</w:t>
+                <w:t xml:space="preserve">hal-04360846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring dyslexics' phonological deficit III: foreign speech perception and production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Encoding and Decoding Motion Events in English and French: Comparative Case-Studies in Agrammatism and Anomia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck Ramus</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Hickmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dyslexia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23, pp.49-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sbspro.2011.09.164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/dys.415⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04360868v1</w:t>
+                <w:t xml:space="preserve">hal-04360865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Exploring dyslexics' phonological deficit III: foreign speech perception and production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efstathia Soroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gayaneh Szenkovits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ramus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dyslexia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (4), pp.318-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dys.415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Encoding Motion Events in Aphasia: Cross-Linguistic Perspectives in Monolingual and Bilingual Agrammatism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Sharaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Mai Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 6, pp.206-207. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sbspro.2010.08.103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2169,551 +2303,551 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CORLI, the French Knowledge Centre for Corpora, Languages and interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Fišer, D., Lenardič, F. Frontini et al. (eds.) Tour de CLARIN, volume IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Zenodo, pp.40-45, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.7019259/11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casting an eye on motion events: Eye tracking and its implications for linguistic typology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henriëtte Hendriks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In Michel Aurnague &amp; Dejan Stosic (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Semantics of Dynamic Space in French: Descriptive, experimental and formal studies on motion expression</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.249-288, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02268556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expressing and categorizing motion in French and English: Verbal and non-verbal cognition across languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Engemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henriëtte Hendriks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Iraide Ibarretxe-Antuñano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Motion and Space across Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 59, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Benjamins Publishing Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.61-94, 2017, Human Cognitive Processing, 9789027246752. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/hcp.59.04hic⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01638095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From language acquisition to language pathology: cross-linguistic perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Corine Astésano &amp; Mélanie Jucla (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsycholinguistic perspectives on language cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxford: Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9780815356974</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01337674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language and spatial representations in French and in English: Some evidence from eye-movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Soroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hickmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In G. Marotta, A. Lenci, L. Meini &amp; F. Rovai (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space in Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edizioni ETS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.581-597, 2010, 978-884672902-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01337617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2723,348 +2857,348 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Representation - Experimental and cross-linguistic studies VOLUME 1: CODING MANUAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henriëtte Hendriks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Claude Demagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Engemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Katharina Ochsenbauer Harr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Volume I, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03836445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilingual Discourse Analysis Manual: a manual for transcription, coding and analysis of bilingual and second language learning data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Tsikulina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La représentation de l’espace : études expérimentales et translinguistiques : manuel de codage; 2 volumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henriëtte Hendriks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Claude Demagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Engemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Iakovleva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laboratoire Structures Formelles du langage, CNRS &amp; Université de Paris VIII, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01247811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3074,65 +3208,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Setting a Research Agenda for the Assessment and Treatment of Aphasia in Minority Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Matić Škorić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pourquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3177,4372 +3311,4372 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Science of Aphasia Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Copenhagen, Sep 2025, Cophenhague, Denmark. pp.202-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial asymmetries in the expression of Path and Manner: comparative study of narratives in French and English</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélie Buclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anetta Kopecka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57th Annual Meeting of the Societas Linguistica Europaea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lexicalization patterns and language variation under the microscope: a corpus study on motion event encoding in French, English, and German</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélie Buclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anetta Kopecka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFLiCo 9 - "Embodied and Ecolinguistic Approaches to Cognitive Linguistics"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making research summaries accessible to people with aphasia following stroke: an international co-design study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Harvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonnie Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara Shiggins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brooke Ryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanya Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stroke 2023 – The Combined Stroke Society of Australasia and Smart Strokes Nursing and Allied Health Scientific Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectivas globales sobre formación y prácticas logopédicas con personas multilingües con afasia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">English tough constructions and their analogues in Russian: A corpus-based study coupled with experimental data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Tsikulina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efstathia Soroli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIII Congreso Internacional de la Asociación Española de Logopedia, Foniatría y Audiología e Iberoamericana de Fonoaudiología</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Santander, España</w:t>
+              <w:t xml:space="preserve">14th International Conference of Experimental Linguistics (Exling-23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04377887v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">English tough constructions and their analogues in Russian: A corpus-based study coupled with experimental data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">(Re)conceptualisation des événements dans la langue et la pensée : perspectives translinguistiques, acquisitionnelles et neurolinguistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference of Experimental Linguistics (Exling-23)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Athens, Greece</w:t>
+              <w:t xml:space="preserve">Journée d'étude “Représentations linguistiques et cognitives des événements en langue seconde: enjeux théoriques, méthodologiques et didactiques”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Invited by C. Granget (NPL lab), Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04377925v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Re)conceptualisation des événements dans la langue et la pensée : perspectives translinguistiques, acquisitionnelles et neurolinguistiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Evaluative Tough constructions in English, French and Russian: a parallel corpus investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Tsikulina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayssal Tayalati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude “Représentations linguistiques et cognitives des événements en langue seconde: enjeux théoriques, méthodologiques et didactiques”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Invited by C. Granget (NPL lab), Nov 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">10th International Contrastive Linguistics Conference (ICLC-10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Mannheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04377852v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluative Tough constructions in English, French and Russian: a parallel corpus investigation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">English tough constructions and their analogues in Russian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Tsikulina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Contrastive Linguistics Conference (ICLC-10)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">In Botinis, A. (ed.) 14th International Conference of Experimental Linguistics (Exling-23) book of abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Athens, France. pp.113-114, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36505/ExLing-2023/14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04269916v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04376269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">English tough constructions and their analogues in Russian</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Perspectivas globales sobre formación y prácticas logopédicas con personas multilingües con afasia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Martinez-Ferreiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pourquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seçkin Arslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzan Dilara Tokaç-Scheffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ritienne Grima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Botinis, A. (ed.) 14th International Conference of Experimental Linguistics (Exling-23) book of abstracts</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXXIII Congreso Internacional de la Asociación Española de Logopedia, Foniatría y Audiología e Iberoamericana de Fonoaudiología</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Santander, España</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04376269v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partage des connaissances à travers CLARIN : le Centre de connaissance français CORLI</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Developing an International Survey to Investigate the Current Practices and Challenges Faced by Speech and Language Pathologists (SLPs) Working with Bi/Multi-lingual Clients with Aphasia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Ping Sze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Peñaloza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kambanaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Irene Norvik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seçkin Arslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference Humanistica 2022. Association francophone des humanités numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">British Aphasiology Society (BAS) Research update meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Online, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04377959v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language and thought from a crosslinguistic perspective: insights from behavior and disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference in honor to Maya Hickmann</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Invited by H. Hendriks &amp; M. Kail, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing an International Survey to Investigate the Current Practices and Challenges Faced by Speech and Language Pathologists (SLPs) Working with Bi/Multi-lingual Clients with Aphasia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The European Infrastructure CLARIN and its Knowledge Centres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efstathia Soroli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Aphasiology Society (BAS) Research update meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Online, United Kingdom</w:t>
+              <w:t xml:space="preserve">Clarin café on Bilingual and Multilingual corpora</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Online, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04377939v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The European Infrastructure CLARIN and its Knowledge Centres</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Partage des connaissances à travers CLARIN : le Centre de connaissance français CORLI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Frontini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Poudat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clarin café on Bilingual and Multilingual corpora</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Online, Netherlands</w:t>
+              <w:t xml:space="preserve">International conference Humanistica 2022. Association francophone des humanités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04377963v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event integration from a cognitive perspective: What does non-verbal behavior reveal about linguistic variation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference The Big Event: New insights into the event integration framework</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Invited by Jill Hohenstein, Feb 2022, King's College London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language and cognitive processing of events: Theoretical and experimental perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Tsikulina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop Typological, contrastive and experimental perspectives on Language and Thought</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Invited by M. Lemmens, Sep 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humanités Numériques et Sciences du Langage : le rôle des infrastructures de recherche digitales – le cas de CLARIN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Frontini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Digital Humanities 2022 – DH-Nord2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilingual assessment through pictures: Guidelines for material selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pernille Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Irene Norvik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Haman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanne Gram Simonsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium on Bilingualism – ISB13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Invited thematic session “Language-assessment tools for North, South and in between”, Jul 2021, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge sharing in CLARIN: the European Research Infrastructure for language resources and technologies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">La dimension cognitive dans la (ré)appropriation des langues : aspects interlangues dans l’investigation de la relation Langage-Pensée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BETFAM International Symposium “Between feminine and masculine: language(s) and society”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Invited by F. Frontini, A., M. Abrantes, B. Fagard &amp; G. Le Tallec, Dec 2021, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Doctoral seminar Alma Mater – Ecole doctorale SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Invited by J-P. Goubet, Jun 2021, Université de Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04377720v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dimension cognitive dans la (ré)appropriation des langues : aspects interlangues dans l’investigation de la relation Langage-Pensée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Multilingual assessment through pictures: Guidelines for material selection. Invited thematic session “Language-assessment tools for North, South and in between”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pernille Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Irene Norvik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Haman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanne Gram Simonsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctoral seminar Alma Mater – Ecole doctorale SHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Invited by J-P. Goubet, Jun 2021, Université de Lille, France</w:t>
+              <w:t xml:space="preserve">International symposium on Bilingualism – ISB13 "Bilingualism in Flux", University of Warsaw</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04377853v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilingual assessment through pictures: Guidelines for material selection. Invited thematic session “Language-assessment tools for North, South and in between”</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Knowledge sharing in CLARIN: the European Research Infrastructure for language resources and technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium on Bilingualism – ISB13 "Bilingualism in Flux", University of Warsaw</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">BETFAM International Symposium “Between feminine and masculine: language(s) and society”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Invited by F. Frontini, A., M. Abrantes, B. Fagard &amp; G. Le Tallec, Dec 2021, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04487558v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluative Tough constructions across languages: a parallel corpus study using the CLARIN VLO platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Tsikulina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Common Language Resources and Technology Infrastructure (CLARIN) annual conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crosslinguistic influence in bilingual narratives: The role of L2 age of acquisition and language exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Tsikulina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Colloque International du Réseau d’Acquisition des Langues Secondes (RéAL2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La relation langage-cognition dans l'appropriation et la réappropriation des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "Acquisition des langues secondes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Invited by M. Pelissier &amp; C. Hervé, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crosslinguistic influence and cognitive processing in bi- and multi-linguals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Tsikulina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Internationale Annuelle de CLARIN - Common Language Resources and Technology Infrastructure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CORLI: The French Knowledge-Centre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Balvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLARIN Annual Conference Proceedings. ISSN 2773-2177</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Virtual event, France. pp.19-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03091629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The relationship between language and visual perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference: Visual prompts &amp; Visual methods in multilingualism research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Invited by Unn Røyneland, Jun 2019, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do family language practices impact bilingual children's vocabulary development?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Le rôle de la langue dans les représentations sémantiques des personnes avec et sans aphasie : études translinguistiques et suivi oculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Monolingual and Bilingual Speech 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Chania, Grèce</w:t>
+              <w:t xml:space="preserve">Séminaire du Département de Neurologie - Institut du Cerveau et de la Moelle épinière (ICM), GH Pitié Salpêtrière Hospital - INSERM 1127</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Invited by A. Kaglik &amp; M. Teichmann, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02100175v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de la langue dans les représentations sémantiques des personnes avec et sans aphasie : études translinguistiques et suivi oculaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Event integration mechanisms across languages and their psychological reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Engemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henriëtte Hendriks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Hickmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Département de Neurologie - Institut du Cerveau et de la Moelle épinière (ICM), GH Pitié Salpêtrière Hospital - INSERM 1127</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Invited by A. Kaglik &amp; M. Teichmann, May 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">15th International Cognitive Linguistics Conference: "Crosslinguistic Perspectives on Cognitive Linguistics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Nishinomiya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04377866v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event integration mechanisms across languages and their psychological reality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Motion events across languages: a parallel-corpus investigation of English, French and Japanese spatial expressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Maya Hickmann</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Masson-Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Cognitive Linguistics Conference: "Crosslinguistic Perspectives on Cognitive Linguistics"</w:t>
+              <w:t xml:space="preserve">15th International Cognitive Linguistics conference (ICLC-15) - Crosslinguistic perspectives on Cognitive Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Nishinomiya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277569v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion events across languages: a parallel-corpus investigation of English, French and Japanese spatial expressions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">How do family language practices impact bilingual children's vocabulary development?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Ghimenton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léna Masson-Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Cognitive Linguistics conference (ICLC-15) - Crosslinguistic perspectives on Cognitive Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Nishinomiya, Japan</w:t>
+              <w:t xml:space="preserve">International Symposium on Monolingual and Bilingual Speech 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Chania, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04377973v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02100175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language exposure effects on receptive vocabulary and narrative productivity in French/English bilingual elementary school children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Mazur-Palandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Symposium on Bilingualism (ISB12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Edmonton, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02085272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodological aspects in investigating the relationship between language and thought from a cross-linguistic perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference: Visual prompts &amp; Visual methods in multilingualism research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Invited by Unn Røyneland, Jun 2019, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typological differences influence motion event perception: Evidence from similarity-judgment tasks and eye tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Cognitive Linguistics conference (ICLC-15) Crosslinguistic perspectives on Cognitive Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Invited by Prof. Thomas Li at the thematic session “Macro-events, Grammaticalization, and Typology”, Aug 2019, Nishinomiya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of age and language structure in bilingual discourse: evidence from motion verbs, lexical diversity and syntactic compactness in narratives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual International Conference on Languages &amp; Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02085265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilingual Discourse Analysis (BilDA):Research methods in second language acquisition and bilingualism – a manual for transcription, coding and analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cross-lingual analysis and annotation of parallel and comparable corpora: Current and future trends Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Paris, Université Paris Diderot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02132677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobii or not Tobii? Assessing the validity of eye tracking data: Challenges and solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Engemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henriëtte Hendriks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hickmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scandinavian Workshop on Applied Eye Tracking (SWAET)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Frederiksberg, Denmark. pp.7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.16910/jemr.11.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01876773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focal vs. global ways of motion event processing and the role of language: Evidence from categorization tasks and eye tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference of Experimental Linguistics (ExLing-18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space reference in agrammatic aphasia: Evidence from French and English</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STL lab Linguists' seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Invited by A. Carlier, May 2018, University of Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does language affect memory of motion? Evidence from English and French children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Engemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henriëtte Hendriks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Child Language Symposium 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Coventry, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01179744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How language impacts memory of motion events in English and French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Engemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henriëtte Hendriks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Spatial Cognition: "Space and Situated Cognition"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01225950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language effects on spatial cognition? Cross-linguistic evidence and eye-tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henriëtte Hendriks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Engemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NINJAL International Symposium: Typology and Cognition in Motion Event Descriptions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, NINJAL, Jan 2015, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01111712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typological Factors in the Development of Verbal and Non-Verbal Spatial Cognition : A Comparison of French and English</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Verbal and Non-Verbal Cognition in English and French : Adults and L1 Acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henriëtte Hendriks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Engemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th UK Cognitive Linguistics Conference (UK -CLC5)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Lancaster, United Kingdom</w:t>
+              <w:t xml:space="preserve">Conférence de clôture du projet Langacross 2 " Linguistic Diversity and Cognition : Implications for First and Second Language Acquisition "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01068347v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01068343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verbal and Non-Verbal Cognition in English and French : Adults and L1 Acquisition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Typological Factors in the Development of Verbal and Non-Verbal Spatial Cognition : A Comparison of French and English</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efstathia Soroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Engemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henriëtte Hendriks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de clôture du projet Langacross 2 " Linguistic Diversity and Cognition : Implications for First and Second Language Acquisition "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">5th UK Cognitive Linguistics Conference (UK -CLC5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Lancaster, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01068343v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01068347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations spatiales et stratégies linguistiques : qu'ont à nous dire les mouvements oculaires sur l'interface langage-cognition ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études internationale "Multimodalité - perspectives interdisciplinaires : nouvelles questions et nouvelles méthodologies"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01068338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representation of motion events in Greek, English, and French: evidence from verbal and non-verbal tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Soroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hickmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Pragmatics Association (IprA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01338436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space and language typology: does one shoe fit all?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henriëtte Hendriks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Iakovleva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinglin Ji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : "Space and Time across Languages, Disciplines and Cultures"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01247645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lexicalization and Grammaticalization in the Verb and the Verbal Network: First Language Acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Katharina Ochsenbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henriëtte Hendriks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Grammaticalization and Language Acquisition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7552,1410 +7686,1410 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global perspectives on speech and language therapy training and practices for multilingual people with aphasia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pourquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seçkin Arslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzan Dilara Tokaç-Scheffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ritienne Grima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valantis Fyndanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMLaP 29 International conference on Architectures and Mechanisms for Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Donostia-San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04378030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights from the Multilingual Aphasia Practices (MAP) survey: common practices and challenges for speech-language therapists working with multilingual speakers with aphasia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seçkin Arslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valantis Fyndanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ritienne Grima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kambanaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Martinez-Ferreiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Bilingualism (ISB14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04370789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standardization and validation of the French version of the Comprehensive Aphasia Test in L1 and L2 speakers in Switzerland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Python</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Danna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pfyffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of Aphasia International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04378004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event conceptualisation by French-English and Russian-English speakers: insights from verbal and non-verbal tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Tsikulina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference in honor to Maya Hickmann</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04378032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training and Knowledge exchange: meet the CLARIN Ambassadors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Frontini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Rayson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saalasti Satu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International annual CLARIN conference - Common Language Resources and Technology Infrastructure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04378031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The “MAP” survey: an international investigation of SLPs’training and working practices to assess and treat plurilingual people with aphasia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pourquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seçkin Arslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ritienne Grima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valantis Fyndanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kambanaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SoA: Science of Aphasia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Bordeaux, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03851892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syntactic and semantic asymmetries in second language learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Tsikulina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference EMLAR XVII on Experimental Methods in Language Acquisition Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04378042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crosslinguistic influence and cognitive processing in bi- and multi-linguals: a parallel corpus and experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Tsikulina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Internationale Annuelle de CLARIN - Common Language Resources and Technology Infrastructure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04378046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event processing in agrammatic aphasia: does language guide visual processing and similarity judgments?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Aphasia Rehabilitation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04378047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of language on spatial representations and second language processing: evidence from similarity-judgement tasks and eye tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Event Representations in Brain, Lanuage and Development International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Nijmegen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04378177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion events in Greek: evidence from production and eye-tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neglected Aspects of Motion International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04378179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptualization in process: Motion event processing in English and French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Engemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hickmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd AttLis workshop "The Attentive Listener in the Visual World"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Potsdam, Germany. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01293405v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expressing and Categorizing Motion in French and English : Verbal and Non-Verbal Cognition across Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Engemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henriëtte Hendriks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International workshop " Sylex III : Space and motion across languages and applications "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Saragosse, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01068334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encoding and decoding motion events in English and French: Comparative case studies in agrammatism and anomia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49th International Meeting of the Academy of Aphasia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01338442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8965,346 +9099,346 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Representation - Experimental and Cross-linguistic Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henriette Hendriks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Claude Demagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Engemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Katharina Ochsenbauer Harr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05039585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BILDA project corpus: Building Language and Thought Across systems [Elicited Corpus Data]. ORTOLANG (Open Resources and TOols for LANGuage)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04378099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilda2 corpus: Bilingual Discourse Analysis and Second Language Learning [Corpus]. ORTOLANG – HUMANUM (Open Resources and TOols for LANGuage)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Tsikulina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04378114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research methods in second language acquisition and Bilingualism – BilDA (bilingual discourse analysis): a kit for transcription, coding and analysis/ Coding Library for CLAN software v1.1. for the INEXDEB project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04378128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9314,362 +9448,362 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">English Tough constructions and their analogues in French and Russian: a parallel corpus investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Tsikulina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayssal Tayalati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Trawiński, B., Kupietz, M., Proost, K. &amp; Zinken, J. (Eds.) 10th International Contrastive Linguistics Conference (ICLC-10) book of abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Leibniz-Institut für Deutsche Sprache (IDS), pp.324-326, 2023, 978-3-937241-96-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14618/f8rt-m155/113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04376252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focal vs. global ways of motion event processing and the role of language: Evidence from categorization tasks and eye tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Botinis, A. (ed.) Proceedings of the 9th Tutorial and Research Workshop on Experimental Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris: University Paris Diderot ebook, pp.109-112, 2018, 978-960-466-198-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.36505/ExLing-2018/09/0026/000359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static and dynamic events in modern Greek: a typological perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Papadimitraki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Lemmens M. (Ed.) Proceedings of the 5th International AFLiCo conference on Empirical approaches to multi-modality and to language variation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lille: Sciencesconf.org, pp.122-123, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04376379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial language in monolingual and bilingual agrammatism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroPsychoLinguistic perspectives on Aphasia Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.69-70, 2012, Octogone: Toulouse, france</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04479505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9679,228 +9813,228 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Events in language and mind: Theoretical and empirical advances into the event integration framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jill Hohenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinyan Kou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Cambridge University Press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typological perspectives on language and thought: Thinking for speaking in L2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Benazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Flecken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langage, Interaction et Acquisition / Language, Interaction and Acquisition </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3 (2), 300 p., 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/lia.3.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03130818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9910,167 +10044,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CLARIN infrastructure - Bilingual and Multilingual Corpora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04487589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tour de CLARIN: The French CLARIN Knowledge Centre CORLI for Corpora, Languages and Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathia Soroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04487592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId215"/>
+      <w:footerReference w:type="default" r:id="rId220"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10138,51 +10272,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="65107FFA"/>
+    <w:nsid w:val="D6F012D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10369,51 +10503,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/efstathia-soroli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2747-9368" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178436275" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/W-7482-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553368v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mati&#263;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pourqui&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Norvik" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Kuva&#269; Kraljevi&#263;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Gram Simonsen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2026.02.013" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588233v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Mart&#237;nez-Ferreiro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se&#231;kin Arslan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valantis Fyndanis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Howard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02687038.2024.2343456" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270818v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Tsikulina" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayssal Tayalati" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathia Soroli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350527v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Harvey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Cheng" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara Shiggins" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke Ryan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Rose" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17474930231188838" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350367v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/langcog.2023.66" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03852119v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Tyler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Finch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirstine Shrubsole" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02687038.2022.2112143" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360708v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myzoon Ali" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Jesus" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Cruice" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jytte Isaksen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02687038.2021.1957081" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046043v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Soroli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02687038.2018.1489123" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360885v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Verkerk" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cognitextes.889" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131281v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lind" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridoula Varlokosta" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kambanaros" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2017.1310299" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226096v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Engemann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri&#235;tte Hendriks" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hickmann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Vincent" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-015-0696-7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268656v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-012-0494-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360852v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Sahraoui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Sacchett" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.3.2.05sor" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360846v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Benazzo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Flecken" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.3.2.01int" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360865v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2011.09.164" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360868v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayaneh Szenkovits" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ramus" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dys.415" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360860v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Nespoulous" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Sharaoui" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mai Tran" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2010.08.103" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377653v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7019259/11" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268556v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01638095v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/#catalog/books/hcp.59.04hic/details" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.59.04hic" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337674v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Neuropsycholinguistic-Perspectives-on-Language-Cognition-Essays-in-honour/Astesano-Jucla/p/book/9780815356974" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337617v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://archive.sfl.cnrs.fr/sites/sfl/IMG/pdf/Soroli_Hickmann_Space_in_Language_edited_2010.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03836445v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Demagny" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Katharina Ochsenbauer Harr" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567511v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01247811v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Iakovleva" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337166v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mati&#263; &#352;kori&#263;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913589v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Buclier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anetta Kopecka" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913521v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377903v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377887v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Martinez-Ferreiro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzan Dilara Toka&#231;-Scheffer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritienne Grima" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377925v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377852v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269916v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04376269v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36505/ExLing-2023/14" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377959v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisse" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377714v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377939v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ping Sze" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Pe&#241;aloza" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Irene Norvik" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377963v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377711v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377717v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377938v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377725v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernille Hansen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Haman" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377720v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377853v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487558v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377964v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377965v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377863v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377968v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091629v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Balvet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delais-Roussarie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377729v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02100175v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Cohen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ghimenton" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377866v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277569v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377973v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Masson-Colin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085272v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mazur-Palandre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377731v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377733v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085265v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02132677v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876773v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.11.5" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377976v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377871v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179744v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225950v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111712v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068347v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068343v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068338v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338436v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01247645v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinglin Ji" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01022925v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Katharina Ochsenbauer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378030v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04370789v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378004v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Python" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Danna" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pfyffer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jacquemot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378032v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378031v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rayson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saalasti Satu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851892v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378042v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378046v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378047v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378177v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378179v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293405v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068334v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338442v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039585v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Hendriks" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378099v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378114v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378128v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04376252v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14618/f8rt-m155/113" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377548v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36505/ExLing-2018/09/0026/000359" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04376379v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Papadimitraki" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479505v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377645v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Hohenstein" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyan Kou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130818v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.3.2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04487589v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04487592v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/efstathia-soroli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2747-9368" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178436275" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/W-7482-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553368v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mati&#263;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pourqui&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Norvik" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Kuva&#269; Kraljevi&#263;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Gram Simonsen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2026.02.013" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587422v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se&#231;kin Arslan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica I Norvik" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem S W Alyahya" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Anjum" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valantis Fyndanis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0346488" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588233v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Mart&#237;nez-Ferreiro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Howard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02687038.2024.2343456" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350527v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Harvey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Cheng" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara Shiggins" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke Ryan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Rose" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17474930231188838" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270818v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Tsikulina" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayssal Tayalati" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathia Soroli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350367v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/langcog.2023.66" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03852119v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Tyler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Finch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirstine Shrubsole" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02687038.2022.2112143" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360708v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myzoon Ali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Jesus" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Cruice" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jytte Isaksen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02687038.2021.1957081" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046043v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Soroli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02687038.2018.1489123" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360885v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Verkerk" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cognitextes.889" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131281v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lind" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridoula Varlokosta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kambanaros" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2017.1310299" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226096v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Engemann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri&#235;tte Hendriks" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hickmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Vincent" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-015-0696-7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268656v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-012-0494-4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360852v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Sahraoui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Sacchett" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.3.2.05sor" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360846v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Benazzo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Flecken" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.3.2.01int" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360865v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2011.09.164" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360868v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayaneh Szenkovits" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ramus" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dys.415" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360860v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Nespoulous" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Sharaoui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mai Tran" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2010.08.103" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377653v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7019259/11" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268556v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01638095v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/#catalog/books/hcp.59.04hic/details" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.59.04hic" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337674v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Neuropsycholinguistic-Perspectives-on-Language-Cognition-Essays-in-honour/Astesano-Jucla/p/book/9780815356974" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337617v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://archive.sfl.cnrs.fr/sites/sfl/IMG/pdf/Soroli_Hickmann_Space_in_Language_edited_2010.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03836445v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Demagny" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Katharina Ochsenbauer Harr" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567511v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01247811v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Iakovleva" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337166v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mati&#263; &#352;kori&#263;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913589v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Buclier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anetta Kopecka" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913521v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377903v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377925v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377852v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269916v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04376269v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36505/ExLing-2023/14" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377887v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Martinez-Ferreiro" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzan Dilara Toka&#231;-Scheffer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritienne Grima" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377939v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ping Sze" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Pe&#241;aloza" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Irene Norvik" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377714v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377963v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377959v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377711v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377717v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377938v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377725v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernille Hansen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Haman" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377853v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487558v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377720v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377964v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377965v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377863v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377968v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091629v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Balvet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delais-Roussarie" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377729v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377866v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277569v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377973v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Masson-Colin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02100175v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Cohen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ghimenton" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085272v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mazur-Palandre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377731v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377733v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085265v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02132677v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876773v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.11.5" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377976v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377871v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179744v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225950v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111712v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068343v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068347v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068338v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338436v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01247645v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinglin Ji" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01022925v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Katharina Ochsenbauer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378030v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04370789v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378004v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Python" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Danna" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pfyffer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jacquemot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378032v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378031v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rayson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saalasti Satu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851892v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378042v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378046v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378047v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378177v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378179v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293405v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068334v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338442v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039585v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Hendriks" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378099v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378114v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378128v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04376252v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14618/f8rt-m155/113" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377548v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36505/ExLing-2018/09/0026/000359" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04376379v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Papadimitraki" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479505v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377645v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Hohenstein" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyan Kou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130818v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.3.2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04487589v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04487592v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>