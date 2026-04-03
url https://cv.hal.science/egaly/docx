--- v0 (2026-03-14)
+++ v1 (2026-04-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Edith Galy </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychometric properties of the French version of the technostress creators and inhibitors scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Manuel Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Thérouanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition, Technology and Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (4), pp.357-372. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10111-023-00738-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technostress and its relationship with mental load in the professional context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Thérouanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (4), pp.197-213. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2023.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overload as a function of driving environment, drivers’ experience and their internal state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of visual features on the ability to locate information on a screen: recommendations for seniors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consideration of several mental workload categories: perspectives for elaboration of new ergonomic recommendations concerning shiftwork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Issues in Ergonomics Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des perceptions de l’environnement de travail au cours du poste chez des travailleurs postés : intérêt d’une évaluation subjective et temporellement située de la charge de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Cascino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Mélan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 79 (2), pp.97-124. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.792.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overload depending on driving experience and situation complexity: which strategies faced with a pedestrian crossing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Paxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berthelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51, pp.343-349. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apergo.2015.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of cognitive appraisal and mental workload factors on performance in an arithmetic task Running title: Cognitive appraisal effects on workload</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Mélan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Psychophysiology and Biofeedback</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mental workload and driving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Paxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berthelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (1344 ), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2014.01344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential 24-h variations of alertness and subjective tension in process controllers: investigation of a relationship with body temperature and heart rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Mélan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronobiology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the perceptual mode on serial probe recognition across the 24-hr day in experienced shift-workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Mélan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6, pp.249-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances de mémorisation en fonction de la modlaité d'encodage au cours des 24 heures chez des travailleurs postés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Mélan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 67 (1), pp.21-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence class formation following learning of short sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Mélan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Psychological Record,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 53, pp.635-645</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00109850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving Experience, Alcohol and Monotonous Simulated Driving: Behavioural, Psychophisiological and Subjective measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berthelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWGT 2015 - 18th Euro working Group in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Delft, France. 29p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective and objective workload: a different impact on performance due to situation complexity and driving practice?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Paxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berthelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Arciszewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAP 2014, 28th International Congress of Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité de la situation et de l’expérience de conduite : quels impacts sur les mesures objectives et subjectives de charge de travail?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Paxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berthelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire centre PsyCLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of situation complexity and driving experience on performance through subjective and objective tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Paxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berthelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2014, 32nd Annual Conference of the European Association of Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Austria. 6p., </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2637248.2637256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective workload and performance of young drivers faced to unexpected pedestrian crossings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Paxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Freydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berthelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Naturalistic Decision Making 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, France. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of situation and experience on workload and driving performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Paxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berthelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Congress of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does driving experience delay overload threshold as a function of situation complexity? In L. Dorn & M. Sullman (Eds.). Driver Behaviour and Training VI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Paxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berthelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International on Conference Driver Behaviour and Training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Finlande. pp.13-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective overload: impact of driving experience and situation complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Paxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berthelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2013, 31st European Conference on Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, France. 4p, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2501907.2501943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la situation et de l'expérience sur la charge mentale et les performances de conduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Paxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berthelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème congrès de la Société française de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience de conduite, alcool et environnement monotone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécurité routière : un défi à l'aube du XXIème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALCOol, vigiLAnce, Charge de travail : facteurs d'accident chez les jeunes conducteurs. Rapport intermédiaire N°1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berthelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Paxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 32p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId53"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Edith Galy </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychometric properties of the French version of the technostress creators and inhibitors scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Manuel Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Thérouanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition, Technology and Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (4), pp.357-372. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10111-023-00738-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technostress and its relationship with mental load in the professional context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Thérouanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (4), pp.197-213. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2023.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overload as a function of driving environment, drivers’ experience and their internal state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consideration of several mental workload categories: perspectives for elaboration of new ergonomic recommendations concerning shiftwork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Issues in Ergonomics Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of visual features on the ability to locate information on a screen: recommendations for seniors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des perceptions de l’environnement de travail au cours du poste chez des travailleurs postés : intérêt d’une évaluation subjective et temporellement située de la charge de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Cascino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Mélan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 79 (2), pp.97-124. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.792.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of cognitive appraisal and mental workload factors on performance in an arithmetic task Running title: Cognitive appraisal effects on workload</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Mélan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Psychophysiology and Biofeedback</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overload depending on driving experience and situation complexity: which strategies faced with a pedestrian crossing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Paxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berthelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51, pp.343-349. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apergo.2015.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mental workload and driving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Paxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berthelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (1344 ), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2014.01344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential 24-h variations of alertness and subjective tension in process controllers: investigation of a relationship with body temperature and heart rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Mélan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronobiology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the perceptual mode on serial probe recognition across the 24-hr day in experienced shift-workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Mélan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6, pp.249-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances de mémorisation en fonction de la modlaité d'encodage au cours des 24 heures chez des travailleurs postés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Mélan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 67 (1), pp.21-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence class formation following learning of short sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Mélan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Psychological Record,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 53, pp.635-645</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00109850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving Experience, Alcohol and Monotonous Simulated Driving: Behavioural, Psychophisiological and Subjective measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berthelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWGT 2015 - 18th Euro working Group in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Delft, France. 29p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective and objective workload: a different impact on performance due to situation complexity and driving practice?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Paxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berthelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Arciszewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAP 2014, 28th International Congress of Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité de la situation et de l’expérience de conduite : quels impacts sur les mesures objectives et subjectives de charge de travail?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Paxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berthelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire centre PsyCLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of situation complexity and driving experience on performance through subjective and objective tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Paxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berthelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2014, 32nd Annual Conference of the European Association of Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Austria. 6p., </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2637248.2637256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective workload and performance of young drivers faced to unexpected pedestrian crossings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Paxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Freydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berthelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Naturalistic Decision Making 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, France. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of situation and experience on workload and driving performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Paxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berthelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Congress of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does driving experience delay overload threshold as a function of situation complexity? In L. Dorn & M. Sullman (Eds.). Driver Behaviour and Training VI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Paxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berthelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International on Conference Driver Behaviour and Training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Finlande. pp.13-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective overload: impact of driving experience and situation complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Paxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berthelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2013, 31st European Conference on Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, France. 4p, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2501907.2501943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la situation et de l'expérience sur la charge mentale et les performances de conduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Paxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berthelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème congrès de la Société française de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience de conduite, alcool et environnement monotone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécurité routière : un défi à l'aube du XXIème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALCOol, vigiLAnce, Charge de travail : facteurs d'accident chez les jeunes conducteurs. Rapport intermédiaire N°1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berthelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Paxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 32p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId53"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055348v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Castillo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Galy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Th&#233;rouanne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-023-00738-2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055350v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Castillo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2023.06.001" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140136v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140155v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140145v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01461491v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cascino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;lan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.792.0097" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213495v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Paxion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berthelon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2015.06.014" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063908v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01240118v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01344" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063837v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Cariou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105600v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Camps" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105560v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109850v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213977v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferrier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065673v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arciszewski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005129v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065679v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2637248.2637256" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852107v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Freydier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852212v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aillerie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852199v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856680v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2501907.2501943" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926961v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140188v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017400v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055348v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Castillo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Galy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Th&#233;rouanne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-023-00738-2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055350v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Castillo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2023.06.001" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140136v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140145v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140155v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01461491v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cascino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;lan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.792.0097" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063908v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213495v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Paxion" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berthelon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2015.06.014" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01240118v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01344" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063837v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Cariou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105600v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Camps" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105560v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109850v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213977v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferrier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065673v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arciszewski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005129v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065679v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2637248.2637256" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852107v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Freydier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852212v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aillerie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852199v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856680v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2501907.2501943" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926961v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140188v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017400v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>