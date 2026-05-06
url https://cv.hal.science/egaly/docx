--- v1 (2026-04-03)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Edith Galy </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychometric properties of the French version of the technostress creators and inhibitors scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Manuel Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Thérouanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition, Technology and Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (4), pp.357-372. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10111-023-00738-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technostress and its relationship with mental load in the professional context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Thérouanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (4), pp.197-213. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2023.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overload as a function of driving environment, drivers’ experience and their internal state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consideration of several mental workload categories: perspectives for elaboration of new ergonomic recommendations concerning shiftwork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Issues in Ergonomics Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of visual features on the ability to locate information on a screen: recommendations for seniors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des perceptions de l’environnement de travail au cours du poste chez des travailleurs postés : intérêt d’une évaluation subjective et temporellement située de la charge de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Cascino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Mélan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 79 (2), pp.97-124. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.792.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of cognitive appraisal and mental workload factors on performance in an arithmetic task Running title: Cognitive appraisal effects on workload</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Mélan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Psychophysiology and Biofeedback</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overload depending on driving experience and situation complexity: which strategies faced with a pedestrian crossing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Paxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berthelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51, pp.343-349. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apergo.2015.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mental workload and driving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Paxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berthelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (1344 ), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2014.01344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential 24-h variations of alertness and subjective tension in process controllers: investigation of a relationship with body temperature and heart rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Mélan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronobiology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the perceptual mode on serial probe recognition across the 24-hr day in experienced shift-workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Mélan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6, pp.249-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances de mémorisation en fonction de la modlaité d'encodage au cours des 24 heures chez des travailleurs postés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Mélan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 67 (1), pp.21-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence class formation following learning of short sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Mélan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Psychological Record,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 53, pp.635-645</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00109850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving Experience, Alcohol and Monotonous Simulated Driving: Behavioural, Psychophisiological and Subjective measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berthelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWGT 2015 - 18th Euro working Group in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Delft, France. 29p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective and objective workload: a different impact on performance due to situation complexity and driving practice?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Paxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berthelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Arciszewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAP 2014, 28th International Congress of Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité de la situation et de l’expérience de conduite : quels impacts sur les mesures objectives et subjectives de charge de travail?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Paxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berthelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire centre PsyCLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of situation complexity and driving experience on performance through subjective and objective tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Paxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berthelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2014, 32nd Annual Conference of the European Association of Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Austria. 6p., </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2637248.2637256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective workload and performance of young drivers faced to unexpected pedestrian crossings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Paxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Freydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berthelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Naturalistic Decision Making 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, France. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of situation and experience on workload and driving performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Paxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berthelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Congress of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does driving experience delay overload threshold as a function of situation complexity? In L. Dorn & M. Sullman (Eds.). Driver Behaviour and Training VI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Paxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berthelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International on Conference Driver Behaviour and Training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Finlande. pp.13-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective overload: impact of driving experience and situation complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Paxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berthelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2013, 31st European Conference on Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, France. 4p, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2501907.2501943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la situation et de l'expérience sur la charge mentale et les performances de conduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Paxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berthelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème congrès de la Société française de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience de conduite, alcool et environnement monotone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécurité routière : un défi à l'aube du XXIème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALCOol, vigiLAnce, Charge de travail : facteurs d'accident chez les jeunes conducteurs. Rapport intermédiaire N°1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berthelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Paxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 32p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId53"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Edith Galy </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychometric properties of the French version of the technostress creators and inhibitors scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Manuel Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Thérouanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition, Technology and Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (4), pp.357-372. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10111-023-00738-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technostress and its relationship with mental load in the professional context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Thérouanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (4), pp.197-213. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2023.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overload as a function of driving environment, drivers’ experience and their internal state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of visual features on the ability to locate information on a screen: recommendations for seniors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consideration of several mental workload categories: perspectives for elaboration of new ergonomic recommendations concerning shiftwork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Issues in Ergonomics Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des perceptions de l’environnement de travail au cours du poste chez des travailleurs postés : intérêt d’une évaluation subjective et temporellement située de la charge de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Cascino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Mélan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 79 (2), pp.97-124. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.792.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overload depending on driving experience and situation complexity: which strategies faced with a pedestrian crossing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Paxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berthelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51, pp.343-349. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apergo.2015.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of cognitive appraisal and mental workload factors on performance in an arithmetic task Running title: Cognitive appraisal effects on workload</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Mélan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Psychophysiology and Biofeedback</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mental workload and driving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Paxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berthelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (1344 ), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2014.01344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential 24-h variations of alertness and subjective tension in process controllers: investigation of a relationship with body temperature and heart rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Mélan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronobiology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the perceptual mode on serial probe recognition across the 24-hr day in experienced shift-workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Mélan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6, pp.249-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances de mémorisation en fonction de la modlaité d'encodage au cours des 24 heures chez des travailleurs postés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Mélan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 67 (1), pp.21-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence class formation following learning of short sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Mélan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Psychological Record,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 53, pp.635-645</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00109850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving Experience, Alcohol and Monotonous Simulated Driving: Behavioural, Psychophisiological and Subjective measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berthelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWGT 2015 - 18th Euro working Group in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Delft, France. 29p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective and objective workload: a different impact on performance due to situation complexity and driving practice?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Paxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berthelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Arciszewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAP 2014, 28th International Congress of Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité de la situation et de l’expérience de conduite : quels impacts sur les mesures objectives et subjectives de charge de travail?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Paxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berthelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire centre PsyCLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of situation complexity and driving experience on performance through subjective and objective tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Paxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berthelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2014, 32nd Annual Conference of the European Association of Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Austria. 6p., </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2637248.2637256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does driving experience delay overload threshold as a function of situation complexity? In L. Dorn & M. Sullman (Eds.). Driver Behaviour and Training VI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Paxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berthelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International on Conference Driver Behaviour and Training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Finlande. pp.13-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective overload: impact of driving experience and situation complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Paxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berthelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2013, 31st European Conference on Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, France. 4p, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2501907.2501943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective workload and performance of young drivers faced to unexpected pedestrian crossings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Paxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Freydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berthelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Naturalistic Decision Making 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, France. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of situation and experience on workload and driving performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Paxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berthelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Congress of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la situation et de l'expérience sur la charge mentale et les performances de conduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Paxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berthelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème congrès de la Société française de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience de conduite, alcool et environnement monotone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécurité routière : un défi à l'aube du XXIème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALCOol, vigiLAnce, Charge de travail : facteurs d'accident chez les jeunes conducteurs. Rapport intermédiaire N°1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berthelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Paxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 32p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId53"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055348v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Castillo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Galy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Th&#233;rouanne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-023-00738-2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055350v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Castillo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2023.06.001" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140136v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140145v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140155v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01461491v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cascino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;lan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.792.0097" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063908v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213495v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Paxion" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berthelon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2015.06.014" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01240118v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01344" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063837v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Cariou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105600v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Camps" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105560v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109850v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213977v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferrier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065673v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arciszewski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005129v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065679v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2637248.2637256" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852107v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Freydier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852212v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aillerie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852199v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856680v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2501907.2501943" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926961v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140188v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017400v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055348v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Castillo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Galy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Th&#233;rouanne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-023-00738-2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055350v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Castillo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2023.06.001" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140136v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140155v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140145v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01461491v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cascino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;lan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.792.0097" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213495v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Paxion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berthelon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2015.06.014" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063908v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01240118v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01344" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063837v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Cariou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105600v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Camps" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105560v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109850v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213977v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferrier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065673v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arciszewski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005129v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065679v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2637248.2637256" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852199v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856680v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2501907.2501943" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852107v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Freydier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852212v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aillerie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926961v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140188v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017400v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>