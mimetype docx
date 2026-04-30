--- v0 (2026-03-18)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Egidia Souto </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collections des Autres et mémoires de rencontres. Chroniques d’un projet de recherche collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale de Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Athias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Fernando Baniwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Bonvin-Postchein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Delaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures-Kairos : Revue d'anthropologie des pratiques corporelles et des arts vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Amazonies mises en musées. Échanges transatlantiques autour de collections amérindiennes, pp.137-162. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56698/cultureskairos.2197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“André Delpuech: Le berceau de l’Humanité est un berceau à roulettes”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egídia Souto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Georget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africana studia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Delpuech: Le berceau de l’Humanité est un berceau à roulettes” in Africana Studia 35, Centro de Estudos Africanos Universidade do Porto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egídia Souto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Georget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africana studia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Mia Couto: Mito, Filosofia e Cosmogonias” , p.95-110</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egídia Souto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africana studia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A filosofia humanista do antropólogo Manuel Viegas Guerreiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egídia Souto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista FMVG n.º 30 | n.º 30 junho- Cultura Algarve p. 35-52. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dans la bibliothèque d’un savant : regards croisés entre le Portugal, l’Allemagne et la France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egídia Souto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Georget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundação Viegas Guerreiro, Revista FMVG n.º 30 | n.º 30 junho- | Cultura Algarve </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Apaga Tudo não Esqueças Nada, da pintora Lisa Santos Silva »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egídia Souto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Colóquio/Letras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Villes mappemondes, poétique de l’itinérance et déambulation : la poésie de Nuno Júdice », de genere, N° 4 « Città (in)visibili: soggetti, sguardi. Le metropoli e il punto di vista »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egídia Souto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista di studi letterari, postcoloniali e di genere Journal of Literary, Postcolonial and Gender Studies.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altino Tojal e Antoine Volodine: a utopia do império</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egídia Souto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologia : Revista da Faculdade de Letras da Universidade do Porto </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, De Portugal a Macau: filosofia e literatura no diálogo das culturas (p.135-144), http://ler.letras.up.pt/uploads/ficheiros/15891.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Nuno Júdice : une ekprasis en action - du pinceau au crayon » in ELyra n. º 8: «A Écfrase na Poesia Moderna e Contemporânea», Porto, Faculdade de Letras, 2017.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egídia Souto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELyra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21747/21828954/ely8a7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Nuno Júdice : une ekprasis en action - du pinceau au crayon » in ELyra n. º 8: «A Écfrase na Poesia Moderna e Contemporânea», Porto, Faculdade de Letras, 2017. http://www.elyra.org/index.php/elyra/article/view/158/176</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egídia Souto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELyra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« A pintura de paisagem na poesia de Nuno Júdice : para uma leitura gnóstica e geo-poética do mundo »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egídia Souto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos de Poesia e Filosofia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« A pintura de paisagem na poesia de Nuno Júdice : para uma leitura gnóstica e geo-poética do mundo »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egídia Souto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos de Filosofia e Poesia </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« A força tânica na poesia de Nuno Júdice » in Revista do Centro de Estudos Portugueses, Universidade Federal de Minas Gerais, vº 32, nº 48, julho-dezembro 2012, p. 73-83.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egídia Souto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revista do Centro de Estudos Portugueses, Universidade Federal de Minas Gerais, vº 32, nº 48, julho-dezembro 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« O lado repetitivo de uma poesia com os seus propósitos - A unidade poética, com poemas de Nuno Júdice », Viana do Castelo, Centro Cultural do Alto Minho, Mea Libra, nº 9, série 3/ semestral, Dezembro 2001, p. 104-106.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egídia Souto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mea Libra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension critique, « Le Roman portugais contemporain, Agnès Lévecot », in Revista Colóquio/Letras nº 174, Maio 2010, p. 340-342.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egídia Souto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colóquio Letras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">−« Le portrait féminin et la photographie chez Nuno Júdice », Cadernos de literatura comparada, Porto, nº21, “Técnicas do olhar: Presença do cinema e da fotografia na poesia moderna portuguesa”, Porto, Dezembro 2009, p. 123-143.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egídia Souto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos de Literatura comparada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension critique, « Agnès Levécot : Le Roman portugais contemporain. Profondeur du temps colonial », L'Harmattan, 2009, in Sigila n°25, Printemps-été 2010, Transparence – Transparência.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egídia Souto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigila. Revue transdisciplinaire franco-portugaise sur le secret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Escrever para prolongar a vida », Palavra em Mutação, Porto, Novembro 2001/Abril 2002, nº 0, p. 41- 44.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egídia Souto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Palavra em Mutação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graça morais e José saramago: a arte de pensar o ano de 1993, avec Burghard Baltrusch, Joana Baião, I Cátedra Internacional José Saramago da Universidade de Vigo, Instituto Politécnico de Bragança / Laboratório de Artes na Montanha - Graça Morais, ISBN: 978-84-09-44757-2. (catalogue d'expositon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burghard Baltrusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egídia Souto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Baião</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Graça Morais et José de Guimarães, des humanistes du 20 ème siècle : l’art de penser le monde par le voyage”,pp. 405-416,in Michela Graziani, Lapo Casetti, Salomé Vuelta García (edited by), Nel segno di Magellano tra terra e cielo. Il viaggio nelle arti umanistiche e scientifiche di lingua portoghese e di altre culture europee in un’ottica interculturale, Firenza, Firenze University Press.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egídia Souto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warana, Guarana : sagesse et art d'un peuple amazonien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egídia Souto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba L. G. Figueroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Thiérion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CREPAL. Les ateliers du moulin, 1 vol., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waraná/Guaraná Sabedoria e arte de um Povo Amazônico, Éditions du Moulin, 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egídia Souto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Thiérion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial « Les mythes des origines, points de rencontre entre philosophies européenne et africaine », Jean-Louis Georget/Richard Kuba/ Egidia Souto, p. 5 et 6.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Georget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kuba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egídia Souto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’écho du bleu dans la poésie Nuno Júdice »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egídia Souto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« José Guimarães : a arte de criar com relíquias e espectros da guerra de Angola »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egídia Souto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Raconter la vie, la mort en vue »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Além de Orpheu. As outras revistas modernistas portuguesas em diálogo intercultural »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egídia Souto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Além de Orpheu. As outras revistas modernistas portuguesas em diálogo intercultural »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Lettres de Florence, Nov 2017, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De l’atelier du peintre à la table du poète. «Recettes contre l’incertitude »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egídia Souto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Inquiétudes et incertitudes des utopie dans l’espace lusophone », Fondation Calouste Gulbenkian </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Azulejos l’art de raconter le monde », (13 novembre 2015), Centre Culturel Athanor, Médiathèque de Guérande.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egídia Souto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Guérande, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Obscuridade e possessão: Metáforas do fogo interior em Herberto Helder e Nuno Júdice »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egídia Souto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Herberto Helder: Absurdité du centre. Continuité du temps », Université de la Sorbonne Nouvelle - Paris 3 et Fondation Calouste Gulbenkian (14 et 15 Novembre, 2013) “Obscuridade e possessão: metáforas do fogo interior em Herberto Helder e Nuno Júdice”.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Macau visto por Antoine Volodine : Entre realidade e onirismo », (14-15 septembre 2015), Universidade de Macau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egídia Souto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Conférence « Macau visto por Antoine Volodine : Entre realidade e onirismo », (14-15 septembre 2015), Universidade de Macau </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Macau, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée d’étude, “Poésie et paix”, Centre culturel Layman Li- Université de Tianjin (25-26 Septembre), 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egídia Souto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre culturel Layman Li- Université de Tianjin </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Tiajin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque international « Poétiques et politiques du corps dans la contemporanéité », Université de la Sorbonne Nouvelle - Paris 3, (9-10 Avril 2015) Membre du comité scientifique. « Corps-terre-paysage : dialogue ekphrastique dans la poésie de Nuno Júdice ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egídia Souto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Poétiques et politiques du corps dans la contemporanéité », Université de la Sorbonne Nouvelle - Paris 3, (9-10 Avril 2015) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée d’étude Nuno Júdice, « Le littoral du poème », École Normale Supérieure de Lyon, (8 avril 2015) « Le poète-peintre et l’art de la création du poème: l’ekphrasis en action chez Nuno Júdice ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egídia Souto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Nuno Júdice, « Le littoral du poème », École Normale Supérieure de Lyon, (8 avril 2015) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lyon France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Yao Feng uma poética do ser: Ritmos de renascimento e morte » in Transparenze e rifrazioni. L’Oriente nelle poesia di lingua portoghesa moderna e contemporanea, Miscellanea di saggi, cura di Michela Graziani, Firenze, 10-11 aprile, 2014, Società Editrice Dante Alighieri, p.173-187.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egídia Souto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Trasparenze e rifrazioni. L'Oriente nella poesia portoghese moderna e contemporanea"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Topografias labirínticas e Gramáticas de Metamorfose: Entre Hopper e Delvaux », Colloque international, « Arch&Lit: Inter-Arts Dialogues », Faculdade de Ciências Sociais e Humanas, Universidade Nova de Lisboa, (4-5 décembre 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egídia Souto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Topografias labirínticas e Gramáticas de Metamorfose: A Poesia de Nuno Júdice entre Hopper e Delvaux », Colloque international, « Arch&amp;Lit: Inter-Arts Dialogues », Faculdade de Ciências Sociais e Humanas, Universidade Nova de Lisboa, (4-5 décembre 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">: « La femme vue par les artistes : de la tradition à la modernité », Médiathèque d’Aubenas : Festival solidaire Images et Paroles d'Afrique 15ème édition (19 octobre 2013 et 25 janvier 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egídia Souto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence dans le cadre du Festival solidaire Images et Paroles d'Afrique 15ème </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Aubenas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Passions d’un Colombien, des pharaons d’Égypte aux potiers d’Afrique noire : la collection Brissaud-Mendes » (mai - juin 2012), Cycles de conférences au Musée d’Art et d’Histoire de Colombes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egídia Souto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycles de conférences au Musée d’Art et d’Histoire de Colombes. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Colombes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque international « Pen-Insularities: Writing East and West in Portuguese », University of Bristol Department of Hispanic, Portuguese and Latin-American Studies : « Geometries and Geographies: the painter José de Guimarães on the trail of the Discoveries from Africa to Macau and Japan” (15 - 16 Avril 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egídia Souto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Pen-Insularities: Writing East and West in Portuguese »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, bristol, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Yao Feng uma poética do ser: Ritmos de renascimento e morte », in Yao Feng, As palavras cansadas da Gramática, Poesia e fotografia, Lisboa, Gradiva, décembre 2014, p.135-160.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egídia Souto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yao Feng, As palavras cansadas da Gramática, Poesia e fotografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gradiva, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId61"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Egidia Souto </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collections des Autres et mémoires de rencontres. Chroniques d’un projet de recherche collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale de Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Athias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Fernando Baniwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Bonvin-Postchein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Delaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures-Kairos : Revue d'anthropologie des pratiques corporelles et des arts vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Amazonies mises en musées. Échanges transatlantiques autour de collections amérindiennes, pp.137-162. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56698/cultureskairos.2197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A filosofia humanista do antropólogo Manuel Viegas Guerreiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egídia Souto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista FMVG n.º 30 | n.º 30 junho- Cultura Algarve p. 35-52. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dans la bibliothèque d’un savant : regards croisés entre le Portugal, l’Allemagne et la France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egídia Souto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Georget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundação Viegas Guerreiro, Revista FMVG n.º 30 | n.º 30 junho- | Cultura Algarve </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“André Delpuech: Le berceau de l’Humanité est un berceau à roulettes”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egídia Souto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Georget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africana studia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Delpuech: Le berceau de l’Humanité est un berceau à roulettes” in Africana Studia 35, Centro de Estudos Africanos Universidade do Porto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egídia Souto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Georget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africana studia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Mia Couto: Mito, Filosofia e Cosmogonias” , p.95-110</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egídia Souto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africana studia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Apaga Tudo não Esqueças Nada, da pintora Lisa Santos Silva »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egídia Souto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Colóquio/Letras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altino Tojal e Antoine Volodine: a utopia do império</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egídia Souto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologia : Revista da Faculdade de Letras da Universidade do Porto </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, De Portugal a Macau: filosofia e literatura no diálogo das culturas (p.135-144), http://ler.letras.up.pt/uploads/ficheiros/15891.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Villes mappemondes, poétique de l’itinérance et déambulation : la poésie de Nuno Júdice », de genere, N° 4 « Città (in)visibili: soggetti, sguardi. Le metropoli e il punto di vista »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egídia Souto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista di studi letterari, postcoloniali e di genere Journal of Literary, Postcolonial and Gender Studies.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Nuno Júdice : une ekprasis en action - du pinceau au crayon » in ELyra n. º 8: «A Écfrase na Poesia Moderna e Contemporânea», Porto, Faculdade de Letras, 2017. http://www.elyra.org/index.php/elyra/article/view/158/176</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egídia Souto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELyra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Nuno Júdice : une ekprasis en action - du pinceau au crayon » in ELyra n. º 8: «A Écfrase na Poesia Moderna e Contemporânea», Porto, Faculdade de Letras, 2017.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egídia Souto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELyra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21747/21828954/ely8a7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« A pintura de paisagem na poesia de Nuno Júdice : para uma leitura gnóstica e geo-poética do mundo »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egídia Souto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos de Filosofia e Poesia </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« A pintura de paisagem na poesia de Nuno Júdice : para uma leitura gnóstica e geo-poética do mundo »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egídia Souto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos de Poesia e Filosofia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« A força tânica na poesia de Nuno Júdice » in Revista do Centro de Estudos Portugueses, Universidade Federal de Minas Gerais, vº 32, nº 48, julho-dezembro 2012, p. 73-83.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egídia Souto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revista do Centro de Estudos Portugueses, Universidade Federal de Minas Gerais, vº 32, nº 48, julho-dezembro 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« O lado repetitivo de uma poesia com os seus propósitos - A unidade poética, com poemas de Nuno Júdice », Viana do Castelo, Centro Cultural do Alto Minho, Mea Libra, nº 9, série 3/ semestral, Dezembro 2001, p. 104-106.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egídia Souto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mea Libra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension critique, « Le Roman portugais contemporain, Agnès Lévecot », in Revista Colóquio/Letras nº 174, Maio 2010, p. 340-342.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egídia Souto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colóquio Letras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">−« Le portrait féminin et la photographie chez Nuno Júdice », Cadernos de literatura comparada, Porto, nº21, “Técnicas do olhar: Presença do cinema e da fotografia na poesia moderna portuguesa”, Porto, Dezembro 2009, p. 123-143.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egídia Souto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos de Literatura comparada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension critique, « Agnès Levécot : Le Roman portugais contemporain. Profondeur du temps colonial », L'Harmattan, 2009, in Sigila n°25, Printemps-été 2010, Transparence – Transparência.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egídia Souto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigila. Revue transdisciplinaire franco-portugaise sur le secret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Escrever para prolongar a vida », Palavra em Mutação, Porto, Novembro 2001/Abril 2002, nº 0, p. 41- 44.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egídia Souto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Palavra em Mutação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graça morais e José saramago: a arte de pensar o ano de 1993, avec Burghard Baltrusch, Joana Baião, I Cátedra Internacional José Saramago da Universidade de Vigo, Instituto Politécnico de Bragança / Laboratório de Artes na Montanha - Graça Morais, ISBN: 978-84-09-44757-2. (catalogue d'expositon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burghard Baltrusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egídia Souto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Baião</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Graça Morais et José de Guimarães, des humanistes du 20 ème siècle : l’art de penser le monde par le voyage”,pp. 405-416,in Michela Graziani, Lapo Casetti, Salomé Vuelta García (edited by), Nel segno di Magellano tra terra e cielo. Il viaggio nelle arti umanistiche e scientifiche di lingua portoghese e di altre culture europee in un’ottica interculturale, Firenza, Firenze University Press.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egídia Souto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warana, Guarana : sagesse et art d'un peuple amazonien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egídia Souto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba L. G. Figueroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Thiérion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CREPAL. Les ateliers du moulin, 1 vol., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waraná/Guaraná Sabedoria e arte de um Povo Amazônico, Éditions du Moulin, 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egídia Souto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Thiérion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial « Les mythes des origines, points de rencontre entre philosophies européenne et africaine », Jean-Louis Georget/Richard Kuba/ Egidia Souto, p. 5 et 6.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Georget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kuba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egídia Souto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’écho du bleu dans la poésie Nuno Júdice »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egídia Souto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« José Guimarães : a arte de criar com relíquias e espectros da guerra de Angola »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egídia Souto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Raconter la vie, la mort en vue »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Além de Orpheu. As outras revistas modernistas portuguesas em diálogo intercultural »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egídia Souto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Além de Orpheu. As outras revistas modernistas portuguesas em diálogo intercultural »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Lettres de Florence, Nov 2017, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Azulejos l’art de raconter le monde », (13 novembre 2015), Centre Culturel Athanor, Médiathèque de Guérande.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egídia Souto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Guérande, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De l’atelier du peintre à la table du poète. «Recettes contre l’incertitude »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egídia Souto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Inquiétudes et incertitudes des utopie dans l’espace lusophone », Fondation Calouste Gulbenkian </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Macau visto por Antoine Volodine : Entre realidade e onirismo », (14-15 septembre 2015), Universidade de Macau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egídia Souto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Conférence « Macau visto por Antoine Volodine : Entre realidade e onirismo », (14-15 septembre 2015), Universidade de Macau </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Macau, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée d’étude, “Poésie et paix”, Centre culturel Layman Li- Université de Tianjin (25-26 Septembre), 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egídia Souto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre culturel Layman Li- Université de Tianjin </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Tiajin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Obscuridade e possessão: Metáforas do fogo interior em Herberto Helder e Nuno Júdice »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egídia Souto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Herberto Helder: Absurdité du centre. Continuité du temps », Université de la Sorbonne Nouvelle - Paris 3 et Fondation Calouste Gulbenkian (14 et 15 Novembre, 2013) “Obscuridade e possessão: metáforas do fogo interior em Herberto Helder e Nuno Júdice”.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque international « Poétiques et politiques du corps dans la contemporanéité », Université de la Sorbonne Nouvelle - Paris 3, (9-10 Avril 2015) Membre du comité scientifique. « Corps-terre-paysage : dialogue ekphrastique dans la poésie de Nuno Júdice ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egídia Souto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Poétiques et politiques du corps dans la contemporanéité », Université de la Sorbonne Nouvelle - Paris 3, (9-10 Avril 2015) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée d’étude Nuno Júdice, « Le littoral du poème », École Normale Supérieure de Lyon, (8 avril 2015) « Le poète-peintre et l’art de la création du poème: l’ekphrasis en action chez Nuno Júdice ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egídia Souto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Nuno Júdice, « Le littoral du poème », École Normale Supérieure de Lyon, (8 avril 2015) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lyon France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Topografias labirínticas e Gramáticas de Metamorfose: Entre Hopper e Delvaux », Colloque international, « Arch&Lit: Inter-Arts Dialogues », Faculdade de Ciências Sociais e Humanas, Universidade Nova de Lisboa, (4-5 décembre 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egídia Souto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Topografias labirínticas e Gramáticas de Metamorfose: A Poesia de Nuno Júdice entre Hopper e Delvaux », Colloque international, « Arch&amp;Lit: Inter-Arts Dialogues », Faculdade de Ciências Sociais e Humanas, Universidade Nova de Lisboa, (4-5 décembre 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Yao Feng uma poética do ser: Ritmos de renascimento e morte » in Transparenze e rifrazioni. L’Oriente nelle poesia di lingua portoghesa moderna e contemporanea, Miscellanea di saggi, cura di Michela Graziani, Firenze, 10-11 aprile, 2014, Società Editrice Dante Alighieri, p.173-187.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egídia Souto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Trasparenze e rifrazioni. L'Oriente nella poesia portoghese moderna e contemporanea"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">: « La femme vue par les artistes : de la tradition à la modernité », Médiathèque d’Aubenas : Festival solidaire Images et Paroles d'Afrique 15ème édition (19 octobre 2013 et 25 janvier 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egídia Souto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence dans le cadre du Festival solidaire Images et Paroles d'Afrique 15ème </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Aubenas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Passions d’un Colombien, des pharaons d’Égypte aux potiers d’Afrique noire : la collection Brissaud-Mendes » (mai - juin 2012), Cycles de conférences au Musée d’Art et d’Histoire de Colombes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egídia Souto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycles de conférences au Musée d’Art et d’Histoire de Colombes. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Colombes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque international « Pen-Insularities: Writing East and West in Portuguese », University of Bristol Department of Hispanic, Portuguese and Latin-American Studies : « Geometries and Geographies: the painter José de Guimarães on the trail of the Discoveries from Africa to Macau and Japan” (15 - 16 Avril 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egídia Souto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Pen-Insularities: Writing East and West in Portuguese »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, bristol, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Yao Feng uma poética do ser: Ritmos de renascimento e morte », in Yao Feng, As palavras cansadas da Gramática, Poesia e fotografia, Lisboa, Gradiva, décembre 2014, p.135-160.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egídia Souto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yao Feng, As palavras cansadas da Gramática, Poesia e fotografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gradiva, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId61"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621100v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Robert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Athias" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fernando Baniwa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Bonvin-Postchein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Dela&#238;tre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/cultureskairos.2197" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914143v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eg&#237;dia Souto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Georget" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914166v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914148v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914142v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914139v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914135v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914130v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914127v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490799v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21747/21828954/ely8a7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700437v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490809v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490808v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490811v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01492444v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490819v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01492424v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490820v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01492442v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914163v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burghard Baltrusch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Bai&#227;o" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914137v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929734v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba L. G. Figueroa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Thi&#233;rion" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914164v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914162v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kuba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490800v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490804v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490807v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490805v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01492445v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490812v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01492453v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01492451v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490816v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490817v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490814v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490815v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01492446v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01492447v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01492450v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490818v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621100v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Robert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Athias" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fernando Baniwa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Bonvin-Postchein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Dela&#238;tre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/cultureskairos.2197" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914142v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eg&#237;dia Souto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914139v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Georget" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914143v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914166v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914148v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914135v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914127v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914130v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700437v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490799v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21747/21828954/ely8a7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490808v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490809v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490811v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01492444v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490819v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01492424v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490820v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01492442v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914163v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burghard Baltrusch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Bai&#227;o" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914137v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929734v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba L. G. Figueroa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Thi&#233;rion" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914164v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914162v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kuba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490800v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490804v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490807v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01492445v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490805v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01492453v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01492451v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490812v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490816v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490817v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490815v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490814v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01492446v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01492447v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01492450v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490818v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>