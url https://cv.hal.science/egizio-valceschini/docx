--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Egizio Valceschini </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Président du Centre Versailles-Saclay</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economiste universitaire, Docteur en sciences économiques, Egizio Valceschini a été recruté par l’Inra en 1986 au département « Sciences pour l’Action et le Développement » (SAD), aujourd’hui département « Action, transitions et territoires » (ACT). Directeur de recherche, il a dirigé de 2001 à 2005 l’unité SADAPT, une UMR Inra-AgroParisTech. Tout en restant arrimé à son « camp de base » disciplinaire, il a cherché à tirer profit de la proximité avec les enseignants-chercheurs d’AgroParisTech.La carrière d’Egizio Valceschini en est une belle illustration.De 1998 à 2005, il assure la présidence du Comité de rédaction de la revue Economie Rurale.Spécialisé dans l’économie agroalimentaire, il a contribué, dans les années 1990, à installer à l’Inra la thématique de « l’économie de la qualité ». Il a publié de nombreux articles relatifs aux enjeux finalisés de ses travaux : organisation et régulation des filières, réglementation de la qualité (étiquetage, normalisation, traçabilité…), droit de la concurrence, séparation des filières OGM et non OGM. Il a coordonné plusieurs programmes de recherche, français et européens. Il a réalisé de nombreuses expertises pour le Ministère de l’agriculture, l’Union Européenne, des entreprises industrielles ou de distribution alimentaire, des syndicats et des organisations interprofessionnelles.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A partir de 2006, il a été fortement impliqué au nom de la France dans la programmation européenne de la recherche agronomique. Il a été le représentant du Ministère de l'Enseignement Supérieur, de la Recherche et de l’Innovation auprès du Standing Committee for Agricultural Research (SCAR). Ce comité, qui réunit les représentants de 37 États membres de l'Union Européenne, pays associés ou candidats, conseille la Commission Européenne (DG Research & Innovation) dans l’orientation des programmes cadre de recherche (PCRD 7, Horizon 2020 et, Horizon Europe à partir de 2021).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En parallèle, en 2011, il a été nommé président du « Comité d’Histoire de l’Inra et du Cirad ». Ce comité réalise la collecte de documents originaux et de témoignages oraux, publiés dans Archorales. En collaboration avec toutes les composantes de la recherche et de l’enseignement agronomique, le comité stimule une réflexion collective sur l’histoire institutionnelle et scientifique de la recherche agronomique. Avec Pierre Cornu et Odile Maeght-Bournay, Egizio Valceschini a publié l’ouvrage « L’histoire de l’Inra, entre science et politique ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2019, il est membre correspondant de l’Académie d’Agriculture de France (AAF).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Inra face au tournant libéral de la Politique agricole commune : les chemins d’une acculturation (1978-1992)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020/2 (372), pp.43-66. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.7708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’animal-machine au tribunal de l’histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6, pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche agronomique française au défi de l’international (1979-1992)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche agronomique française au défi de l’international (1946-1978)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’environnement à l’Inra : longtemps contre nature...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage du comité d'histoire de l'Inra et du cirad à Philippe Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archorales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19, pp.6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et l’on créa l’aliment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prospective en panne d’histoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards historiques sur la recherche agronomique française de la seconde moitié du 20e siècle. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (2), pp.106-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invention de... l’innovation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Bournay-Maeght</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.8_9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invention...de l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maeght</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un parcours dans les mondes de la recherche agronomique. L’Inra et le Cirad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Tome III (2), pp.106-112. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hrc.786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food Safety, Market Power and Private Standards: An Analysis of the Emerging Strategies of Food Operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Food System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (2), pp.103-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00722283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligning branding strategies and governance of business transactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and Corporate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (5), pp.835-868. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icc/dtp026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligning branding strategies and governance of business transactions in agrifood chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and Corporate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (5), pp.835-868. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icc/dtp026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligning branding strategies and governance of business transactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and Corporate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (5), pp.835-868. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icc/dtp026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination for traceability in a food chain. A critical appraisal of the European regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10657-007-9038-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction incomplète du marché européen des OGM : Une comparaison des cadres institutionnels européen et américain à partir de la théorie des droits de propriété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hommel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (2), pp.73-80. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ocl.2007.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité et consommateurs: nouvelles approches de la segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 301, pp.4-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité sanitaire et normes collectives de distributeurs : impact sur les filières et l'offre alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Fulponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Giraud-Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Hammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5-6, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alignment between Quality Enforcement Devices and Governance Structures in the Agro-food Vertical Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Management and Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 9 (1), pp.47-77. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10997-005-1571-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signaler et garantir la qualité du produit. La gouvernance des transactions dans les filières agroalimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FaçSADe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'ouvrage - La qualité des produits en France ( XVIIIe-XXe siècles).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 77, pp.113-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif ou collusif ? A propos de l'application du droit des ententes aux certifications officielles de qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2005 (XIX) (2), pp.165-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Institutions for Governing the Agri-food Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 32 (3), pp.421-440. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurrag/jbi013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00276876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alignment between quality enforcement devices and governance structure in the agrofood vertical chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Management and Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 9 (1), pp.47-77. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10997-005-1571-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'extension de la traçabilité dans le secteur agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Granjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 9, pp.73-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00382816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marques et organisation des filières agroalimentaires : une analyse par la gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 39, pp.837-854</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de lecture : A. Stanziani (sous le dir.) &amp;quot;La qualité des produits en France (XVIIIè-XXè siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 77, pp.113-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marques et organisation des filières agroalimentaires: une analyse par la gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Société (Rennes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 39 (5), pp.837-854</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La certification de conformité de produit sur les marchés agroalimentaires : différenciation ou normalisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Blanchemanche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes et Etudes Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24, pp.7-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'extension de la traçabilité dans le secteur agro-alimentaire. Une nouvelle norme de régulation de la production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Granjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 9, pp.73-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité et organisation de la séparation OGM/non OGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26 (3), pp.489-505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certifier en situation d'incertitude : le cas des OGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Granjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4, pp.404-412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00382768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La multifonctionnalité de l'activité agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Roudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 273-274, pp.1-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European food-labelling policy : successes and limitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Distribution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 34 (3), pp.70-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualifier les produits &amp;quot;OGM&amp;quot; et &amp;quot;non OGM&amp;quot;. Garantie, fiabilité et coût de la séparation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FaçSADe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 10, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agroalimentaire dans la globalisation : entreprises, marchés, terroirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Rastoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 264-265, pp.1-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'affirmation de l'ordre des industries agroalimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux et Recherches de Prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 15, pp.53-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations d'un modèle contractuel décentralisé. L'interprofession des légumes transformés en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrarwirtschaft und Agrarsoziologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2, (2), pp.13-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on encore parler d'économie rurale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 255-256, pp.215-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dénomination d'origine comme signal de qualité crédible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 3, pp.489-499</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information des consommateurs et séparation des filières OGM/non OGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 7 (5), pp.399-403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçabilité (des OGM) : le jeu du mistigri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Courrier de la Planète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 59, pp.43-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultures et territoire. Perspective à 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chambres d'Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 890, pp.12-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec ou sans OGM? Comment y voir clair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ruffieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle stratégie d'information des consommateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gozlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques : les cahiers de l'assurance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 38, pp.73-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coordination entre exploitations agricoles et entreprises agro-alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Capillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études et Recherches sur les Systèmes Agraires et le Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.259-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biens d'origine et compétence des consommateurs : Les enjeux de la normalisation dans l'agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ruffieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 75, pp.133-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilatéralisme et organisation économique régionale en Afrique francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Kroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mehier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 226, pp.35-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de planification, systèmes de gestion et organisation interne de la firme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 37, pp.201-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité, territoire et développement agricole. Quelles problématiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Sainte-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études et Recherches sur les Systèmes Agraires et le Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.11-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de qualité et conventions économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études et Recherches sur les Systèmes Agraires et le Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.101-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études et Recherches sur les Systèmes Agraires et le Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.75-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études et Recherches sur les Systèmes Agraires et le Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.19-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conventions economiques et mutation de l'economie contractuelle dans le secteur des legumes transformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 218, pp.19-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-alimentaire et qualité. Question aux sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 217, pp.5-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three agricultural regions of France : three types of pluriactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 6 (4), pp.415-422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02576744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualite des produits agricoles et coordination dans les filieres agro-alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lebail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 198, pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The acculturation of agronomic research to international scientific competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Rural History Organisation International Conference - EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Rural History Organisation, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Inra et la réforme de la politique agricole, du “rapport Poly” (1978) à la réforme de la PAC en 1992</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maeght-Bournay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques agricoles et alimentaires : trajectoires et réformes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended position paper - Bioeconomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Axelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Callois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Bioeconomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.508506670775328E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document de synthèse, synthèse Bioéconomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Axelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Callois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Européen sur la bioéconomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5087507059969565E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short Position Paper - SPP-bioeconomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Axelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Callois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Bioeconomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5087515431151763E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exhortation politique à l’innovation dans l’industrialisation de l’alimentation au cours des années 1970 et 1980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maeght-Bournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une autre histoire des modernisations agricoles au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services &amp; common goods: A design perspective to highlight the pitfalls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Conference of the Ecosystem Services Partnership (ESP): “Local action for the common good"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, San José, Costa Rica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creation and capture of value in sectors of the agri-food chains: strategies and governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural policies and markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France. 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceability, Trust and Coordination in a Food Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">99. Seminar of the EAAE "Trust and Risk in Business networks"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Bonn, Germany. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les problématiques de la qualité dans l agro-alimentaire : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Barrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Economie and Sociologie « les Marchés Agroalimentaires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La garantie de la qualité : nouvelles organisations et nouveaux métiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du séminaire sur l évolution du conseil en agriculture et les métiers du développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Guyancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality enforcement mechanisms and the governance of supply chains in the european agro-food sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Annual workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Annapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance of the Agri-food Chains as a Vector of Credibility for Quality Signalization in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EAAE Congress, "Exploring diversity in the European Agri-food System"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAE (European Association of Agricultural Economists), Aug 2002, Zaragoza (Saragosse), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance in the agrofood chains as a vector of credibility for quality labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Congress of the EAAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality enforcement mechanisms and the governance of supply chains in the european agro-food sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Annual Conference of the international Society of New Supply Chaine in European Agro-food Sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIT, Sep 2002, Cambridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marques et relations inter-entreprises dans les filières agroalimentaires : analyse par les structures de gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du PESOR. Pilotage Economique et Social des ORganisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Sceaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality signals and governance structures within agro-food chainq : a new-institutional economics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Mazé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Polin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78. EAAE Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Signals and Governance Structures within European Agro-food Chains: A New Institutional Economics Approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Mazé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Polin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Economics of Contract in Agriculture and the Food Supply Chain", 78th EAAE Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAE (European Association of Agricultural Economists, Jun 2001, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidence and reputation on the wine market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'European Association for Agro-Economics"The socio-economics of origin labelled products in agrifood supply chains : spatial, institutional and co-ordination aspects"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAE - European Association for Agro-Economics, Oct 1999, Le Mans, France. pp.155-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signaux de qualité crédibles sur les marchés agro-alimentaires : Certifications officielles et marques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFER-INRA-ENITA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1999, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunité de mise en place d'une filière &amp;quot;sans utilisation d'OGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Biotechnica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1999, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidence and reputation on the wine market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67. Colloque EAAE - The socio-economics of origin labelled products in agrifood supply chains : spatial, institutional and co-ordination aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Agro-Economics, Oct 1999, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions pour un nouveau programme INRA de recherche pluridisciplinaire sur la qualité liée à l'origine des produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertil Sylvander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité des produits liée à leur origine - Rapport AIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crédibilité et valeur économique des repères de qualité : Traçabilité et marques dans le secteur de la viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ruffieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Viruega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité et réputation sur le marché du vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Esr. Département d'Economie Et Sociologie Ruralesdijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Atelier d'économie viti-vinicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Montpellier, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilatéralisme et organisation économique régionale en Afrique francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Kroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mehier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. International conference of agricultural economists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1994, Hararé, Zimbabwe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal and external coordinations and organizational structures : the case of a leading European company in the canned and frozen vegetable market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop : Institutional changes in the globalized food sector, agricultural cooperatives, multinational</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, Bruxelles, Belgium. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de planification, systèmes de gestion et organisation interne de la firme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole chercheurs : Innovation, dynamique des organisations et transformations institutionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, Col-de-Porte, France. 37 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic uncertainty and transformation of the contract economy in the vegetable processing sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International symposium of the International Society for Horticultural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitude economique et transformation de l'economie contractuelle dans le secteur des legumes transformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Symposium International d'Economie Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-alimentaire : une économie de la qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Paillotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : La qualité dans l'agro-alimentaire. Questions économiques et objets scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1992, Paris, France. INRA Editions/Economica, 433 p., 1995, 2-7380-0570-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02851379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles d'entreprises et dynamique sectorielle : les approches contemporaines de la firme et des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chevassus Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Huiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Paris, France. 9, INRA Editions, 87 p., 1992, Actes et communications Institut National de la Recherche Agronomique, Economie et Sociologie Rurales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les exploitations agricoles et leur environnement. Essais sur l'espace technique et économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action Incitative Programmée AIP du Département de Recherches sur les Systèmes Agraires et le Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1989, La Bussière, France. 329 p., 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02849128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une agronomie pour le XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 307 p., 2019, 978-2-7592-2937-6 978-2-7592-2938-3 978-2-7592-2939-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche agronomique et politique agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maeght-Bournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 168 p., 2019, 978-2-7592-2993-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioeconomy challenges and implementation: the European research organisations’ perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uno Svedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Matière à Débattre et Décider, 978-2-7592-2835-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire de l'Inra, entre science et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maeght Bournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mauguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 464 p., 2018, 978-2-7592-2637-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producteurs d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Galant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maeght-Bournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Atrux-Tallau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions INRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 18, 192 p., 2017, Archorales, 2-7380-1411-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agronomes du Cirad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Galant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions INRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 17, 108 p., 2016, Archorales, 2-7380-1371-6 9-782738-013712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse économique et réglementaire de l'organisation d'une filière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Avelange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">127 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence économique et faisabilité d'une filière &amp;quot;sans utilisation d'OGM&amp;quot;. Objectif et problématique générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ruffieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signes officiels de qualité. Efficacité, politique et gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SFER, 258, 144 p., 2000, Economie Rurale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité dans l'agro-alimentaire : Emergence d'un champ de recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">344 p., 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité et systèmes agraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA, 28, 380 p., 1994, Etudes et Recherches sur les Systèmes Agraires et le Développement, 2-7380-0550-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02852556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture: semences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Byé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">23 p., 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02854215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Pascal Mahé : témoignage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahé Louis-Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economistes ruraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21 (2), Edition INRAE, pp.2-41, 2023, Archorales, 978-2-7380-1454-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Combris : témoignage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Combris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Galant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maeght-Bournay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economistes ruraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21 (2), Edition INRAE, pp.144-171, 2023, Archorales, 978-2-7380-1454-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bergmann (1919-1987) notice biographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economiste ruraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21 (1), Edition INRAE, pp.12-53, 2023, Archorales, 978-2-7380-1454-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Marc Boussard : témoignage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Poupardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Galant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economistes ruraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21 (1), Edition INRAE, pp.108-133, 2023, Archorales, 978-2-7380-1454-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie rurale en France une mémoire à restituer, une histoire à écrire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economistes ruraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21 (1), Edition INRAE, pp 6-11, 2023, Archorales, 978-2-7380-1454-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Petit : témoignage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Galant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economistes ruraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21 (1), Edition INRAE, pp.54-77, 2023, Archorales, 978-2-7380-1454-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cavailhès : témoignage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cavailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Heinrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economistes ruraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21 (2), Edition INRAE, pp.42-69, 2023, Archorales, 978-2-7380-1454-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bourgin : écrits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologistes du végétal et biotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, Editions INRA, pp.172-179, 2019, Archorales, 2-7380-1435-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vision scientifique et les stratégies politiques de Jacques Poly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maeght-Bournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Egizio Valceschini; Odile Maeght-Bournay; Pierre Cornu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche agronomique et politique agricole. Jacques Poly, un stratège de l’Inra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9782759229932</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrialiser l’alimentation dans les années 1970 : l’innovation, nouveau paradigme modernisateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maeght-Bournay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Bonneuil, Léna Humbert, Margot Lyautey (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une autre histoire des modernisations agricoles au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage du Comité d’histoire de l’Inra et du Cirad à Philippe Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inrae - Cirad Comité d'Histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archorales : Les métiers de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Edition INRAE, pp.6-9, 2018, Archorales, 978 273 801 4276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'environnement et l'agronomie à l'Inra : essai d'analyse historique d'une mise en convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une Agronomie pour le XXIeme siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9782759229376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : une agronomie pour le XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Richard; Pierre Stengel; Gilles Lemaire; Pierre Cellier; Egizio Valceschini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une agronomie pour le XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.9-15, 2018, 978-2-7592-2938-3. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-2938-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécurité sanitaire des aliments : un nouveau modèle de régulation européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allaire, Gilles; Daviron, Benoît. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformations agricoles et alimentaires : entre écologie et capitalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.191-211, 2017, 9782759226146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traçabilité des aliments : enjeux, définition, rôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Berdagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alimentation à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2015, 978-2-271-08300-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comité d’histoire et la revue Archorales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archorales : chercheurs en forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions INRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 196 p., 2015, Archorales, 9782738013712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archorales : chercheurs en forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions INRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 196 p., 2015, Archorales, 9782738013712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance and limits of cost-benefit analysis in the regulation of genetically modified organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oxford University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The regulation of genetically modified organisms: Comparative approaches.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-53, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00478486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-alimentaire: la qualité au cœur des relations entre agriculteurs, industriels et distributeurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Demeter 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique de la qualité et valorisation des terroirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculteurs, ruraux et citadins : les mutations des campagnes françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Educagri Editions, 2002, 2-84444-232-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance, vecteur de crédibilité d'un signal commun de qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La coopération industriellle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique de la qualité agro-alimentaire dans le contexte international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Mazé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les signes officiels de qualité. Efficacité, politique et gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 258, SFER, 2000, Economie Rurale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réglementation de la concurrence et coordination interentreprises : le cas d'une marque collective, le &amp;quot;label rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connivences d'acteurs, contrats, coopération inter-entreprises et métamorphose des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse Universitaire, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coordination entre exploitations agricoles et entreprises agro-alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Capillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des exploitations et des ressources rurales : Entreprendre, négocier, évaluer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31, INRA, 437 p., 1998, Etudes et Recherches sur les Systèmes Agraires et le Développement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réglementation de la qualité, droit de la concurrence et modèles économiques. Le cas du label avicole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La qualité dans l'agro-alimentaire : Emergence d'un champ de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations de la qualité à travers les dispositifs juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La qualité dans l'agro-alimentaire : Emergence d'un champ de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La qualité dans l'agro-alimentaire : Emergence d'un champ de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations de la qualité à travers les dispositifs juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertil Sylvander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La qualité dans l'agro-alimentaire : Emergence d'un champ de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bases institutionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Letablier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La qualité dans l'agro-alimentaire : Emergence d'un champ de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maîtrise des changements organisationnels dans l'agro-alimentaire. Genèse et construction d'une recherche coopérative entre Bonduelle et l'INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Deloffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de l'homme et entreprises: histoire et partenariat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprises et pouvoirs publics face à la qualité. Les produits agro-alimentaires dans le marché européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande transformation de l'agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA-Economica, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02848625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat, coordination et institutions. Problématiques et méthodologies de l'économie rurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande transformation de l'agriculture: lectures conventionnalistes et régulationnalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA-Economica, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - Qualité et systèmes agraires : Techniques, lieux, acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité et systèmes agraires : Techniques, lieux, acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, INRA, 380 p., 1994, Etudes et Recherches sur les Systèmes Agraires et le Développement, 2-7380-0550-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité, territoire et développement agricole. Quelles problématiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité et systèmes agraires : Techniques, lieux, acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, INRA, 380 p., 1994, Etudes et Recherches sur les Systèmes Agraires et le Développement, 2-7380-0550-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02851920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - Qualité et systèmes agraires : Techniques, lieux, acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité et systèmes agraires : Techniques, lieux, acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, INRA, 380 p., 1994, Etudes et Recherches sur les Systèmes Agraires et le Développement, 2-7380-0550-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02848564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de qualité et conventions économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité et systèmes agraires : Techniques, lieux, acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, INRA, 320 p., 1994, Etudes et Recherches sur les Systèmes Agraires et le Développement, 2-7380-0550-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02852155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique économique de la qualité agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agro-alimentaire: une économie de qualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualite des produits agricoles et alimentaires dans le marche unique europeen. L'epreuve de la concurrence et de la confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demeter 93 : economie et strategies agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, 1993, Déméter</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations in contractual economics. Agreements in the processed vegetable sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems studies in agriculture and rural development. A selection of papers published by researchers in the agrarian Systems and development Department of INRA Institut National de la Recherche Agronomique 1990-1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 1993, 2-7380-0582-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les institutions dans le secteur des legumes de conserve. les transformations de &amp;quot;l'economie contractuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">qualite des produits agricoles et formes de coordination entre exploitations agricoles et firmes agro-alimentaires. Le cas du secteur des legumes de conserve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualite des produits agricoles. Du risque toxicologique a l'incertitude sur la &amp;quot;proprete&amp;quot; sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Papy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytosanitaires Protection des plantes Biopesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation, filiere et meso-systeme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelisation systemique et systeme agraire. Decision et organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02849358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques agricoles et commerciales des pays du champ et leurs relations avec celles des pays hors champ. Apport de la 22e Conférence internationale des économistes agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Allary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Kroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mehier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le passé de l’Inra est-il en péril ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2017, 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un système d'information sur les produits agro-alimentaires sous signes officiels de qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansidéi Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ENITAC Clermont -Ferrand; INRA. 2000, 81 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId290"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Egizio Valceschini </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Président du Centre Versailles-Saclay</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economiste universitaire, Docteur en sciences économiques, Egizio Valceschini a été recruté par l’Inra en 1986 au département « Sciences pour l’Action et le Développement » (SAD), aujourd’hui département « Action, transitions et territoires » (ACT). Directeur de recherche, il a dirigé de 2001 à 2005 l’unité SADAPT, une UMR Inra-AgroParisTech. Tout en restant arrimé à son « camp de base » disciplinaire, il a cherché à tirer profit de la proximité avec les enseignants-chercheurs d’AgroParisTech.La carrière d’Egizio Valceschini en est une belle illustration.De 1998 à 2005, il assure la présidence du Comité de rédaction de la revue Economie Rurale.Spécialisé dans l’économie agroalimentaire, il a contribué, dans les années 1990, à installer à l’Inra la thématique de « l’économie de la qualité ». Il a publié de nombreux articles relatifs aux enjeux finalisés de ses travaux : organisation et régulation des filières, réglementation de la qualité (étiquetage, normalisation, traçabilité…), droit de la concurrence, séparation des filières OGM et non OGM. Il a coordonné plusieurs programmes de recherche, français et européens. Il a réalisé de nombreuses expertises pour le Ministère de l’agriculture, l’Union Européenne, des entreprises industrielles ou de distribution alimentaire, des syndicats et des organisations interprofessionnelles.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A partir de 2006, il a été fortement impliqué au nom de la France dans la programmation européenne de la recherche agronomique. Il a été le représentant du Ministère de l'Enseignement Supérieur, de la Recherche et de l’Innovation auprès du Standing Committee for Agricultural Research (SCAR). Ce comité, qui réunit les représentants de 37 États membres de l'Union Européenne, pays associés ou candidats, conseille la Commission Européenne (DG Research & Innovation) dans l’orientation des programmes cadre de recherche (PCRD 7, Horizon 2020 et, Horizon Europe à partir de 2021).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En parallèle, en 2011, il a été nommé président du « Comité d’Histoire de l’Inra et du Cirad ». Ce comité réalise la collecte de documents originaux et de témoignages oraux, publiés dans Archorales. En collaboration avec toutes les composantes de la recherche et de l’enseignement agronomique, le comité stimule une réflexion collective sur l’histoire institutionnelle et scientifique de la recherche agronomique. Avec Pierre Cornu et Odile Maeght-Bournay, Egizio Valceschini a publié l’ouvrage « L’histoire de l’Inra, entre science et politique ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2019, il est membre correspondant de l’Académie d’Agriculture de France (AAF).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’animal-machine au tribunal de l’histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6, pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Inra face au tournant libéral de la Politique agricole commune : les chemins d’une acculturation (1978-1992)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020/2 (372), pp.43-66. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.7708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche agronomique française au défi de l’international (1979-1992)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche agronomique française au défi de l’international (1946-1978)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’environnement à l’Inra : longtemps contre nature...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage du comité d'histoire de l'Inra et du cirad à Philippe Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archorales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19, pp.6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et l’on créa l’aliment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prospective en panne d’histoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invention de... l’innovation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Bournay-Maeght</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.8_9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards historiques sur la recherche agronomique française de la seconde moitié du 20e siècle. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (2), pp.106-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invention...de l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maeght</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un parcours dans les mondes de la recherche agronomique. L’Inra et le Cirad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Tome III (2), pp.106-112. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hrc.786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food Safety, Market Power and Private Standards: An Analysis of the Emerging Strategies of Food Operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Food System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (2), pp.103-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00722283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligning branding strategies and governance of business transactions in agrifood chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and Corporate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (5), pp.835-868. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icc/dtp026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligning branding strategies and governance of business transactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and Corporate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (5), pp.835-868. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icc/dtp026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligning branding strategies and governance of business transactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and Corporate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (5), pp.835-868. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icc/dtp026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination for traceability in a food chain. A critical appraisal of the European regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10657-007-9038-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction incomplète du marché européen des OGM : Une comparaison des cadres institutionnels européen et américain à partir de la théorie des droits de propriété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hommel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (2), pp.73-80. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ocl.2007.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité et consommateurs: nouvelles approches de la segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 301, pp.4-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité sanitaire et normes collectives de distributeurs : impact sur les filières et l'offre alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Fulponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Giraud-Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Hammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5-6, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'ouvrage - La qualité des produits en France ( XVIIIe-XXe siècles).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 77, pp.113-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif ou collusif ? A propos de l'application du droit des ententes aux certifications officielles de qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2005 (XIX) (2), pp.165-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Institutions for Governing the Agri-food Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 32 (3), pp.421-440. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurrag/jbi013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00276876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signaler et garantir la qualité du produit. La gouvernance des transactions dans les filières agroalimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FaçSADe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alignment between quality enforcement devices and governance structure in the agrofood vertical chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Management and Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 9 (1), pp.47-77. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10997-005-1571-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'extension de la traçabilité dans le secteur agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Granjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 9, pp.73-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00382816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marques et organisation des filières agroalimentaires : une analyse par la gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 39, pp.837-854</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de lecture : A. Stanziani (sous le dir.) &amp;quot;La qualité des produits en France (XVIIIè-XXè siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 77, pp.113-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marques et organisation des filières agroalimentaires: une analyse par la gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Société (Rennes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 39 (5), pp.837-854</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La certification de conformité de produit sur les marchés agroalimentaires : différenciation ou normalisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Blanchemanche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes et Etudes Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24, pp.7-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'extension de la traçabilité dans le secteur agro-alimentaire. Une nouvelle norme de régulation de la production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Granjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 9, pp.73-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alignment between Quality Enforcement Devices and Governance Structures in the Agro-food Vertical Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Management and Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 9 (1), pp.47-77. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10997-005-1571-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité et organisation de la séparation OGM/non OGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26 (3), pp.489-505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certifier en situation d'incertitude : le cas des OGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Granjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4, pp.404-412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00382768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European food-labelling policy : successes and limitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Distribution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 34 (3), pp.70-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La multifonctionnalité de l'activité agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Roudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 273-274, pp.1-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualifier les produits &amp;quot;OGM&amp;quot; et &amp;quot;non OGM&amp;quot;. Garantie, fiabilité et coût de la séparation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FaçSADe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 10, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agroalimentaire dans la globalisation : entreprises, marchés, terroirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Rastoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 264-265, pp.1-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'affirmation de l'ordre des industries agroalimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux et Recherches de Prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 15, pp.53-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations d'un modèle contractuel décentralisé. L'interprofession des légumes transformés en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrarwirtschaft und Agrarsoziologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2, (2), pp.13-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dénomination d'origine comme signal de qualité crédible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 3, pp.489-499</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information des consommateurs et séparation des filières OGM/non OGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 7 (5), pp.399-403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçabilité (des OGM) : le jeu du mistigri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Courrier de la Planète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 59, pp.43-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultures et territoire. Perspective à 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chambres d'Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 890, pp.12-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec ou sans OGM? Comment y voir clair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ruffieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on encore parler d'économie rurale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 255-256, pp.215-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle stratégie d'information des consommateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gozlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques : les cahiers de l'assurance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 38, pp.73-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coordination entre exploitations agricoles et entreprises agro-alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Capillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études et Recherches sur les Systèmes Agraires et le Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.259-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biens d'origine et compétence des consommateurs : Les enjeux de la normalisation dans l'agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ruffieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 75, pp.133-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilatéralisme et organisation économique régionale en Afrique francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Kroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mehier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 226, pp.35-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de planification, systèmes de gestion et organisation interne de la firme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 37, pp.201-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études et Recherches sur les Systèmes Agraires et le Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.75-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études et Recherches sur les Systèmes Agraires et le Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.19-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité, territoire et développement agricole. Quelles problématiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Sainte-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études et Recherches sur les Systèmes Agraires et le Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.11-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de qualité et conventions économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études et Recherches sur les Systèmes Agraires et le Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.101-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conventions economiques et mutation de l'economie contractuelle dans le secteur des legumes transformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 218, pp.19-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-alimentaire et qualité. Question aux sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 217, pp.5-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three agricultural regions of France : three types of pluriactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 6 (4), pp.415-422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02576744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualite des produits agricoles et coordination dans les filieres agro-alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lebail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 198, pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The acculturation of agronomic research to international scientific competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Rural History Organisation International Conference - EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Rural History Organisation, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Inra et la réforme de la politique agricole, du “rapport Poly” (1978) à la réforme de la PAC en 1992</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maeght-Bournay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques agricoles et alimentaires : trajectoires et réformes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended position paper - Bioeconomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Axelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Callois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Bioeconomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.508506670775328E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short Position Paper - SPP-bioeconomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Axelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Callois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Bioeconomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5087515431151763E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document de synthèse, synthèse Bioéconomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Axelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Callois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Européen sur la bioéconomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5087507059969565E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exhortation politique à l’innovation dans l’industrialisation de l’alimentation au cours des années 1970 et 1980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maeght-Bournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une autre histoire des modernisations agricoles au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services &amp; common goods: A design perspective to highlight the pitfalls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Conference of the Ecosystem Services Partnership (ESP): “Local action for the common good"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, San José, Costa Rica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creation and capture of value in sectors of the agri-food chains: strategies and governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural policies and markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France. 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceability, Trust and Coordination in a Food Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">99. Seminar of the EAAE "Trust and Risk in Business networks"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Bonn, Germany. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les problématiques de la qualité dans l agro-alimentaire : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Barrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Economie and Sociologie « les Marchés Agroalimentaires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La garantie de la qualité : nouvelles organisations et nouveaux métiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du séminaire sur l évolution du conseil en agriculture et les métiers du développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Guyancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance in the agrofood chains as a vector of credibility for quality labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Congress of the EAAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality enforcement mechanisms and the governance of supply chains in the european agro-food sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Annual workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Annapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance of the Agri-food Chains as a Vector of Credibility for Quality Signalization in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EAAE Congress, "Exploring diversity in the European Agri-food System"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAE (European Association of Agricultural Economists), Aug 2002, Zaragoza (Saragosse), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality enforcement mechanisms and the governance of supply chains in the european agro-food sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Annual Conference of the international Society of New Supply Chaine in European Agro-food Sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIT, Sep 2002, Cambridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marques et relations inter-entreprises dans les filières agroalimentaires : analyse par les structures de gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du PESOR. Pilotage Economique et Social des ORganisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Sceaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Signals and Governance Structures within European Agro-food Chains: A New Institutional Economics Approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Mazé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Polin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Economics of Contract in Agriculture and the Food Supply Chain", 78th EAAE Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAE (European Association of Agricultural Economists, Jun 2001, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality signals and governance structures within agro-food chainq : a new-institutional economics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Mazé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Polin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78. EAAE Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidence and reputation on the wine market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'European Association for Agro-Economics"The socio-economics of origin labelled products in agrifood supply chains : spatial, institutional and co-ordination aspects"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAE - European Association for Agro-Economics, Oct 1999, Le Mans, France. pp.155-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signaux de qualité crédibles sur les marchés agro-alimentaires : Certifications officielles et marques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFER-INRA-ENITA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1999, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunité de mise en place d'une filière &amp;quot;sans utilisation d'OGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Biotechnica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1999, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidence and reputation on the wine market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67. Colloque EAAE - The socio-economics of origin labelled products in agrifood supply chains : spatial, institutional and co-ordination aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Agro-Economics, Oct 1999, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions pour un nouveau programme INRA de recherche pluridisciplinaire sur la qualité liée à l'origine des produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertil Sylvander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité des produits liée à leur origine - Rapport AIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crédibilité et valeur économique des repères de qualité : Traçabilité et marques dans le secteur de la viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ruffieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Viruega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité et réputation sur le marché du vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Esr. Département d'Economie Et Sociologie Ruralesdijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Atelier d'économie viti-vinicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Montpellier, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal and external coordinations and organizational structures : the case of a leading European company in the canned and frozen vegetable market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop : Institutional changes in the globalized food sector, agricultural cooperatives, multinational</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, Bruxelles, Belgium. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de planification, systèmes de gestion et organisation interne de la firme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole chercheurs : Innovation, dynamique des organisations et transformations institutionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, Col-de-Porte, France. 37 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilatéralisme et organisation économique régionale en Afrique francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Kroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mehier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. International conference of agricultural economists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1994, Hararé, Zimbabwe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic uncertainty and transformation of the contract economy in the vegetable processing sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International symposium of the International Society for Horticultural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitude economique et transformation de l'economie contractuelle dans le secteur des legumes transformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Symposium International d'Economie Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-alimentaire : une économie de la qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Paillotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : La qualité dans l'agro-alimentaire. Questions économiques et objets scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1992, Paris, France. INRA Editions/Economica, 433 p., 1995, 2-7380-0570-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02851379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles d'entreprises et dynamique sectorielle : les approches contemporaines de la firme et des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chevassus Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Huiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Paris, France. 9, INRA Editions, 87 p., 1992, Actes et communications Institut National de la Recherche Agronomique, Economie et Sociologie Rurales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les exploitations agricoles et leur environnement. Essais sur l'espace technique et économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action Incitative Programmée AIP du Département de Recherches sur les Systèmes Agraires et le Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1989, La Bussière, France. 329 p., 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02849128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une agronomie pour le XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 307 p., 2019, 978-2-7592-2937-6 978-2-7592-2938-3 978-2-7592-2939-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche agronomique et politique agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maeght-Bournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 168 p., 2019, 978-2-7592-2993-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire de l'Inra, entre science et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maeght Bournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mauguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 464 p., 2018, 978-2-7592-2637-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioeconomy challenges and implementation: the European research organisations’ perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uno Svedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Matière à Débattre et Décider, 978-2-7592-2835-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producteurs d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Galant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maeght-Bournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Atrux-Tallau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions INRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 18, 192 p., 2017, Archorales, 2-7380-1411-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agronomes du Cirad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Galant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions INRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 17, 108 p., 2016, Archorales, 2-7380-1371-6 9-782738-013712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence économique et faisabilité d'une filière &amp;quot;sans utilisation d'OGM&amp;quot;. Objectif et problématique générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ruffieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse économique et réglementaire de l'organisation d'une filière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Avelange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">127 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signes officiels de qualité. Efficacité, politique et gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SFER, 258, 144 p., 2000, Economie Rurale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité dans l'agro-alimentaire : Emergence d'un champ de recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">344 p., 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité et systèmes agraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA, 28, 380 p., 1994, Etudes et Recherches sur les Systèmes Agraires et le Développement, 2-7380-0550-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02852556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture: semences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Byé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">23 p., 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02854215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Pascal Mahé : témoignage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahé Louis-Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economistes ruraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21 (2), Edition INRAE, pp.2-41, 2023, Archorales, 978-2-7380-1454-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie rurale en France une mémoire à restituer, une histoire à écrire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economistes ruraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21 (1), Edition INRAE, pp 6-11, 2023, Archorales, 978-2-7380-1454-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Marc Boussard : témoignage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Poupardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Galant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economistes ruraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21 (1), Edition INRAE, pp.108-133, 2023, Archorales, 978-2-7380-1454-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bergmann (1919-1987) notice biographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economiste ruraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21 (1), Edition INRAE, pp.12-53, 2023, Archorales, 978-2-7380-1454-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Combris : témoignage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Combris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Galant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maeght-Bournay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economistes ruraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21 (2), Edition INRAE, pp.144-171, 2023, Archorales, 978-2-7380-1454-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Petit : témoignage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Galant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economistes ruraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21 (1), Edition INRAE, pp.54-77, 2023, Archorales, 978-2-7380-1454-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cavailhès : témoignage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cavailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Heinrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economistes ruraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21 (2), Edition INRAE, pp.42-69, 2023, Archorales, 978-2-7380-1454-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bourgin : écrits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologistes du végétal et biotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, Editions INRA, pp.172-179, 2019, Archorales, 2-7380-1435-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrialiser l’alimentation dans les années 1970 : l’innovation, nouveau paradigme modernisateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maeght-Bournay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Bonneuil, Léna Humbert, Margot Lyautey (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une autre histoire des modernisations agricoles au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vision scientifique et les stratégies politiques de Jacques Poly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maeght-Bournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Egizio Valceschini; Odile Maeght-Bournay; Pierre Cornu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche agronomique et politique agricole. Jacques Poly, un stratège de l’Inra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9782759229932</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage du Comité d’histoire de l’Inra et du Cirad à Philippe Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inrae - Cirad Comité d'Histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archorales : Les métiers de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Edition INRAE, pp.6-9, 2018, Archorales, 978 273 801 4276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'environnement et l'agronomie à l'Inra : essai d'analyse historique d'une mise en convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une Agronomie pour le XXIeme siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9782759229376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : une agronomie pour le XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Richard; Pierre Stengel; Gilles Lemaire; Pierre Cellier; Egizio Valceschini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une agronomie pour le XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.9-15, 2018, 978-2-7592-2938-3. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-2938-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécurité sanitaire des aliments : un nouveau modèle de régulation européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allaire, Gilles; Daviron, Benoît. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformations agricoles et alimentaires : entre écologie et capitalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.191-211, 2017, 9782759226146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comité d’histoire et la revue Archorales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archorales : chercheurs en forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions INRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 196 p., 2015, Archorales, 9782738013712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archorales : chercheurs en forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions INRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 196 p., 2015, Archorales, 9782738013712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traçabilité des aliments : enjeux, définition, rôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Berdagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alimentation à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2015, 978-2-271-08300-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance and limits of cost-benefit analysis in the regulation of genetically modified organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oxford University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The regulation of genetically modified organisms: Comparative approaches.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-53, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00478486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-alimentaire: la qualité au cœur des relations entre agriculteurs, industriels et distributeurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Demeter 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique de la qualité et valorisation des terroirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculteurs, ruraux et citadins : les mutations des campagnes françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Educagri Editions, 2002, 2-84444-232-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance, vecteur de crédibilité d'un signal commun de qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La coopération industriellle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique de la qualité agro-alimentaire dans le contexte international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Mazé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les signes officiels de qualité. Efficacité, politique et gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 258, SFER, 2000, Economie Rurale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réglementation de la concurrence et coordination interentreprises : le cas d'une marque collective, le &amp;quot;label rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connivences d'acteurs, contrats, coopération inter-entreprises et métamorphose des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse Universitaire, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coordination entre exploitations agricoles et entreprises agro-alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Capillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des exploitations et des ressources rurales : Entreprendre, négocier, évaluer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31, INRA, 437 p., 1998, Etudes et Recherches sur les Systèmes Agraires et le Développement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La qualité dans l'agro-alimentaire : Emergence d'un champ de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations de la qualité à travers les dispositifs juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La qualité dans l'agro-alimentaire : Emergence d'un champ de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations de la qualité à travers les dispositifs juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertil Sylvander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La qualité dans l'agro-alimentaire : Emergence d'un champ de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bases institutionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Letablier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La qualité dans l'agro-alimentaire : Emergence d'un champ de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réglementation de la qualité, droit de la concurrence et modèles économiques. Le cas du label avicole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La qualité dans l'agro-alimentaire : Emergence d'un champ de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maîtrise des changements organisationnels dans l'agro-alimentaire. Genèse et construction d'une recherche coopérative entre Bonduelle et l'INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Deloffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de l'homme et entreprises: histoire et partenariat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprises et pouvoirs publics face à la qualité. Les produits agro-alimentaires dans le marché européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande transformation de l'agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA-Economica, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02848625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat, coordination et institutions. Problématiques et méthodologies de l'économie rurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande transformation de l'agriculture: lectures conventionnalistes et régulationnalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA-Economica, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité, territoire et développement agricole. Quelles problématiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité et systèmes agraires : Techniques, lieux, acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, INRA, 380 p., 1994, Etudes et Recherches sur les Systèmes Agraires et le Développement, 2-7380-0550-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02851920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - Qualité et systèmes agraires : Techniques, lieux, acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité et systèmes agraires : Techniques, lieux, acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, INRA, 380 p., 1994, Etudes et Recherches sur les Systèmes Agraires et le Développement, 2-7380-0550-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - Qualité et systèmes agraires : Techniques, lieux, acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité et systèmes agraires : Techniques, lieux, acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, INRA, 380 p., 1994, Etudes et Recherches sur les Systèmes Agraires et le Développement, 2-7380-0550-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02848564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de qualité et conventions économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité et systèmes agraires : Techniques, lieux, acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, INRA, 320 p., 1994, Etudes et Recherches sur les Systèmes Agraires et le Développement, 2-7380-0550-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02852155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique économique de la qualité agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agro-alimentaire: une économie de qualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations in contractual economics. Agreements in the processed vegetable sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems studies in agriculture and rural development. A selection of papers published by researchers in the agrarian Systems and development Department of INRA Institut National de la Recherche Agronomique 1990-1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 1993, 2-7380-0582-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualite des produits agricoles et alimentaires dans le marche unique europeen. L'epreuve de la concurrence et de la confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demeter 93 : economie et strategies agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, 1993, Déméter</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualite des produits agricoles. Du risque toxicologique a l'incertitude sur la &amp;quot;proprete&amp;quot; sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Papy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytosanitaires Protection des plantes Biopesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les institutions dans le secteur des legumes de conserve. les transformations de &amp;quot;l'economie contractuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">qualite des produits agricoles et formes de coordination entre exploitations agricoles et firmes agro-alimentaires. Le cas du secteur des legumes de conserve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation, filiere et meso-systeme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelisation systemique et systeme agraire. Decision et organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02849358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques agricoles et commerciales des pays du champ et leurs relations avec celles des pays hors champ. Apport de la 22e Conférence internationale des économistes agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Allary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Kroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mehier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le passé de l’Inra est-il en péril ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2017, 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un système d'information sur les produits agro-alimentaires sous signes officiels de qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansidéi Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ENITAC Clermont -Ferrand; INRA. 2000, 81 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId290"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985813v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egizio Valceschini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.7708" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02997794v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02997724v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02997745v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02998153v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03009618v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Valceschini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02998247v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02998288v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089322v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02998393v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bournay-Maeght" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397968v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maeght" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02997657v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.786" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-TC7RHJ1F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722283v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charlier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363394v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Raynaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sauv&#233;e" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/dtp026" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A17593927D0E981F0DB7973F4EC786652D4F818/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364447v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197930v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Sauv&#233;e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423932v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-007-9038-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-72W0LF2K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197750v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hommel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2007.0107" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197932v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagrange" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653362v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Fulponi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Giraud-Heraud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Hammoudi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04364442v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10997-005-1571-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A512F63016A6ADB38449C65D91689C8DCFF25E0C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671897v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201108v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671757v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276876v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude M&#233;nard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurrag/jbi013" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-ZKFTWF5Q-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673005v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382816v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Granjou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04364214v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678479v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679744v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675434v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Blanchemanche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586806v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Granjou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669901v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bail" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382768v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670393v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roudart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669519v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bureau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675875v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674643v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rastoin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672627v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673344v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684482v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacombe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685985v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689803v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697451v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689922v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bourgeois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Le Guen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697229v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertheau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ruffieux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692337v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gozlan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231558v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Capillon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693700v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ruffieux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713157v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delorme" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Kroll" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mehier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702720v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Tanguy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231533v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubry" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Sainte-Marie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231532v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231580v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Sainte Marie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231576v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712272v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704509v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nicolas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576744v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Campagne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carr&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711006v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebail" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985988v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088742v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maeght-Bournay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734633v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beckert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Callois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Colonna" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dugu&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.508506670775328E12" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733967v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5087507059969565E12" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736391v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5087515431151763E12" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088759v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795545v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Segrestin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197928v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822576v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750961v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barrey" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759412v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759260v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04365457v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759016v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02982139v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758794v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759268v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Maz&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Polin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04297492v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Polin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04168323v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Teil" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771768v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770386v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765535v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764946v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beranger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertil Sylvander" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766160v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Viruega" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836364v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Esr. D&#233;partement d'Economie Et Sociologie Ruralesdijon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845472v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845533v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846139v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773771v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772218v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851379v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nicolas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Paillotin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845962v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chevassus Lozza" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Huiban" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Galliano" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849128v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brossier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791748v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stengel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemaire" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1544/9782759229383/une-agronomie-pour-le-xxie-siecle" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154619v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1575/9782759229925/recherche-agronomique-et-politique-agricole" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790519v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bergeret" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uno Svedin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5318-bioeconomy-challenges-and-implementation-the-european-research-organisations-perspective.html" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791039v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maeght Bournay" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mauguin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5080-l-histoire-de-l-inra-entre-science-et-politique.html" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790739v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Galant" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Heinrich" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Atrux-Tallau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/archorales/Billets/Archorales-Tome-18-Producteurs-d-images" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797073v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inra-dam-front-resources-cdn.brainsonic.com/ressources/afile/421467-3227a-resource-archorales-17-agronomes-du-cirad.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826120v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Avelange" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826847v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835018v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840153v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852556v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Sainte Marie" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854215v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. By&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256180v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mah&#233; Louis-Pascal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256546v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combris" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227139v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04255724v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boussard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Poupardin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227055v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227231v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petit" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256212v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailh&#232;s" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207480v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088159v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/109/9782759229925/recherche-agronomique-et-politique-agricole" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088716v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150235v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inrae - Cirad Comit&#233; d'Histoire" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985873v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127757v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2938-3" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118630v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saulais" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1423/9782759226160/transformations-agricoles-et-agroalimentaires" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801903v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Berdagu&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799138v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/archorales" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799020v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478486v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00478486" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04275824v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826104v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842319v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840304v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835785v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838391v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Capillon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834564v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840261v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836004v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842268v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842715v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maze" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Letablier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844416v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deloffre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848625v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846748v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846186v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851920v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Sainte-Marie" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848564v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. de Sainte Marie" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852155v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844417v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843916v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843674v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843682v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844830v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Papy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849358v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845015v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Allary" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603167v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andro" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836355v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansid&#233;i Marc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02997794v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egizio Valceschini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985813v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.7708" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02997724v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02997745v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02998153v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03009618v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Valceschini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02998247v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02998288v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02998393v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bournay-Maeght" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089322v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397968v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maeght" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02997657v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.786" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-TC7RHJ1F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722283v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charlier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364447v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Raynaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sauv&#233;e" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/dtp026" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A17593927D0E981F0DB7973F4EC786652D4F818/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363394v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197930v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Sauv&#233;e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423932v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-007-9038-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-72W0LF2K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197750v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hommel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2007.0107" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197932v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagrange" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653362v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Fulponi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Giraud-Heraud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Hammoudi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201108v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671757v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276876v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude M&#233;nard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurrag/jbi013" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-ZKFTWF5Q-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671897v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673005v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10997-005-1571-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A512F63016A6ADB38449C65D91689C8DCFF25E0C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382816v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Granjou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04364214v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678479v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679744v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675434v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Blanchemanche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586806v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Granjou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04364442v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669901v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bail" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382768v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669519v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bureau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670393v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roudart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675875v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674643v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rastoin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672627v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673344v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685985v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689803v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697451v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689922v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bourgeois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Le Guen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697229v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertheau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ruffieux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684482v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacombe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692337v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gozlan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231558v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Capillon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693700v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ruffieux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713157v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delorme" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Kroll" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mehier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702720v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Tanguy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231580v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Sainte Marie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231576v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231533v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Sainte-Marie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231532v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712272v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704509v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nicolas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576744v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Campagne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carr&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711006v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebail" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985988v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088742v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maeght-Bournay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734633v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beckert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Callois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Colonna" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dugu&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.508506670775328E12" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736391v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5087515431151763E12" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733967v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5087507059969565E12" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088759v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795545v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Segrestin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197928v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822576v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750961v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barrey" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759412v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759016v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759260v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04365457v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02982139v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758794v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04297492v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Maz&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Polin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759268v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Polin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04168323v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Teil" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771768v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770386v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765535v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764946v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beranger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertil Sylvander" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766160v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Viruega" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836364v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Esr. D&#233;partement d'Economie Et Sociologie Ruralesdijon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845533v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846139v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845472v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773771v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772218v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851379v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nicolas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Paillotin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845962v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chevassus Lozza" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Huiban" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Galliano" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849128v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brossier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791748v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stengel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemaire" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1544/9782759229383/une-agronomie-pour-le-xxie-siecle" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154619v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1575/9782759229925/recherche-agronomique-et-politique-agricole" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791039v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maeght Bournay" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mauguin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5080-l-histoire-de-l-inra-entre-science-et-politique.html" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790519v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bergeret" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uno Svedin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5318-bioeconomy-challenges-and-implementation-the-european-research-organisations-perspective.html" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790739v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Galant" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Heinrich" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Atrux-Tallau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/archorales/Billets/Archorales-Tome-18-Producteurs-d-images" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797073v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inra-dam-front-resources-cdn.brainsonic.com/ressources/afile/421467-3227a-resource-archorales-17-agronomes-du-cirad.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826847v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826120v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Avelange" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835018v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840153v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852556v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Sainte Marie" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854215v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. By&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256180v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mah&#233; Louis-Pascal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227055v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04255724v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boussard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Poupardin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227139v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256546v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combris" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227231v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petit" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256212v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailh&#232;s" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207480v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088716v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088159v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/109/9782759229925/recherche-agronomique-et-politique-agricole" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150235v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inrae - Cirad Comit&#233; d'Histoire" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985873v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127757v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2938-3" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118630v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saulais" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1423/9782759226160/transformations-agricoles-et-agroalimentaires" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799138v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/archorales" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799020v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801903v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Berdagu&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478486v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00478486" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04275824v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826104v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842319v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840304v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835785v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838391v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Capillon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836004v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840261v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842268v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842715v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maze" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Letablier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834564v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844416v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deloffre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848625v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846748v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851920v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Sainte-Marie" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846186v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848564v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. de Sainte Marie" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852155v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844417v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843674v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843916v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844830v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Papy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843682v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849358v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845015v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Allary" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603167v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andro" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836355v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansid&#233;i Marc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>