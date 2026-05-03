--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Egizio Valceschini </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Président du Centre Versailles-Saclay</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economiste universitaire, Docteur en sciences économiques, Egizio Valceschini a été recruté par l’Inra en 1986 au département « Sciences pour l’Action et le Développement » (SAD), aujourd’hui département « Action, transitions et territoires » (ACT). Directeur de recherche, il a dirigé de 2001 à 2005 l’unité SADAPT, une UMR Inra-AgroParisTech. Tout en restant arrimé à son « camp de base » disciplinaire, il a cherché à tirer profit de la proximité avec les enseignants-chercheurs d’AgroParisTech.La carrière d’Egizio Valceschini en est une belle illustration.De 1998 à 2005, il assure la présidence du Comité de rédaction de la revue Economie Rurale.Spécialisé dans l’économie agroalimentaire, il a contribué, dans les années 1990, à installer à l’Inra la thématique de « l’économie de la qualité ». Il a publié de nombreux articles relatifs aux enjeux finalisés de ses travaux : organisation et régulation des filières, réglementation de la qualité (étiquetage, normalisation, traçabilité…), droit de la concurrence, séparation des filières OGM et non OGM. Il a coordonné plusieurs programmes de recherche, français et européens. Il a réalisé de nombreuses expertises pour le Ministère de l’agriculture, l’Union Européenne, des entreprises industrielles ou de distribution alimentaire, des syndicats et des organisations interprofessionnelles.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A partir de 2006, il a été fortement impliqué au nom de la France dans la programmation européenne de la recherche agronomique. Il a été le représentant du Ministère de l'Enseignement Supérieur, de la Recherche et de l’Innovation auprès du Standing Committee for Agricultural Research (SCAR). Ce comité, qui réunit les représentants de 37 États membres de l'Union Européenne, pays associés ou candidats, conseille la Commission Européenne (DG Research & Innovation) dans l’orientation des programmes cadre de recherche (PCRD 7, Horizon 2020 et, Horizon Europe à partir de 2021).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En parallèle, en 2011, il a été nommé président du « Comité d’Histoire de l’Inra et du Cirad ». Ce comité réalise la collecte de documents originaux et de témoignages oraux, publiés dans Archorales. En collaboration avec toutes les composantes de la recherche et de l’enseignement agronomique, le comité stimule une réflexion collective sur l’histoire institutionnelle et scientifique de la recherche agronomique. Avec Pierre Cornu et Odile Maeght-Bournay, Egizio Valceschini a publié l’ouvrage « L’histoire de l’Inra, entre science et politique ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2019, il est membre correspondant de l’Académie d’Agriculture de France (AAF).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’animal-machine au tribunal de l’histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6, pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Inra face au tournant libéral de la Politique agricole commune : les chemins d’une acculturation (1978-1992)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020/2 (372), pp.43-66. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.7708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche agronomique française au défi de l’international (1979-1992)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche agronomique française au défi de l’international (1946-1978)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’environnement à l’Inra : longtemps contre nature...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage du comité d'histoire de l'Inra et du cirad à Philippe Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archorales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19, pp.6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et l’on créa l’aliment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prospective en panne d’histoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invention de... l’innovation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Bournay-Maeght</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.8_9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards historiques sur la recherche agronomique française de la seconde moitié du 20e siècle. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (2), pp.106-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invention...de l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maeght</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un parcours dans les mondes de la recherche agronomique. L’Inra et le Cirad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Tome III (2), pp.106-112. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hrc.786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food Safety, Market Power and Private Standards: An Analysis of the Emerging Strategies of Food Operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Food System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (2), pp.103-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00722283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligning branding strategies and governance of business transactions in agrifood chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and Corporate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (5), pp.835-868. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icc/dtp026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligning branding strategies and governance of business transactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and Corporate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (5), pp.835-868. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icc/dtp026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligning branding strategies and governance of business transactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and Corporate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (5), pp.835-868. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icc/dtp026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination for traceability in a food chain. A critical appraisal of the European regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10657-007-9038-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction incomplète du marché européen des OGM : Une comparaison des cadres institutionnels européen et américain à partir de la théorie des droits de propriété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hommel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (2), pp.73-80. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ocl.2007.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité et consommateurs: nouvelles approches de la segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 301, pp.4-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité sanitaire et normes collectives de distributeurs : impact sur les filières et l'offre alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Fulponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Giraud-Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Hammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5-6, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'ouvrage - La qualité des produits en France ( XVIIIe-XXe siècles).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 77, pp.113-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif ou collusif ? A propos de l'application du droit des ententes aux certifications officielles de qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2005 (XIX) (2), pp.165-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Institutions for Governing the Agri-food Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 32 (3), pp.421-440. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurrag/jbi013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00276876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signaler et garantir la qualité du produit. La gouvernance des transactions dans les filières agroalimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FaçSADe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alignment between quality enforcement devices and governance structure in the agrofood vertical chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Management and Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 9 (1), pp.47-77. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10997-005-1571-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'extension de la traçabilité dans le secteur agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Granjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 9, pp.73-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00382816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marques et organisation des filières agroalimentaires : une analyse par la gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 39, pp.837-854</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de lecture : A. Stanziani (sous le dir.) &amp;quot;La qualité des produits en France (XVIIIè-XXè siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 77, pp.113-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marques et organisation des filières agroalimentaires: une analyse par la gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Société (Rennes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 39 (5), pp.837-854</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La certification de conformité de produit sur les marchés agroalimentaires : différenciation ou normalisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Blanchemanche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes et Etudes Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24, pp.7-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'extension de la traçabilité dans le secteur agro-alimentaire. Une nouvelle norme de régulation de la production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Granjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 9, pp.73-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alignment between Quality Enforcement Devices and Governance Structures in the Agro-food Vertical Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Management and Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 9 (1), pp.47-77. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10997-005-1571-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité et organisation de la séparation OGM/non OGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26 (3), pp.489-505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certifier en situation d'incertitude : le cas des OGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Granjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4, pp.404-412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00382768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European food-labelling policy : successes and limitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Distribution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 34 (3), pp.70-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La multifonctionnalité de l'activité agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Roudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 273-274, pp.1-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualifier les produits &amp;quot;OGM&amp;quot; et &amp;quot;non OGM&amp;quot;. Garantie, fiabilité et coût de la séparation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FaçSADe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 10, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agroalimentaire dans la globalisation : entreprises, marchés, terroirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Rastoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 264-265, pp.1-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'affirmation de l'ordre des industries agroalimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux et Recherches de Prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 15, pp.53-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations d'un modèle contractuel décentralisé. L'interprofession des légumes transformés en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrarwirtschaft und Agrarsoziologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2, (2), pp.13-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dénomination d'origine comme signal de qualité crédible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 3, pp.489-499</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information des consommateurs et séparation des filières OGM/non OGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 7 (5), pp.399-403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçabilité (des OGM) : le jeu du mistigri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Courrier de la Planète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 59, pp.43-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultures et territoire. Perspective à 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chambres d'Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 890, pp.12-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec ou sans OGM? Comment y voir clair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ruffieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on encore parler d'économie rurale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 255-256, pp.215-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle stratégie d'information des consommateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gozlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques : les cahiers de l'assurance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 38, pp.73-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coordination entre exploitations agricoles et entreprises agro-alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Capillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études et Recherches sur les Systèmes Agraires et le Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.259-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biens d'origine et compétence des consommateurs : Les enjeux de la normalisation dans l'agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ruffieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 75, pp.133-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilatéralisme et organisation économique régionale en Afrique francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Kroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mehier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 226, pp.35-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de planification, systèmes de gestion et organisation interne de la firme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 37, pp.201-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études et Recherches sur les Systèmes Agraires et le Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.75-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études et Recherches sur les Systèmes Agraires et le Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.19-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité, territoire et développement agricole. Quelles problématiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Sainte-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études et Recherches sur les Systèmes Agraires et le Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.11-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de qualité et conventions économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études et Recherches sur les Systèmes Agraires et le Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.101-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conventions economiques et mutation de l'economie contractuelle dans le secteur des legumes transformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 218, pp.19-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-alimentaire et qualité. Question aux sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 217, pp.5-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three agricultural regions of France : three types of pluriactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 6 (4), pp.415-422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02576744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualite des produits agricoles et coordination dans les filieres agro-alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lebail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 198, pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The acculturation of agronomic research to international scientific competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Rural History Organisation International Conference - EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Rural History Organisation, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Inra et la réforme de la politique agricole, du “rapport Poly” (1978) à la réforme de la PAC en 1992</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maeght-Bournay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques agricoles et alimentaires : trajectoires et réformes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended position paper - Bioeconomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Axelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Callois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Bioeconomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.508506670775328E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short Position Paper - SPP-bioeconomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Axelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Callois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Bioeconomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5087515431151763E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document de synthèse, synthèse Bioéconomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Axelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Callois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Européen sur la bioéconomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5087507059969565E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exhortation politique à l’innovation dans l’industrialisation de l’alimentation au cours des années 1970 et 1980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maeght-Bournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une autre histoire des modernisations agricoles au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services &amp; common goods: A design perspective to highlight the pitfalls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Conference of the Ecosystem Services Partnership (ESP): “Local action for the common good"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, San José, Costa Rica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creation and capture of value in sectors of the agri-food chains: strategies and governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural policies and markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France. 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceability, Trust and Coordination in a Food Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">99. Seminar of the EAAE "Trust and Risk in Business networks"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Bonn, Germany. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les problématiques de la qualité dans l agro-alimentaire : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Barrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Economie and Sociologie « les Marchés Agroalimentaires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La garantie de la qualité : nouvelles organisations et nouveaux métiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du séminaire sur l évolution du conseil en agriculture et les métiers du développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Guyancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance in the agrofood chains as a vector of credibility for quality labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Congress of the EAAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality enforcement mechanisms and the governance of supply chains in the european agro-food sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Annual workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Annapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance of the Agri-food Chains as a Vector of Credibility for Quality Signalization in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EAAE Congress, "Exploring diversity in the European Agri-food System"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAE (European Association of Agricultural Economists), Aug 2002, Zaragoza (Saragosse), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality enforcement mechanisms and the governance of supply chains in the european agro-food sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Annual Conference of the international Society of New Supply Chaine in European Agro-food Sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIT, Sep 2002, Cambridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marques et relations inter-entreprises dans les filières agroalimentaires : analyse par les structures de gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du PESOR. Pilotage Economique et Social des ORganisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Sceaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Signals and Governance Structures within European Agro-food Chains: A New Institutional Economics Approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Mazé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Polin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Economics of Contract in Agriculture and the Food Supply Chain", 78th EAAE Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAE (European Association of Agricultural Economists, Jun 2001, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality signals and governance structures within agro-food chainq : a new-institutional economics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Mazé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Polin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78. EAAE Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidence and reputation on the wine market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'European Association for Agro-Economics"The socio-economics of origin labelled products in agrifood supply chains : spatial, institutional and co-ordination aspects"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAE - European Association for Agro-Economics, Oct 1999, Le Mans, France. pp.155-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signaux de qualité crédibles sur les marchés agro-alimentaires : Certifications officielles et marques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFER-INRA-ENITA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1999, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunité de mise en place d'une filière &amp;quot;sans utilisation d'OGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Biotechnica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1999, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidence and reputation on the wine market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67. Colloque EAAE - The socio-economics of origin labelled products in agrifood supply chains : spatial, institutional and co-ordination aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Agro-Economics, Oct 1999, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions pour un nouveau programme INRA de recherche pluridisciplinaire sur la qualité liée à l'origine des produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertil Sylvander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité des produits liée à leur origine - Rapport AIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crédibilité et valeur économique des repères de qualité : Traçabilité et marques dans le secteur de la viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ruffieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Viruega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité et réputation sur le marché du vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Esr. Département d'Economie Et Sociologie Ruralesdijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Atelier d'économie viti-vinicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Montpellier, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal and external coordinations and organizational structures : the case of a leading European company in the canned and frozen vegetable market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop : Institutional changes in the globalized food sector, agricultural cooperatives, multinational</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, Bruxelles, Belgium. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de planification, systèmes de gestion et organisation interne de la firme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole chercheurs : Innovation, dynamique des organisations et transformations institutionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, Col-de-Porte, France. 37 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilatéralisme et organisation économique régionale en Afrique francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Kroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mehier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. International conference of agricultural economists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1994, Hararé, Zimbabwe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic uncertainty and transformation of the contract economy in the vegetable processing sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International symposium of the International Society for Horticultural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitude economique et transformation de l'economie contractuelle dans le secteur des legumes transformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Symposium International d'Economie Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-alimentaire : une économie de la qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Paillotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : La qualité dans l'agro-alimentaire. Questions économiques et objets scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1992, Paris, France. INRA Editions/Economica, 433 p., 1995, 2-7380-0570-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02851379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles d'entreprises et dynamique sectorielle : les approches contemporaines de la firme et des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chevassus Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Huiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Paris, France. 9, INRA Editions, 87 p., 1992, Actes et communications Institut National de la Recherche Agronomique, Economie et Sociologie Rurales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les exploitations agricoles et leur environnement. Essais sur l'espace technique et économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action Incitative Programmée AIP du Département de Recherches sur les Systèmes Agraires et le Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1989, La Bussière, France. 329 p., 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02849128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une agronomie pour le XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 307 p., 2019, 978-2-7592-2937-6 978-2-7592-2938-3 978-2-7592-2939-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche agronomique et politique agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maeght-Bournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 168 p., 2019, 978-2-7592-2993-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire de l'Inra, entre science et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maeght Bournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mauguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 464 p., 2018, 978-2-7592-2637-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioeconomy challenges and implementation: the European research organisations’ perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uno Svedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Matière à Débattre et Décider, 978-2-7592-2835-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producteurs d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Galant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maeght-Bournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Atrux-Tallau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions INRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 18, 192 p., 2017, Archorales, 2-7380-1411-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agronomes du Cirad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Galant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions INRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 17, 108 p., 2016, Archorales, 2-7380-1371-6 9-782738-013712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence économique et faisabilité d'une filière &amp;quot;sans utilisation d'OGM&amp;quot;. Objectif et problématique générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ruffieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse économique et réglementaire de l'organisation d'une filière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Avelange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">127 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signes officiels de qualité. Efficacité, politique et gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SFER, 258, 144 p., 2000, Economie Rurale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité dans l'agro-alimentaire : Emergence d'un champ de recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">344 p., 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité et systèmes agraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA, 28, 380 p., 1994, Etudes et Recherches sur les Systèmes Agraires et le Développement, 2-7380-0550-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02852556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture: semences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Byé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">23 p., 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02854215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Pascal Mahé : témoignage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahé Louis-Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economistes ruraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21 (2), Edition INRAE, pp.2-41, 2023, Archorales, 978-2-7380-1454-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie rurale en France une mémoire à restituer, une histoire à écrire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economistes ruraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21 (1), Edition INRAE, pp 6-11, 2023, Archorales, 978-2-7380-1454-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Marc Boussard : témoignage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Poupardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Galant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economistes ruraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21 (1), Edition INRAE, pp.108-133, 2023, Archorales, 978-2-7380-1454-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bergmann (1919-1987) notice biographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economiste ruraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21 (1), Edition INRAE, pp.12-53, 2023, Archorales, 978-2-7380-1454-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Combris : témoignage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Combris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Galant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maeght-Bournay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economistes ruraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21 (2), Edition INRAE, pp.144-171, 2023, Archorales, 978-2-7380-1454-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Petit : témoignage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Galant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economistes ruraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21 (1), Edition INRAE, pp.54-77, 2023, Archorales, 978-2-7380-1454-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cavailhès : témoignage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cavailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Heinrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economistes ruraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21 (2), Edition INRAE, pp.42-69, 2023, Archorales, 978-2-7380-1454-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bourgin : écrits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologistes du végétal et biotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, Editions INRA, pp.172-179, 2019, Archorales, 2-7380-1435-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrialiser l’alimentation dans les années 1970 : l’innovation, nouveau paradigme modernisateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maeght-Bournay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Bonneuil, Léna Humbert, Margot Lyautey (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une autre histoire des modernisations agricoles au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vision scientifique et les stratégies politiques de Jacques Poly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maeght-Bournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Egizio Valceschini; Odile Maeght-Bournay; Pierre Cornu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche agronomique et politique agricole. Jacques Poly, un stratège de l’Inra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9782759229932</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage du Comité d’histoire de l’Inra et du Cirad à Philippe Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inrae - Cirad Comité d'Histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archorales : Les métiers de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Edition INRAE, pp.6-9, 2018, Archorales, 978 273 801 4276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'environnement et l'agronomie à l'Inra : essai d'analyse historique d'une mise en convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une Agronomie pour le XXIeme siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9782759229376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : une agronomie pour le XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Richard; Pierre Stengel; Gilles Lemaire; Pierre Cellier; Egizio Valceschini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une agronomie pour le XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.9-15, 2018, 978-2-7592-2938-3. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-2938-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécurité sanitaire des aliments : un nouveau modèle de régulation européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allaire, Gilles; Daviron, Benoît. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformations agricoles et alimentaires : entre écologie et capitalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.191-211, 2017, 9782759226146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comité d’histoire et la revue Archorales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archorales : chercheurs en forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions INRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 196 p., 2015, Archorales, 9782738013712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archorales : chercheurs en forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions INRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 196 p., 2015, Archorales, 9782738013712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traçabilité des aliments : enjeux, définition, rôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Berdagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alimentation à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2015, 978-2-271-08300-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance and limits of cost-benefit analysis in the regulation of genetically modified organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oxford University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The regulation of genetically modified organisms: Comparative approaches.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-53, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00478486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-alimentaire: la qualité au cœur des relations entre agriculteurs, industriels et distributeurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Demeter 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique de la qualité et valorisation des terroirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculteurs, ruraux et citadins : les mutations des campagnes françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Educagri Editions, 2002, 2-84444-232-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance, vecteur de crédibilité d'un signal commun de qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La coopération industriellle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique de la qualité agro-alimentaire dans le contexte international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Mazé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les signes officiels de qualité. Efficacité, politique et gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 258, SFER, 2000, Economie Rurale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réglementation de la concurrence et coordination interentreprises : le cas d'une marque collective, le &amp;quot;label rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connivences d'acteurs, contrats, coopération inter-entreprises et métamorphose des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse Universitaire, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coordination entre exploitations agricoles et entreprises agro-alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Capillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des exploitations et des ressources rurales : Entreprendre, négocier, évaluer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31, INRA, 437 p., 1998, Etudes et Recherches sur les Systèmes Agraires et le Développement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La qualité dans l'agro-alimentaire : Emergence d'un champ de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations de la qualité à travers les dispositifs juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La qualité dans l'agro-alimentaire : Emergence d'un champ de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations de la qualité à travers les dispositifs juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertil Sylvander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La qualité dans l'agro-alimentaire : Emergence d'un champ de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bases institutionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Letablier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La qualité dans l'agro-alimentaire : Emergence d'un champ de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réglementation de la qualité, droit de la concurrence et modèles économiques. Le cas du label avicole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La qualité dans l'agro-alimentaire : Emergence d'un champ de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maîtrise des changements organisationnels dans l'agro-alimentaire. Genèse et construction d'une recherche coopérative entre Bonduelle et l'INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Deloffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de l'homme et entreprises: histoire et partenariat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprises et pouvoirs publics face à la qualité. Les produits agro-alimentaires dans le marché européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande transformation de l'agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA-Economica, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02848625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat, coordination et institutions. Problématiques et méthodologies de l'économie rurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande transformation de l'agriculture: lectures conventionnalistes et régulationnalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA-Economica, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité, territoire et développement agricole. Quelles problématiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité et systèmes agraires : Techniques, lieux, acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, INRA, 380 p., 1994, Etudes et Recherches sur les Systèmes Agraires et le Développement, 2-7380-0550-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02851920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - Qualité et systèmes agraires : Techniques, lieux, acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité et systèmes agraires : Techniques, lieux, acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, INRA, 380 p., 1994, Etudes et Recherches sur les Systèmes Agraires et le Développement, 2-7380-0550-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - Qualité et systèmes agraires : Techniques, lieux, acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité et systèmes agraires : Techniques, lieux, acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, INRA, 380 p., 1994, Etudes et Recherches sur les Systèmes Agraires et le Développement, 2-7380-0550-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02848564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de qualité et conventions économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité et systèmes agraires : Techniques, lieux, acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, INRA, 320 p., 1994, Etudes et Recherches sur les Systèmes Agraires et le Développement, 2-7380-0550-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02852155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique économique de la qualité agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agro-alimentaire: une économie de qualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations in contractual economics. Agreements in the processed vegetable sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems studies in agriculture and rural development. A selection of papers published by researchers in the agrarian Systems and development Department of INRA Institut National de la Recherche Agronomique 1990-1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 1993, 2-7380-0582-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualite des produits agricoles et alimentaires dans le marche unique europeen. L'epreuve de la concurrence et de la confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demeter 93 : economie et strategies agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, 1993, Déméter</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualite des produits agricoles. Du risque toxicologique a l'incertitude sur la &amp;quot;proprete&amp;quot; sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Papy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytosanitaires Protection des plantes Biopesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les institutions dans le secteur des legumes de conserve. les transformations de &amp;quot;l'economie contractuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">qualite des produits agricoles et formes de coordination entre exploitations agricoles et firmes agro-alimentaires. Le cas du secteur des legumes de conserve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation, filiere et meso-systeme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelisation systemique et systeme agraire. Decision et organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02849358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques agricoles et commerciales des pays du champ et leurs relations avec celles des pays hors champ. Apport de la 22e Conférence internationale des économistes agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Allary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Kroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mehier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le passé de l’Inra est-il en péril ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2017, 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un système d'information sur les produits agro-alimentaires sous signes officiels de qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansidéi Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ENITAC Clermont -Ferrand; INRA. 2000, 81 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId290"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Egizio Valceschini </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Président du Centre Versailles-Saclay</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economiste universitaire, Docteur en sciences économiques, Egizio Valceschini a été recruté par l’Inra en 1986 au département « Sciences pour l’Action et le Développement » (SAD), aujourd’hui département « Action, transitions et territoires » (ACT). Directeur de recherche, il a dirigé de 2001 à 2005 l’unité SADAPT, une UMR Inra-AgroParisTech. Tout en restant arrimé à son « camp de base » disciplinaire, il a cherché à tirer profit de la proximité avec les enseignants-chercheurs d’AgroParisTech.La carrière d’Egizio Valceschini en est une belle illustration.De 1998 à 2005, il assure la présidence du Comité de rédaction de la revue Economie Rurale.Spécialisé dans l’économie agroalimentaire, il a contribué, dans les années 1990, à installer à l’Inra la thématique de « l’économie de la qualité ». Il a publié de nombreux articles relatifs aux enjeux finalisés de ses travaux : organisation et régulation des filières, réglementation de la qualité (étiquetage, normalisation, traçabilité…), droit de la concurrence, séparation des filières OGM et non OGM. Il a coordonné plusieurs programmes de recherche, français et européens. Il a réalisé de nombreuses expertises pour le Ministère de l’agriculture, l’Union Européenne, des entreprises industrielles ou de distribution alimentaire, des syndicats et des organisations interprofessionnelles.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A partir de 2006, il a été fortement impliqué au nom de la France dans la programmation européenne de la recherche agronomique. Il a été le représentant du Ministère de l'Enseignement Supérieur, de la Recherche et de l’Innovation auprès du Standing Committee for Agricultural Research (SCAR). Ce comité, qui réunit les représentants de 37 États membres de l'Union Européenne, pays associés ou candidats, conseille la Commission Européenne (DG Research & Innovation) dans l’orientation des programmes cadre de recherche (PCRD 7, Horizon 2020 et, Horizon Europe à partir de 2021).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En parallèle, en 2011, il a été nommé président du « Comité d’Histoire de l’Inra et du Cirad ». Ce comité réalise la collecte de documents originaux et de témoignages oraux, publiés dans Archorales. En collaboration avec toutes les composantes de la recherche et de l’enseignement agronomique, le comité stimule une réflexion collective sur l’histoire institutionnelle et scientifique de la recherche agronomique. Avec Pierre Cornu et Odile Maeght-Bournay, Egizio Valceschini a publié l’ouvrage « L’histoire de l’Inra, entre science et politique ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2019, il est membre correspondant de l’Académie d’Agriculture de France (AAF).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’animal-machine au tribunal de l’histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6, pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Inra face au tournant libéral de la Politique agricole commune : les chemins d’une acculturation (1978-1992)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020/2 (372), pp.43-66. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.7708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche agronomique française au défi de l’international (1979-1992)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche agronomique française au défi de l’international (1946-1978)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’environnement à l’Inra : longtemps contre nature...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage du comité d'histoire de l'Inra et du cirad à Philippe Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archorales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19, pp.6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et l’on créa l’aliment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prospective en panne d’histoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invention de... l’innovation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Bournay-Maeght</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.8_9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards historiques sur la recherche agronomique française de la seconde moitié du 20e siècle. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (2), pp.106-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invention...de l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maeght</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un parcours dans les mondes de la recherche agronomique. L’Inra et le Cirad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Tome III (2), pp.106-112. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hrc.786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food Safety, Market Power and Private Standards: An Analysis of the Emerging Strategies of Food Operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Food System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (2), pp.103-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00722283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligning branding strategies and governance of business transactions in agrifood chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and Corporate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (5), pp.835-868. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icc/dtp026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligning branding strategies and governance of business transactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and Corporate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (5), pp.835-868. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icc/dtp026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligning branding strategies and governance of business transactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and Corporate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (5), pp.835-868. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icc/dtp026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination for traceability in a food chain. A critical appraisal of the European regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10657-007-9038-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction incomplète du marché européen des OGM : Une comparaison des cadres institutionnels européen et américain à partir de la théorie des droits de propriété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hommel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (2), pp.73-80. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ocl.2007.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité et consommateurs: nouvelles approches de la segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 301, pp.4-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité sanitaire et normes collectives de distributeurs : impact sur les filières et l'offre alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Fulponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Giraud-Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Hammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5-6, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'ouvrage - La qualité des produits en France ( XVIIIe-XXe siècles).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 77, pp.113-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif ou collusif ? A propos de l'application du droit des ententes aux certifications officielles de qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2005 (XIX) (2), pp.165-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Institutions for Governing the Agri-food Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 32 (3), pp.421-440. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurrag/jbi013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00276876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signaler et garantir la qualité du produit. La gouvernance des transactions dans les filières agroalimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FaçSADe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'extension de la traçabilité dans le secteur agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Granjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 9, pp.73-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00382816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alignment between quality enforcement devices and governance structure in the agrofood vertical chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Management and Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 9 (1), pp.47-77. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10997-005-1571-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'extension de la traçabilité dans le secteur agro-alimentaire. Une nouvelle norme de régulation de la production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Granjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 9, pp.73-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marques et organisation des filières agroalimentaires: une analyse par la gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Société (Rennes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 39 (5), pp.837-854</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La certification de conformité de produit sur les marchés agroalimentaires : différenciation ou normalisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Blanchemanche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes et Etudes Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24, pp.7-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de lecture : A. Stanziani (sous le dir.) &amp;quot;La qualité des produits en France (XVIIIè-XXè siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 77, pp.113-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marques et organisation des filières agroalimentaires : une analyse par la gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 39, pp.837-854</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alignment between Quality Enforcement Devices and Governance Structures in the Agro-food Vertical Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Management and Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 9 (1), pp.47-77. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10997-005-1571-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité et organisation de la séparation OGM/non OGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26 (3), pp.489-505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certifier en situation d'incertitude : le cas des OGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Granjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4, pp.404-412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00382768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European food-labelling policy : successes and limitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Distribution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 34 (3), pp.70-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La multifonctionnalité de l'activité agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Roudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 273-274, pp.1-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualifier les produits &amp;quot;OGM&amp;quot; et &amp;quot;non OGM&amp;quot;. Garantie, fiabilité et coût de la séparation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FaçSADe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 10, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agroalimentaire dans la globalisation : entreprises, marchés, terroirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Rastoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 264-265, pp.1-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'affirmation de l'ordre des industries agroalimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux et Recherches de Prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 15, pp.53-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations d'un modèle contractuel décentralisé. L'interprofession des légumes transformés en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrarwirtschaft und Agrarsoziologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2, (2), pp.13-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dénomination d'origine comme signal de qualité crédible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 3, pp.489-499</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information des consommateurs et séparation des filières OGM/non OGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 7 (5), pp.399-403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçabilité (des OGM) : le jeu du mistigri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Courrier de la Planète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 59, pp.43-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultures et territoire. Perspective à 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chambres d'Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 890, pp.12-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec ou sans OGM? Comment y voir clair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ruffieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on encore parler d'économie rurale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 255-256, pp.215-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle stratégie d'information des consommateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gozlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques : les cahiers de l'assurance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 38, pp.73-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coordination entre exploitations agricoles et entreprises agro-alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Capillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études et Recherches sur les Systèmes Agraires et le Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.259-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biens d'origine et compétence des consommateurs : Les enjeux de la normalisation dans l'agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ruffieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 75, pp.133-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de planification, systèmes de gestion et organisation interne de la firme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 37, pp.201-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilatéralisme et organisation économique régionale en Afrique francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Kroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mehier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 226, pp.35-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études et Recherches sur les Systèmes Agraires et le Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.75-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études et Recherches sur les Systèmes Agraires et le Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.19-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité, territoire et développement agricole. Quelles problématiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Sainte-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études et Recherches sur les Systèmes Agraires et le Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.11-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de qualité et conventions économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études et Recherches sur les Systèmes Agraires et le Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.101-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-alimentaire et qualité. Question aux sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 217, pp.5-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conventions economiques et mutation de l'economie contractuelle dans le secteur des legumes transformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 218, pp.19-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three agricultural regions of France : three types of pluriactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 6 (4), pp.415-422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02576744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualite des produits agricoles et coordination dans les filieres agro-alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lebail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 198, pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The acculturation of agronomic research to international scientific competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Rural History Organisation International Conference - EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Rural History Organisation, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Inra et la réforme de la politique agricole, du “rapport Poly” (1978) à la réforme de la PAC en 1992</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maeght-Bournay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques agricoles et alimentaires : trajectoires et réformes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended position paper - Bioeconomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Axelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Callois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Bioeconomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.508506670775328E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short Position Paper - SPP-bioeconomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Axelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Callois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Bioeconomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5087515431151763E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document de synthèse, synthèse Bioéconomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Axelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Callois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Européen sur la bioéconomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5087507059969565E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exhortation politique à l’innovation dans l’industrialisation de l’alimentation au cours des années 1970 et 1980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maeght-Bournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une autre histoire des modernisations agricoles au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services &amp; common goods: A design perspective to highlight the pitfalls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Conference of the Ecosystem Services Partnership (ESP): “Local action for the common good"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, San José, Costa Rica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creation and capture of value in sectors of the agri-food chains: strategies and governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural policies and markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France. 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceability, Trust and Coordination in a Food Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">99. Seminar of the EAAE "Trust and Risk in Business networks"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Bonn, Germany. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les problématiques de la qualité dans l agro-alimentaire : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Barrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Economie and Sociologie « les Marchés Agroalimentaires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La garantie de la qualité : nouvelles organisations et nouveaux métiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du séminaire sur l évolution du conseil en agriculture et les métiers du développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Guyancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance in the agrofood chains as a vector of credibility for quality labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Congress of the EAAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality enforcement mechanisms and the governance of supply chains in the european agro-food sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Annual workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Annapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance of the Agri-food Chains as a Vector of Credibility for Quality Signalization in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EAAE Congress, "Exploring diversity in the European Agri-food System"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAE (European Association of Agricultural Economists), Aug 2002, Zaragoza (Saragosse), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality enforcement mechanisms and the governance of supply chains in the european agro-food sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Annual Conference of the international Society of New Supply Chaine in European Agro-food Sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIT, Sep 2002, Cambridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marques et relations inter-entreprises dans les filières agroalimentaires : analyse par les structures de gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du PESOR. Pilotage Economique et Social des ORganisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Sceaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Signals and Governance Structures within European Agro-food Chains: A New Institutional Economics Approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Mazé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Polin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Economics of Contract in Agriculture and the Food Supply Chain", 78th EAAE Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAE (European Association of Agricultural Economists, Jun 2001, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality signals and governance structures within agro-food chainq : a new-institutional economics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Mazé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Polin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78. EAAE Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidence and reputation on the wine market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'European Association for Agro-Economics"The socio-economics of origin labelled products in agrifood supply chains : spatial, institutional and co-ordination aspects"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAE - European Association for Agro-Economics, Oct 1999, Le Mans, France. pp.155-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signaux de qualité crédibles sur les marchés agro-alimentaires : Certifications officielles et marques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFER-INRA-ENITA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1999, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunité de mise en place d'une filière &amp;quot;sans utilisation d'OGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Biotechnica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1999, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidence and reputation on the wine market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67. Colloque EAAE - The socio-economics of origin labelled products in agrifood supply chains : spatial, institutional and co-ordination aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Agro-Economics, Oct 1999, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions pour un nouveau programme INRA de recherche pluridisciplinaire sur la qualité liée à l'origine des produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertil Sylvander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité des produits liée à leur origine - Rapport AIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crédibilité et valeur économique des repères de qualité : Traçabilité et marques dans le secteur de la viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ruffieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Viruega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité et réputation sur le marché du vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Esr. Département d'Economie Et Sociologie Ruralesdijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Atelier d'économie viti-vinicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Montpellier, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal and external coordinations and organizational structures : the case of a leading European company in the canned and frozen vegetable market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop : Institutional changes in the globalized food sector, agricultural cooperatives, multinational</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, Bruxelles, Belgium. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de planification, systèmes de gestion et organisation interne de la firme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole chercheurs : Innovation, dynamique des organisations et transformations institutionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, Col-de-Porte, France. 37 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilatéralisme et organisation économique régionale en Afrique francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Kroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mehier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. International conference of agricultural economists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1994, Hararé, Zimbabwe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic uncertainty and transformation of the contract economy in the vegetable processing sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International symposium of the International Society for Horticultural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitude economique et transformation de l'economie contractuelle dans le secteur des legumes transformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Symposium International d'Economie Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-alimentaire : une économie de la qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Paillotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : La qualité dans l'agro-alimentaire. Questions économiques et objets scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1992, Paris, France. INRA Editions/Economica, 433 p., 1995, 2-7380-0570-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02851379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles d'entreprises et dynamique sectorielle : les approches contemporaines de la firme et des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chevassus Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Huiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Paris, France. 9, INRA Editions, 87 p., 1992, Actes et communications Institut National de la Recherche Agronomique, Economie et Sociologie Rurales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les exploitations agricoles et leur environnement. Essais sur l'espace technique et économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action Incitative Programmée AIP du Département de Recherches sur les Systèmes Agraires et le Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1989, La Bussière, France. 329 p., 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02849128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une agronomie pour le XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 307 p., 2019, 978-2-7592-2937-6 978-2-7592-2938-3 978-2-7592-2939-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche agronomique et politique agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maeght-Bournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 168 p., 2019, 978-2-7592-2993-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire de l'Inra, entre science et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maeght Bournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mauguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 464 p., 2018, 978-2-7592-2637-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioeconomy challenges and implementation: the European research organisations’ perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uno Svedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Matière à Débattre et Décider, 978-2-7592-2835-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producteurs d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Galant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maeght-Bournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Atrux-Tallau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions INRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 18, 192 p., 2017, Archorales, 2-7380-1411-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agronomes du Cirad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Galant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions INRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 17, 108 p., 2016, Archorales, 2-7380-1371-6 ; 9-782738-013712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence économique et faisabilité d'une filière &amp;quot;sans utilisation d'OGM&amp;quot;. Objectif et problématique générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ruffieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse économique et réglementaire de l'organisation d'une filière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Avelange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">127 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signes officiels de qualité. Efficacité, politique et gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SFER, 258, 144 p., 2000, Economie Rurale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité dans l'agro-alimentaire : Emergence d'un champ de recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">344 p., 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité et systèmes agraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA, 28, 380 p., 1994, Etudes et Recherches sur les Systèmes Agraires et le Développement, 2-7380-0550-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02852556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture: semences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Byé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">23 p., 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02854215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Pascal Mahé : témoignage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahé Louis-Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economistes ruraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21 (2), Edition INRAE, pp.2-41, 2023, Archorales, 978-2-7380-1454-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie rurale en France une mémoire à restituer, une histoire à écrire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economistes ruraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21 (1), Edition INRAE, pp 6-11, 2023, Archorales, 978-2-7380-1454-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Marc Boussard : témoignage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Poupardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Galant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economistes ruraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21 (1), Edition INRAE, pp.108-133, 2023, Archorales, 978-2-7380-1454-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bergmann (1919-1987) notice biographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economiste ruraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21 (1), Edition INRAE, pp.12-53, 2023, Archorales, 978-2-7380-1454-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Combris : témoignage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Combris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Galant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maeght-Bournay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economistes ruraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21 (2), Edition INRAE, pp.144-171, 2023, Archorales, 978-2-7380-1454-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Petit : témoignage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Galant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economistes ruraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21 (1), Edition INRAE, pp.54-77, 2023, Archorales, 978-2-7380-1454-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cavailhès : témoignage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cavailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Heinrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economistes ruraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21 (2), Edition INRAE, pp.42-69, 2023, Archorales, 978-2-7380-1454-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bourgin : écrits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologistes du végétal et biotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, Editions INRA, pp.172-179, 2019, Archorales, 2-7380-1435-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrialiser l’alimentation dans les années 1970 : l’innovation, nouveau paradigme modernisateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maeght-Bournay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Bonneuil, Léna Humbert, Margot Lyautey (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une autre histoire des modernisations agricoles au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vision scientifique et les stratégies politiques de Jacques Poly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maeght-Bournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Egizio Valceschini; Odile Maeght-Bournay; Pierre Cornu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche agronomique et politique agricole. Jacques Poly, un stratège de l’Inra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9782759229932</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage du Comité d’histoire de l’Inra et du Cirad à Philippe Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inrae - Cirad Comité d'Histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archorales : Les métiers de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Edition INRAE, pp.6-9, 2018, Archorales, 978 273 801 4276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : une agronomie pour le XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Richard; Pierre Stengel; Gilles Lemaire; Pierre Cellier; Egizio Valceschini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une agronomie pour le XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.9-15, 2018, 978-2-7592-2938-3. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-2938-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'environnement et l'agronomie à l'Inra : essai d'analyse historique d'une mise en convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une Agronomie pour le XXIeme siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9782759229376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécurité sanitaire des aliments : un nouveau modèle de régulation européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allaire, Gilles; Daviron, Benoît. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformations agricoles et alimentaires : entre écologie et capitalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.191-211, 2017, 9782759226146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comité d’histoire et la revue Archorales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archorales : chercheurs en forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions INRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 196 p., 2015, Archorales, 9782738013712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archorales : chercheurs en forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions INRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 196 p., 2015, Archorales, 9782738013712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traçabilité des aliments : enjeux, définition, rôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Berdagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alimentation à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2015, 978-2-271-08300-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance and limits of cost-benefit analysis in the regulation of genetically modified organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oxford University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The regulation of genetically modified organisms: Comparative approaches.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-53, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00478486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-alimentaire: la qualité au cœur des relations entre agriculteurs, industriels et distributeurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Demeter 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique de la qualité et valorisation des terroirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculteurs, ruraux et citadins : les mutations des campagnes françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Educagri Editions, 2002, 2-84444-232-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance, vecteur de crédibilité d'un signal commun de qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La coopération industriellle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique de la qualité agro-alimentaire dans le contexte international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Mazé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les signes officiels de qualité. Efficacité, politique et gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 258, SFER, 2000, Economie Rurale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réglementation de la concurrence et coordination interentreprises : le cas d'une marque collective, le &amp;quot;label rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connivences d'acteurs, contrats, coopération inter-entreprises et métamorphose des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse Universitaire, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coordination entre exploitations agricoles et entreprises agro-alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Capillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des exploitations et des ressources rurales : Entreprendre, négocier, évaluer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31, INRA, 437 p., 1998, Etudes et Recherches sur les Systèmes Agraires et le Développement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La qualité dans l'agro-alimentaire : Emergence d'un champ de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations de la qualité à travers les dispositifs juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La qualité dans l'agro-alimentaire : Emergence d'un champ de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations de la qualité à travers les dispositifs juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertil Sylvander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La qualité dans l'agro-alimentaire : Emergence d'un champ de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bases institutionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Letablier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La qualité dans l'agro-alimentaire : Emergence d'un champ de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réglementation de la qualité, droit de la concurrence et modèles économiques. Le cas du label avicole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La qualité dans l'agro-alimentaire : Emergence d'un champ de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maîtrise des changements organisationnels dans l'agro-alimentaire. Genèse et construction d'une recherche coopérative entre Bonduelle et l'INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Deloffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de l'homme et entreprises: histoire et partenariat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprises et pouvoirs publics face à la qualité. Les produits agro-alimentaires dans le marché européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande transformation de l'agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA-Economica, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02848625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat, coordination et institutions. Problématiques et méthodologies de l'économie rurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande transformation de l'agriculture: lectures conventionnalistes et régulationnalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA-Economica, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité, territoire et développement agricole. Quelles problématiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité et systèmes agraires : Techniques, lieux, acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, INRA, 380 p., 1994, Etudes et Recherches sur les Systèmes Agraires et le Développement, 2-7380-0550-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02851920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - Qualité et systèmes agraires : Techniques, lieux, acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité et systèmes agraires : Techniques, lieux, acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, INRA, 380 p., 1994, Etudes et Recherches sur les Systèmes Agraires et le Développement, 2-7380-0550-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - Qualité et systèmes agraires : Techniques, lieux, acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité et systèmes agraires : Techniques, lieux, acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, INRA, 380 p., 1994, Etudes et Recherches sur les Systèmes Agraires et le Développement, 2-7380-0550-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02848564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de qualité et conventions économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité et systèmes agraires : Techniques, lieux, acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, INRA, 320 p., 1994, Etudes et Recherches sur les Systèmes Agraires et le Développement, 2-7380-0550-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02852155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique économique de la qualité agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agro-alimentaire: une économie de qualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations in contractual economics. Agreements in the processed vegetable sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems studies in agriculture and rural development. A selection of papers published by researchers in the agrarian Systems and development Department of INRA Institut National de la Recherche Agronomique 1990-1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 1993, 2-7380-0582-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualite des produits agricoles et alimentaires dans le marche unique europeen. L'epreuve de la concurrence et de la confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demeter 93 : economie et strategies agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, 1993, Déméter</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualite des produits agricoles. Du risque toxicologique a l'incertitude sur la &amp;quot;proprete&amp;quot; sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Papy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytosanitaires Protection des plantes Biopesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les institutions dans le secteur des legumes de conserve. les transformations de &amp;quot;l'economie contractuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">qualite des produits agricoles et formes de coordination entre exploitations agricoles et firmes agro-alimentaires. Le cas du secteur des legumes de conserve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation, filiere et meso-systeme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelisation systemique et systeme agraire. Decision et organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02849358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques agricoles et commerciales des pays du champ et leurs relations avec celles des pays hors champ. Apport de la 22e Conférence internationale des économistes agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Allary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Kroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mehier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le passé de l’Inra est-il en péril ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2017, 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un système d'information sur les produits agro-alimentaires sous signes officiels de qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansidéi Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ENITAC Clermont -Ferrand; INRA. 2000, 81 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId290"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02997794v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egizio Valceschini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985813v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.7708" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02997724v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02997745v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02998153v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03009618v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Valceschini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02998247v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02998288v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02998393v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bournay-Maeght" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089322v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397968v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maeght" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02997657v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.786" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-TC7RHJ1F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722283v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charlier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364447v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Raynaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sauv&#233;e" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/dtp026" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A17593927D0E981F0DB7973F4EC786652D4F818/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363394v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197930v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Sauv&#233;e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423932v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-007-9038-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-72W0LF2K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197750v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hommel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2007.0107" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197932v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagrange" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653362v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Fulponi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Giraud-Heraud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Hammoudi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201108v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671757v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276876v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude M&#233;nard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurrag/jbi013" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-ZKFTWF5Q-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671897v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673005v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10997-005-1571-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A512F63016A6ADB38449C65D91689C8DCFF25E0C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382816v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Granjou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04364214v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678479v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679744v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675434v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Blanchemanche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586806v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Granjou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04364442v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669901v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bail" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382768v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669519v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bureau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670393v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roudart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675875v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674643v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rastoin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672627v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673344v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685985v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689803v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697451v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689922v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bourgeois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Le Guen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697229v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertheau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ruffieux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684482v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacombe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692337v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gozlan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231558v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Capillon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693700v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ruffieux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713157v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delorme" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Kroll" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mehier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702720v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Tanguy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231580v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Sainte Marie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231576v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231533v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Sainte-Marie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231532v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712272v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704509v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nicolas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576744v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Campagne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carr&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711006v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebail" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985988v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088742v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maeght-Bournay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734633v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beckert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Callois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Colonna" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dugu&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.508506670775328E12" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736391v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5087515431151763E12" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733967v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5087507059969565E12" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088759v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795545v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Segrestin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197928v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822576v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750961v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barrey" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759412v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759016v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759260v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04365457v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02982139v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758794v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04297492v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Maz&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Polin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759268v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Polin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04168323v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Teil" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771768v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770386v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765535v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764946v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beranger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertil Sylvander" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766160v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Viruega" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836364v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Esr. D&#233;partement d'Economie Et Sociologie Ruralesdijon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845533v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846139v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845472v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773771v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772218v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851379v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nicolas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Paillotin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845962v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chevassus Lozza" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Huiban" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Galliano" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849128v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brossier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791748v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stengel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemaire" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1544/9782759229383/une-agronomie-pour-le-xxie-siecle" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154619v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1575/9782759229925/recherche-agronomique-et-politique-agricole" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791039v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maeght Bournay" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mauguin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5080-l-histoire-de-l-inra-entre-science-et-politique.html" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790519v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bergeret" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uno Svedin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5318-bioeconomy-challenges-and-implementation-the-european-research-organisations-perspective.html" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790739v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Galant" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Heinrich" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Atrux-Tallau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/archorales/Billets/Archorales-Tome-18-Producteurs-d-images" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797073v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inra-dam-front-resources-cdn.brainsonic.com/ressources/afile/421467-3227a-resource-archorales-17-agronomes-du-cirad.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826847v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826120v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Avelange" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835018v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840153v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852556v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Sainte Marie" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854215v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. By&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256180v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mah&#233; Louis-Pascal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227055v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04255724v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boussard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Poupardin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227139v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256546v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combris" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227231v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petit" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256212v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailh&#232;s" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207480v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088716v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088159v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/109/9782759229925/recherche-agronomique-et-politique-agricole" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150235v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inrae - Cirad Comit&#233; d'Histoire" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985873v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127757v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2938-3" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118630v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saulais" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1423/9782759226160/transformations-agricoles-et-agroalimentaires" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799138v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/archorales" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799020v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801903v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Berdagu&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478486v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00478486" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04275824v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826104v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842319v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840304v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835785v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838391v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Capillon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836004v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840261v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842268v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842715v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maze" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Letablier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834564v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844416v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deloffre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848625v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846748v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851920v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Sainte-Marie" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846186v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848564v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. de Sainte Marie" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852155v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844417v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843674v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843916v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844830v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Papy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843682v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849358v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845015v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Allary" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603167v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andro" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836355v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansid&#233;i Marc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02997794v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egizio Valceschini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985813v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.7708" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02997724v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02997745v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02998153v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03009618v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Valceschini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02998247v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02998288v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02998393v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bournay-Maeght" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089322v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397968v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maeght" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02997657v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.786" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-TC7RHJ1F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722283v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charlier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364447v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Raynaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sauv&#233;e" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/dtp026" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A17593927D0E981F0DB7973F4EC786652D4F818/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363394v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197930v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Sauv&#233;e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423932v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-007-9038-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-72W0LF2K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197750v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hommel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2007.0107" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197932v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagrange" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653362v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Fulponi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Giraud-Heraud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Hammoudi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201108v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671757v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276876v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude M&#233;nard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurrag/jbi013" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-ZKFTWF5Q-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671897v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382816v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Granjou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673005v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10997-005-1571-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A512F63016A6ADB38449C65D91689C8DCFF25E0C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586806v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Granjou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679744v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675434v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Blanchemanche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678479v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04364214v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04364442v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669901v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bail" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382768v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669519v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bureau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670393v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roudart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675875v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674643v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rastoin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672627v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673344v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685985v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689803v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697451v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689922v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bourgeois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Le Guen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697229v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertheau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ruffieux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684482v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacombe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692337v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gozlan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231558v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Capillon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693700v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ruffieux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702720v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Tanguy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713157v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delorme" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Kroll" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mehier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231580v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Sainte Marie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231576v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231533v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Sainte-Marie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231532v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704509v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nicolas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712272v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576744v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Campagne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carr&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711006v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebail" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985988v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088742v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maeght-Bournay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734633v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beckert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Callois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Colonna" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dugu&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.508506670775328E12" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736391v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5087515431151763E12" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733967v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5087507059969565E12" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088759v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795545v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Segrestin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197928v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822576v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750961v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barrey" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759412v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759016v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759260v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04365457v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02982139v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758794v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04297492v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Maz&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Polin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759268v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Polin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04168323v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Teil" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771768v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770386v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765535v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764946v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beranger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertil Sylvander" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766160v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Viruega" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836364v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Esr. D&#233;partement d'Economie Et Sociologie Ruralesdijon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845533v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846139v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845472v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773771v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772218v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851379v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nicolas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Paillotin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845962v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chevassus Lozza" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Huiban" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Galliano" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849128v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brossier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791748v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stengel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemaire" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1544/9782759229383/une-agronomie-pour-le-xxie-siecle" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154619v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1575/9782759229925/recherche-agronomique-et-politique-agricole" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791039v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maeght Bournay" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mauguin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5080-l-histoire-de-l-inra-entre-science-et-politique.html" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790519v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bergeret" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uno Svedin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5318-bioeconomy-challenges-and-implementation-the-european-research-organisations-perspective.html" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790739v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Galant" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Heinrich" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Atrux-Tallau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/archorales/Billets/Archorales-Tome-18-Producteurs-d-images" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797073v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inra-dam-front-resources-cdn.brainsonic.com/ressources/afile/421467-3227a-resource-archorales-17-agronomes-du-cirad.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826847v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826120v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Avelange" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835018v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840153v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852556v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Sainte Marie" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854215v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. By&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256180v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mah&#233; Louis-Pascal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227055v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04255724v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boussard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Poupardin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227139v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256546v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combris" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227231v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petit" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256212v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailh&#232;s" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207480v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088716v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088159v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/109/9782759229925/recherche-agronomique-et-politique-agricole" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150235v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inrae - Cirad Comit&#233; d'Histoire" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127757v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2938-3" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985873v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118630v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saulais" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1423/9782759226160/transformations-agricoles-et-agroalimentaires" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799138v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/archorales" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799020v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801903v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Berdagu&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478486v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00478486" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04275824v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826104v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842319v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840304v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835785v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838391v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Capillon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836004v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840261v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842268v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842715v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maze" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Letablier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834564v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844416v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deloffre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848625v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846748v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851920v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Sainte-Marie" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846186v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848564v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. de Sainte Marie" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852155v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844417v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843674v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843916v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844830v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Papy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843682v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849358v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845015v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Allary" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603167v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andro" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836355v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansid&#233;i Marc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>