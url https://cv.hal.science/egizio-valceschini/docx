--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Egizio Valceschini </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Président du Centre Versailles-Saclay</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economiste universitaire, Docteur en sciences économiques, Egizio Valceschini a été recruté par l’Inra en 1986 au département « Sciences pour l’Action et le Développement » (SAD), aujourd’hui département « Action, transitions et territoires » (ACT). Directeur de recherche, il a dirigé de 2001 à 2005 l’unité SADAPT, une UMR Inra-AgroParisTech. Tout en restant arrimé à son « camp de base » disciplinaire, il a cherché à tirer profit de la proximité avec les enseignants-chercheurs d’AgroParisTech.La carrière d’Egizio Valceschini en est une belle illustration.De 1998 à 2005, il assure la présidence du Comité de rédaction de la revue Economie Rurale.Spécialisé dans l’économie agroalimentaire, il a contribué, dans les années 1990, à installer à l’Inra la thématique de « l’économie de la qualité ». Il a publié de nombreux articles relatifs aux enjeux finalisés de ses travaux : organisation et régulation des filières, réglementation de la qualité (étiquetage, normalisation, traçabilité…), droit de la concurrence, séparation des filières OGM et non OGM. Il a coordonné plusieurs programmes de recherche, français et européens. Il a réalisé de nombreuses expertises pour le Ministère de l’agriculture, l’Union Européenne, des entreprises industrielles ou de distribution alimentaire, des syndicats et des organisations interprofessionnelles.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A partir de 2006, il a été fortement impliqué au nom de la France dans la programmation européenne de la recherche agronomique. Il a été le représentant du Ministère de l'Enseignement Supérieur, de la Recherche et de l’Innovation auprès du Standing Committee for Agricultural Research (SCAR). Ce comité, qui réunit les représentants de 37 États membres de l'Union Européenne, pays associés ou candidats, conseille la Commission Européenne (DG Research & Innovation) dans l’orientation des programmes cadre de recherche (PCRD 7, Horizon 2020 et, Horizon Europe à partir de 2021).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En parallèle, en 2011, il a été nommé président du « Comité d’Histoire de l’Inra et du Cirad ». Ce comité réalise la collecte de documents originaux et de témoignages oraux, publiés dans Archorales. En collaboration avec toutes les composantes de la recherche et de l’enseignement agronomique, le comité stimule une réflexion collective sur l’histoire institutionnelle et scientifique de la recherche agronomique. Avec Pierre Cornu et Odile Maeght-Bournay, Egizio Valceschini a publié l’ouvrage « L’histoire de l’Inra, entre science et politique ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2019, il est membre correspondant de l’Académie d’Agriculture de France (AAF).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’animal-machine au tribunal de l’histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6, pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Inra face au tournant libéral de la Politique agricole commune : les chemins d’une acculturation (1978-1992)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020/2 (372), pp.43-66. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.7708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche agronomique française au défi de l’international (1979-1992)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche agronomique française au défi de l’international (1946-1978)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’environnement à l’Inra : longtemps contre nature...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage du comité d'histoire de l'Inra et du cirad à Philippe Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archorales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19, pp.6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et l’on créa l’aliment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prospective en panne d’histoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invention de... l’innovation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Bournay-Maeght</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.8_9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards historiques sur la recherche agronomique française de la seconde moitié du 20e siècle. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (2), pp.106-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invention...de l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maeght</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un parcours dans les mondes de la recherche agronomique. L’Inra et le Cirad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Tome III (2), pp.106-112. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hrc.786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food Safety, Market Power and Private Standards: An Analysis of the Emerging Strategies of Food Operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Food System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (2), pp.103-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00722283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligning branding strategies and governance of business transactions in agrifood chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and Corporate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (5), pp.835-868. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icc/dtp026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligning branding strategies and governance of business transactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and Corporate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (5), pp.835-868. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icc/dtp026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligning branding strategies and governance of business transactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and Corporate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (5), pp.835-868. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icc/dtp026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination for traceability in a food chain. A critical appraisal of the European regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10657-007-9038-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction incomplète du marché européen des OGM : Une comparaison des cadres institutionnels européen et américain à partir de la théorie des droits de propriété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hommel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (2), pp.73-80. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ocl.2007.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité et consommateurs: nouvelles approches de la segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 301, pp.4-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité sanitaire et normes collectives de distributeurs : impact sur les filières et l'offre alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Fulponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Giraud-Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Hammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5-6, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'ouvrage - La qualité des produits en France ( XVIIIe-XXe siècles).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 77, pp.113-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif ou collusif ? A propos de l'application du droit des ententes aux certifications officielles de qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2005 (XIX) (2), pp.165-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Institutions for Governing the Agri-food Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 32 (3), pp.421-440. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurrag/jbi013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00276876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signaler et garantir la qualité du produit. La gouvernance des transactions dans les filières agroalimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FaçSADe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'extension de la traçabilité dans le secteur agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Granjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 9, pp.73-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00382816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alignment between quality enforcement devices and governance structure in the agrofood vertical chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Management and Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 9 (1), pp.47-77. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10997-005-1571-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'extension de la traçabilité dans le secteur agro-alimentaire. Une nouvelle norme de régulation de la production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Granjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 9, pp.73-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marques et organisation des filières agroalimentaires: une analyse par la gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Société (Rennes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 39 (5), pp.837-854</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La certification de conformité de produit sur les marchés agroalimentaires : différenciation ou normalisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Blanchemanche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes et Etudes Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24, pp.7-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de lecture : A. Stanziani (sous le dir.) &amp;quot;La qualité des produits en France (XVIIIè-XXè siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 77, pp.113-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marques et organisation des filières agroalimentaires : une analyse par la gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 39, pp.837-854</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alignment between Quality Enforcement Devices and Governance Structures in the Agro-food Vertical Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Management and Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 9 (1), pp.47-77. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10997-005-1571-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité et organisation de la séparation OGM/non OGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26 (3), pp.489-505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certifier en situation d'incertitude : le cas des OGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Granjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4, pp.404-412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00382768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European food-labelling policy : successes and limitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Distribution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 34 (3), pp.70-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La multifonctionnalité de l'activité agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Roudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 273-274, pp.1-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualifier les produits &amp;quot;OGM&amp;quot; et &amp;quot;non OGM&amp;quot;. Garantie, fiabilité et coût de la séparation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FaçSADe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 10, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agroalimentaire dans la globalisation : entreprises, marchés, terroirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Rastoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 264-265, pp.1-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'affirmation de l'ordre des industries agroalimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux et Recherches de Prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 15, pp.53-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations d'un modèle contractuel décentralisé. L'interprofession des légumes transformés en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrarwirtschaft und Agrarsoziologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2, (2), pp.13-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dénomination d'origine comme signal de qualité crédible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 3, pp.489-499</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information des consommateurs et séparation des filières OGM/non OGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 7 (5), pp.399-403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçabilité (des OGM) : le jeu du mistigri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Courrier de la Planète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 59, pp.43-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultures et territoire. Perspective à 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chambres d'Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 890, pp.12-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec ou sans OGM? Comment y voir clair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ruffieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on encore parler d'économie rurale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 255-256, pp.215-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle stratégie d'information des consommateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gozlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques : les cahiers de l'assurance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 38, pp.73-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coordination entre exploitations agricoles et entreprises agro-alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Capillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études et Recherches sur les Systèmes Agraires et le Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.259-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biens d'origine et compétence des consommateurs : Les enjeux de la normalisation dans l'agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ruffieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 75, pp.133-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de planification, systèmes de gestion et organisation interne de la firme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 37, pp.201-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilatéralisme et organisation économique régionale en Afrique francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Kroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mehier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 226, pp.35-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études et Recherches sur les Systèmes Agraires et le Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.75-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études et Recherches sur les Systèmes Agraires et le Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.19-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité, territoire et développement agricole. Quelles problématiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Sainte-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études et Recherches sur les Systèmes Agraires et le Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.11-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de qualité et conventions économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études et Recherches sur les Systèmes Agraires et le Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.101-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-alimentaire et qualité. Question aux sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 217, pp.5-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conventions economiques et mutation de l'economie contractuelle dans le secteur des legumes transformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 218, pp.19-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three agricultural regions of France : three types of pluriactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 6 (4), pp.415-422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02576744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualite des produits agricoles et coordination dans les filieres agro-alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lebail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 198, pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The acculturation of agronomic research to international scientific competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Rural History Organisation International Conference - EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Rural History Organisation, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Inra et la réforme de la politique agricole, du “rapport Poly” (1978) à la réforme de la PAC en 1992</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maeght-Bournay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques agricoles et alimentaires : trajectoires et réformes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended position paper - Bioeconomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Axelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Callois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Bioeconomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.508506670775328E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short Position Paper - SPP-bioeconomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Axelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Callois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Bioeconomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5087515431151763E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document de synthèse, synthèse Bioéconomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Axelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Callois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Européen sur la bioéconomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5087507059969565E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exhortation politique à l’innovation dans l’industrialisation de l’alimentation au cours des années 1970 et 1980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maeght-Bournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une autre histoire des modernisations agricoles au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services &amp; common goods: A design perspective to highlight the pitfalls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Conference of the Ecosystem Services Partnership (ESP): “Local action for the common good"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, San José, Costa Rica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creation and capture of value in sectors of the agri-food chains: strategies and governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural policies and markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France. 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceability, Trust and Coordination in a Food Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">99. Seminar of the EAAE "Trust and Risk in Business networks"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Bonn, Germany. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les problématiques de la qualité dans l agro-alimentaire : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Barrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Economie and Sociologie « les Marchés Agroalimentaires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La garantie de la qualité : nouvelles organisations et nouveaux métiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du séminaire sur l évolution du conseil en agriculture et les métiers du développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Guyancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance in the agrofood chains as a vector of credibility for quality labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Congress of the EAAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality enforcement mechanisms and the governance of supply chains in the european agro-food sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Annual workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Annapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance of the Agri-food Chains as a Vector of Credibility for Quality Signalization in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EAAE Congress, "Exploring diversity in the European Agri-food System"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAE (European Association of Agricultural Economists), Aug 2002, Zaragoza (Saragosse), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality enforcement mechanisms and the governance of supply chains in the european agro-food sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Annual Conference of the international Society of New Supply Chaine in European Agro-food Sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIT, Sep 2002, Cambridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marques et relations inter-entreprises dans les filières agroalimentaires : analyse par les structures de gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du PESOR. Pilotage Economique et Social des ORganisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Sceaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Signals and Governance Structures within European Agro-food Chains: A New Institutional Economics Approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Mazé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Polin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Economics of Contract in Agriculture and the Food Supply Chain", 78th EAAE Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAE (European Association of Agricultural Economists, Jun 2001, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality signals and governance structures within agro-food chainq : a new-institutional economics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Mazé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Polin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78. EAAE Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidence and reputation on the wine market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'European Association for Agro-Economics"The socio-economics of origin labelled products in agrifood supply chains : spatial, institutional and co-ordination aspects"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAE - European Association for Agro-Economics, Oct 1999, Le Mans, France. pp.155-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signaux de qualité crédibles sur les marchés agro-alimentaires : Certifications officielles et marques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFER-INRA-ENITA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1999, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunité de mise en place d'une filière &amp;quot;sans utilisation d'OGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Biotechnica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1999, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidence and reputation on the wine market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67. Colloque EAAE - The socio-economics of origin labelled products in agrifood supply chains : spatial, institutional and co-ordination aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Agro-Economics, Oct 1999, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions pour un nouveau programme INRA de recherche pluridisciplinaire sur la qualité liée à l'origine des produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertil Sylvander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité des produits liée à leur origine - Rapport AIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crédibilité et valeur économique des repères de qualité : Traçabilité et marques dans le secteur de la viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ruffieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Viruega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité et réputation sur le marché du vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Esr. Département d'Economie Et Sociologie Ruralesdijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Atelier d'économie viti-vinicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Montpellier, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal and external coordinations and organizational structures : the case of a leading European company in the canned and frozen vegetable market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop : Institutional changes in the globalized food sector, agricultural cooperatives, multinational</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, Bruxelles, Belgium. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de planification, systèmes de gestion et organisation interne de la firme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole chercheurs : Innovation, dynamique des organisations et transformations institutionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, Col-de-Porte, France. 37 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilatéralisme et organisation économique régionale en Afrique francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Kroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mehier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. International conference of agricultural economists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1994, Hararé, Zimbabwe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic uncertainty and transformation of the contract economy in the vegetable processing sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International symposium of the International Society for Horticultural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitude economique et transformation de l'economie contractuelle dans le secteur des legumes transformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Symposium International d'Economie Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-alimentaire : une économie de la qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Paillotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : La qualité dans l'agro-alimentaire. Questions économiques et objets scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1992, Paris, France. INRA Editions/Economica, 433 p., 1995, 2-7380-0570-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02851379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles d'entreprises et dynamique sectorielle : les approches contemporaines de la firme et des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chevassus Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Huiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Paris, France. 9, INRA Editions, 87 p., 1992, Actes et communications Institut National de la Recherche Agronomique, Economie et Sociologie Rurales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les exploitations agricoles et leur environnement. Essais sur l'espace technique et économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action Incitative Programmée AIP du Département de Recherches sur les Systèmes Agraires et le Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1989, La Bussière, France. 329 p., 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02849128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une agronomie pour le XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 307 p., 2019, 978-2-7592-2937-6 978-2-7592-2938-3 978-2-7592-2939-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche agronomique et politique agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maeght-Bournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 168 p., 2019, 978-2-7592-2993-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire de l'Inra, entre science et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maeght Bournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mauguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 464 p., 2018, 978-2-7592-2637-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioeconomy challenges and implementation: the European research organisations’ perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uno Svedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Matière à Débattre et Décider, 978-2-7592-2835-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producteurs d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Galant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maeght-Bournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Atrux-Tallau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions INRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 18, 192 p., 2017, Archorales, 2-7380-1411-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agronomes du Cirad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Galant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions INRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 17, 108 p., 2016, Archorales, 2-7380-1371-6 ; 9-782738-013712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence économique et faisabilité d'une filière &amp;quot;sans utilisation d'OGM&amp;quot;. Objectif et problématique générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ruffieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse économique et réglementaire de l'organisation d'une filière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Avelange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">127 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signes officiels de qualité. Efficacité, politique et gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SFER, 258, 144 p., 2000, Economie Rurale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité dans l'agro-alimentaire : Emergence d'un champ de recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">344 p., 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité et systèmes agraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA, 28, 380 p., 1994, Etudes et Recherches sur les Systèmes Agraires et le Développement, 2-7380-0550-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02852556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture: semences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Byé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">23 p., 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02854215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Pascal Mahé : témoignage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahé Louis-Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economistes ruraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21 (2), Edition INRAE, pp.2-41, 2023, Archorales, 978-2-7380-1454-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie rurale en France une mémoire à restituer, une histoire à écrire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economistes ruraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21 (1), Edition INRAE, pp 6-11, 2023, Archorales, 978-2-7380-1454-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Marc Boussard : témoignage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Poupardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Galant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economistes ruraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21 (1), Edition INRAE, pp.108-133, 2023, Archorales, 978-2-7380-1454-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bergmann (1919-1987) notice biographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economiste ruraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21 (1), Edition INRAE, pp.12-53, 2023, Archorales, 978-2-7380-1454-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Combris : témoignage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Combris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Galant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maeght-Bournay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economistes ruraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21 (2), Edition INRAE, pp.144-171, 2023, Archorales, 978-2-7380-1454-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Petit : témoignage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Galant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economistes ruraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21 (1), Edition INRAE, pp.54-77, 2023, Archorales, 978-2-7380-1454-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cavailhès : témoignage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cavailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Heinrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economistes ruraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21 (2), Edition INRAE, pp.42-69, 2023, Archorales, 978-2-7380-1454-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bourgin : écrits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologistes du végétal et biotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, Editions INRA, pp.172-179, 2019, Archorales, 2-7380-1435-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrialiser l’alimentation dans les années 1970 : l’innovation, nouveau paradigme modernisateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maeght-Bournay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Bonneuil, Léna Humbert, Margot Lyautey (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une autre histoire des modernisations agricoles au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vision scientifique et les stratégies politiques de Jacques Poly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maeght-Bournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Egizio Valceschini; Odile Maeght-Bournay; Pierre Cornu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche agronomique et politique agricole. Jacques Poly, un stratège de l’Inra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9782759229932</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage du Comité d’histoire de l’Inra et du Cirad à Philippe Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inrae - Cirad Comité d'Histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archorales : Les métiers de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Edition INRAE, pp.6-9, 2018, Archorales, 978 273 801 4276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : une agronomie pour le XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Richard; Pierre Stengel; Gilles Lemaire; Pierre Cellier; Egizio Valceschini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une agronomie pour le XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.9-15, 2018, 978-2-7592-2938-3. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-2938-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'environnement et l'agronomie à l'Inra : essai d'analyse historique d'une mise en convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une Agronomie pour le XXIeme siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9782759229376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécurité sanitaire des aliments : un nouveau modèle de régulation européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allaire, Gilles; Daviron, Benoît. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformations agricoles et alimentaires : entre écologie et capitalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.191-211, 2017, 9782759226146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comité d’histoire et la revue Archorales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archorales : chercheurs en forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions INRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 196 p., 2015, Archorales, 9782738013712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archorales : chercheurs en forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions INRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 196 p., 2015, Archorales, 9782738013712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traçabilité des aliments : enjeux, définition, rôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Berdagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alimentation à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2015, 978-2-271-08300-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance and limits of cost-benefit analysis in the regulation of genetically modified organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oxford University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The regulation of genetically modified organisms: Comparative approaches.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-53, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00478486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-alimentaire: la qualité au cœur des relations entre agriculteurs, industriels et distributeurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Demeter 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique de la qualité et valorisation des terroirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculteurs, ruraux et citadins : les mutations des campagnes françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Educagri Editions, 2002, 2-84444-232-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance, vecteur de crédibilité d'un signal commun de qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La coopération industriellle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique de la qualité agro-alimentaire dans le contexte international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Mazé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les signes officiels de qualité. Efficacité, politique et gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 258, SFER, 2000, Economie Rurale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réglementation de la concurrence et coordination interentreprises : le cas d'une marque collective, le &amp;quot;label rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connivences d'acteurs, contrats, coopération inter-entreprises et métamorphose des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse Universitaire, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coordination entre exploitations agricoles et entreprises agro-alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Capillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des exploitations et des ressources rurales : Entreprendre, négocier, évaluer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31, INRA, 437 p., 1998, Etudes et Recherches sur les Systèmes Agraires et le Développement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La qualité dans l'agro-alimentaire : Emergence d'un champ de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations de la qualité à travers les dispositifs juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La qualité dans l'agro-alimentaire : Emergence d'un champ de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations de la qualité à travers les dispositifs juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertil Sylvander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La qualité dans l'agro-alimentaire : Emergence d'un champ de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bases institutionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Letablier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La qualité dans l'agro-alimentaire : Emergence d'un champ de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réglementation de la qualité, droit de la concurrence et modèles économiques. Le cas du label avicole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La qualité dans l'agro-alimentaire : Emergence d'un champ de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maîtrise des changements organisationnels dans l'agro-alimentaire. Genèse et construction d'une recherche coopérative entre Bonduelle et l'INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Deloffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de l'homme et entreprises: histoire et partenariat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprises et pouvoirs publics face à la qualité. Les produits agro-alimentaires dans le marché européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande transformation de l'agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA-Economica, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02848625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat, coordination et institutions. Problématiques et méthodologies de l'économie rurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande transformation de l'agriculture: lectures conventionnalistes et régulationnalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA-Economica, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité, territoire et développement agricole. Quelles problématiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité et systèmes agraires : Techniques, lieux, acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, INRA, 380 p., 1994, Etudes et Recherches sur les Systèmes Agraires et le Développement, 2-7380-0550-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02851920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - Qualité et systèmes agraires : Techniques, lieux, acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité et systèmes agraires : Techniques, lieux, acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, INRA, 380 p., 1994, Etudes et Recherches sur les Systèmes Agraires et le Développement, 2-7380-0550-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - Qualité et systèmes agraires : Techniques, lieux, acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité et systèmes agraires : Techniques, lieux, acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, INRA, 380 p., 1994, Etudes et Recherches sur les Systèmes Agraires et le Développement, 2-7380-0550-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02848564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de qualité et conventions économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité et systèmes agraires : Techniques, lieux, acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, INRA, 320 p., 1994, Etudes et Recherches sur les Systèmes Agraires et le Développement, 2-7380-0550-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02852155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique économique de la qualité agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agro-alimentaire: une économie de qualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations in contractual economics. Agreements in the processed vegetable sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems studies in agriculture and rural development. A selection of papers published by researchers in the agrarian Systems and development Department of INRA Institut National de la Recherche Agronomique 1990-1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 1993, 2-7380-0582-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualite des produits agricoles et alimentaires dans le marche unique europeen. L'epreuve de la concurrence et de la confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demeter 93 : economie et strategies agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, 1993, Déméter</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualite des produits agricoles. Du risque toxicologique a l'incertitude sur la &amp;quot;proprete&amp;quot; sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Papy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytosanitaires Protection des plantes Biopesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les institutions dans le secteur des legumes de conserve. les transformations de &amp;quot;l'economie contractuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">qualite des produits agricoles et formes de coordination entre exploitations agricoles et firmes agro-alimentaires. Le cas du secteur des legumes de conserve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation, filiere et meso-systeme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelisation systemique et systeme agraire. Decision et organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02849358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques agricoles et commerciales des pays du champ et leurs relations avec celles des pays hors champ. Apport de la 22e Conférence internationale des économistes agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Allary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Kroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mehier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le passé de l’Inra est-il en péril ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2017, 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un système d'information sur les produits agro-alimentaires sous signes officiels de qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansidéi Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ENITAC Clermont -Ferrand; INRA. 2000, 81 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId290"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Egizio Valceschini </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Président du Centre Versailles-Saclay</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economiste universitaire, Docteur en sciences économiques, Egizio Valceschini a été recruté par l’Inra en 1986 au département « Sciences pour l’Action et le Développement » (SAD), aujourd’hui département « Action, transitions et territoires » (ACT). Directeur de recherche, il a dirigé de 2001 à 2005 l’unité SADAPT, une UMR Inra-AgroParisTech. Tout en restant arrimé à son « camp de base » disciplinaire, il a cherché à tirer profit de la proximité avec les enseignants-chercheurs d’AgroParisTech.La carrière d’Egizio Valceschini en est une belle illustration.De 1998 à 2005, il assure la présidence du Comité de rédaction de la revue Economie Rurale.Spécialisé dans l’économie agroalimentaire, il a contribué, dans les années 1990, à installer à l’Inra la thématique de « l’économie de la qualité ». Il a publié de nombreux articles relatifs aux enjeux finalisés de ses travaux : organisation et régulation des filières, réglementation de la qualité (étiquetage, normalisation, traçabilité…), droit de la concurrence, séparation des filières OGM et non OGM. Il a coordonné plusieurs programmes de recherche, français et européens. Il a réalisé de nombreuses expertises pour le Ministère de l’agriculture, l’Union Européenne, des entreprises industrielles ou de distribution alimentaire, des syndicats et des organisations interprofessionnelles.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A partir de 2006, il a été fortement impliqué au nom de la France dans la programmation européenne de la recherche agronomique. Il a été le représentant du Ministère de l'Enseignement Supérieur, de la Recherche et de l’Innovation auprès du Standing Committee for Agricultural Research (SCAR). Ce comité, qui réunit les représentants de 37 États membres de l'Union Européenne, pays associés ou candidats, conseille la Commission Européenne (DG Research & Innovation) dans l’orientation des programmes cadre de recherche (PCRD 7, Horizon 2020 et, Horizon Europe à partir de 2021).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En parallèle, en 2011, il a été nommé président du « Comité d’Histoire de l’Inra et du Cirad ». Ce comité réalise la collecte de documents originaux et de témoignages oraux, publiés dans Archorales. En collaboration avec toutes les composantes de la recherche et de l’enseignement agronomique, le comité stimule une réflexion collective sur l’histoire institutionnelle et scientifique de la recherche agronomique. Avec Pierre Cornu et Odile Maeght-Bournay, Egizio Valceschini a publié l’ouvrage « L’histoire de l’Inra, entre science et politique ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2019, il est membre correspondant de l’Académie d’Agriculture de France (AAF).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Inra face au tournant libéral de la Politique agricole commune : les chemins d’une acculturation (1978-1992)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020/2 (372), pp.43-66. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.7708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’animal-machine au tribunal de l’histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6, pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche agronomique française au défi de l’international (1979-1992)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche agronomique française au défi de l’international (1946-1978)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’environnement à l’Inra : longtemps contre nature...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage du comité d'histoire de l'Inra et du cirad à Philippe Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archorales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19, pp.6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et l’on créa l’aliment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prospective en panne d’histoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards historiques sur la recherche agronomique française de la seconde moitié du 20e siècle. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (2), pp.106-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invention de... l’innovation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Bournay-Maeght</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.8_9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invention...de l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maeght</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un parcours dans les mondes de la recherche agronomique. L’Inra et le Cirad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Tome III (2), pp.106-112. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hrc.786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food Safety, Market Power and Private Standards: An Analysis of the Emerging Strategies of Food Operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Food System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (2), pp.103-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00722283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligning branding strategies and governance of business transactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and Corporate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (5), pp.835-868. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icc/dtp026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligning branding strategies and governance of business transactions in agrifood chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and Corporate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (5), pp.835-868. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icc/dtp026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligning branding strategies and governance of business transactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and Corporate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (5), pp.835-868. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icc/dtp026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination for traceability in a food chain. A critical appraisal of the European regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10657-007-9038-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction incomplète du marché européen des OGM : Une comparaison des cadres institutionnels européen et américain à partir de la théorie des droits de propriété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hommel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (2), pp.73-80. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ocl.2007.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité et consommateurs: nouvelles approches de la segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 301, pp.4-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité sanitaire et normes collectives de distributeurs : impact sur les filières et l'offre alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Fulponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Giraud-Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Hammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5-6, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signaler et garantir la qualité du produit. La gouvernance des transactions dans les filières agroalimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FaçSADe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'ouvrage - La qualité des produits en France ( XVIIIe-XXe siècles).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 77, pp.113-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif ou collusif ? A propos de l'application du droit des ententes aux certifications officielles de qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2005 (XIX) (2), pp.165-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Institutions for Governing the Agri-food Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 32 (3), pp.421-440. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurrag/jbi013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00276876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alignment between quality enforcement devices and governance structure in the agrofood vertical chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Management and Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 9 (1), pp.47-77. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10997-005-1571-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'extension de la traçabilité dans le secteur agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Granjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 9, pp.73-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00382816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marques et organisation des filières agroalimentaires : une analyse par la gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 39, pp.837-854</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de lecture : A. Stanziani (sous le dir.) &amp;quot;La qualité des produits en France (XVIIIè-XXè siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 77, pp.113-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marques et organisation des filières agroalimentaires: une analyse par la gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Société (Rennes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 39 (5), pp.837-854</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La certification de conformité de produit sur les marchés agroalimentaires : différenciation ou normalisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Blanchemanche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes et Etudes Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24, pp.7-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'extension de la traçabilité dans le secteur agro-alimentaire. Une nouvelle norme de régulation de la production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Granjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 9, pp.73-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alignment between Quality Enforcement Devices and Governance Structures in the Agro-food Vertical Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Management and Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 9 (1), pp.47-77. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10997-005-1571-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité et organisation de la séparation OGM/non OGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26 (3), pp.489-505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certifier en situation d'incertitude : le cas des OGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Granjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4, pp.404-412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00382768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La multifonctionnalité de l'activité agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Roudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 273-274, pp.1-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European food-labelling policy : successes and limitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Distribution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 34 (3), pp.70-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualifier les produits &amp;quot;OGM&amp;quot; et &amp;quot;non OGM&amp;quot;. Garantie, fiabilité et coût de la séparation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FaçSADe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 10, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agroalimentaire dans la globalisation : entreprises, marchés, terroirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Rastoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 264-265, pp.1-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'affirmation de l'ordre des industries agroalimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux et Recherches de Prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 15, pp.53-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations d'un modèle contractuel décentralisé. L'interprofession des légumes transformés en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrarwirtschaft und Agrarsoziologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2, (2), pp.13-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dénomination d'origine comme signal de qualité crédible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 3, pp.489-499</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information des consommateurs et séparation des filières OGM/non OGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 7 (5), pp.399-403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçabilité (des OGM) : le jeu du mistigri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Courrier de la Planète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 59, pp.43-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultures et territoire. Perspective à 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chambres d'Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 890, pp.12-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec ou sans OGM? Comment y voir clair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ruffieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on encore parler d'économie rurale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 255-256, pp.215-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle stratégie d'information des consommateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gozlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques : les cahiers de l'assurance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 38, pp.73-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coordination entre exploitations agricoles et entreprises agro-alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Capillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études et Recherches sur les Systèmes Agraires et le Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.259-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biens d'origine et compétence des consommateurs : Les enjeux de la normalisation dans l'agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ruffieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 75, pp.133-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilatéralisme et organisation économique régionale en Afrique francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Kroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mehier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 226, pp.35-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de planification, systèmes de gestion et organisation interne de la firme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 37, pp.201-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études et Recherches sur les Systèmes Agraires et le Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.75-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études et Recherches sur les Systèmes Agraires et le Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.19-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité, territoire et développement agricole. Quelles problématiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Sainte-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études et Recherches sur les Systèmes Agraires et le Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.11-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de qualité et conventions économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études et Recherches sur les Systèmes Agraires et le Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.101-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-alimentaire et qualité. Question aux sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 217, pp.5-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conventions economiques et mutation de l'economie contractuelle dans le secteur des legumes transformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 218, pp.19-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three agricultural regions of France : three types of pluriactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 6 (4), pp.415-422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02576744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualite des produits agricoles et coordination dans les filieres agro-alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lebail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 198, pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The acculturation of agronomic research to international scientific competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Rural History Organisation International Conference - EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Rural History Organisation, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Inra et la réforme de la politique agricole, du “rapport Poly” (1978) à la réforme de la PAC en 1992</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maeght-Bournay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques agricoles et alimentaires : trajectoires et réformes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended position paper - Bioeconomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Axelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Callois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Bioeconomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.508506670775328E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document de synthèse, synthèse Bioéconomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Axelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Callois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Européen sur la bioéconomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5087507059969565E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short Position Paper - SPP-bioeconomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Axelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Callois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Bioeconomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5087515431151763E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exhortation politique à l’innovation dans l’industrialisation de l’alimentation au cours des années 1970 et 1980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maeght-Bournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une autre histoire des modernisations agricoles au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services &amp; common goods: A design perspective to highlight the pitfalls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Conference of the Ecosystem Services Partnership (ESP): “Local action for the common good"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, San José, Costa Rica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creation and capture of value in sectors of the agri-food chains: strategies and governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural policies and markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France. 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceability, Trust and Coordination in a Food Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">99. Seminar of the EAAE "Trust and Risk in Business networks"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Bonn, Germany. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les problématiques de la qualité dans l agro-alimentaire : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Barrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Economie and Sociologie « les Marchés Agroalimentaires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La garantie de la qualité : nouvelles organisations et nouveaux métiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du séminaire sur l évolution du conseil en agriculture et les métiers du développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Guyancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality enforcement mechanisms and the governance of supply chains in the european agro-food sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Annual workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Annapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance of the Agri-food Chains as a Vector of Credibility for Quality Signalization in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EAAE Congress, "Exploring diversity in the European Agri-food System"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAE (European Association of Agricultural Economists), Aug 2002, Zaragoza (Saragosse), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance in the agrofood chains as a vector of credibility for quality labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Congress of the EAAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality enforcement mechanisms and the governance of supply chains in the european agro-food sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Annual Conference of the international Society of New Supply Chaine in European Agro-food Sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIT, Sep 2002, Cambridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marques et relations inter-entreprises dans les filières agroalimentaires : analyse par les structures de gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du PESOR. Pilotage Economique et Social des ORganisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Sceaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Signals and Governance Structures within European Agro-food Chains: A New Institutional Economics Approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Mazé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Polin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Economics of Contract in Agriculture and the Food Supply Chain", 78th EAAE Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAE (European Association of Agricultural Economists, Jun 2001, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality signals and governance structures within agro-food chainq : a new-institutional economics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Mazé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Polin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78. EAAE Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidence and reputation on the wine market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'European Association for Agro-Economics"The socio-economics of origin labelled products in agrifood supply chains : spatial, institutional and co-ordination aspects"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAE - European Association for Agro-Economics, Oct 1999, Le Mans, France. pp.155-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signaux de qualité crédibles sur les marchés agro-alimentaires : Certifications officielles et marques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFER-INRA-ENITA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1999, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunité de mise en place d'une filière &amp;quot;sans utilisation d'OGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Biotechnica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1999, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidence and reputation on the wine market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67. Colloque EAAE - The socio-economics of origin labelled products in agrifood supply chains : spatial, institutional and co-ordination aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Agro-Economics, Oct 1999, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions pour un nouveau programme INRA de recherche pluridisciplinaire sur la qualité liée à l'origine des produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertil Sylvander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité des produits liée à leur origine - Rapport AIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crédibilité et valeur économique des repères de qualité : Traçabilité et marques dans le secteur de la viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ruffieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Viruega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité et réputation sur le marché du vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Esr. Département d'Economie Et Sociologie Ruralesdijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Atelier d'économie viti-vinicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Montpellier, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal and external coordinations and organizational structures : the case of a leading European company in the canned and frozen vegetable market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop : Institutional changes in the globalized food sector, agricultural cooperatives, multinational</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, Bruxelles, Belgium. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de planification, systèmes de gestion et organisation interne de la firme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole chercheurs : Innovation, dynamique des organisations et transformations institutionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, Col-de-Porte, France. 37 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilatéralisme et organisation économique régionale en Afrique francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Kroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mehier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. International conference of agricultural economists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1994, Hararé, Zimbabwe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic uncertainty and transformation of the contract economy in the vegetable processing sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International symposium of the International Society for Horticultural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitude economique et transformation de l'economie contractuelle dans le secteur des legumes transformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Symposium International d'Economie Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-alimentaire : une économie de la qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Paillotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : La qualité dans l'agro-alimentaire. Questions économiques et objets scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1992, Paris, France. INRA Editions/Economica, 433 p., 1995, 2-7380-0570-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02851379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles d'entreprises et dynamique sectorielle : les approches contemporaines de la firme et des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chevassus Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Huiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Paris, France. 9, INRA Editions, 87 p., 1992, Actes et communications Institut National de la Recherche Agronomique, Economie et Sociologie Rurales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les exploitations agricoles et leur environnement. Essais sur l'espace technique et économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action Incitative Programmée AIP du Département de Recherches sur les Systèmes Agraires et le Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1989, La Bussière, France. 329 p., 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02849128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une agronomie pour le XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 307 p., 2019, 978-2-7592-2937-6 978-2-7592-2938-3 978-2-7592-2939-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche agronomique et politique agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maeght-Bournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 168 p., 2019, 978-2-7592-2993-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire de l'Inra, entre science et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maeght Bournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mauguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 464 p., 2018, 978-2-7592-2637-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioeconomy challenges and implementation: the European research organisations’ perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uno Svedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Matière à Débattre et Décider, 978-2-7592-2835-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producteurs d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Galant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maeght-Bournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Atrux-Tallau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions INRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 18, 192 p., 2017, Archorales, 2-7380-1411-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agronomes du Cirad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Galant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions INRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 17, 108 p., 2016, Archorales, 2-7380-1371-6 ; 9-782738-013712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence économique et faisabilité d'une filière &amp;quot;sans utilisation d'OGM&amp;quot;. Objectif et problématique générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ruffieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse économique et réglementaire de l'organisation d'une filière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Avelange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">127 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signes officiels de qualité. Efficacité, politique et gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SFER, 258, 144 p., 2000, Economie Rurale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité dans l'agro-alimentaire : Emergence d'un champ de recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">344 p., 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité et systèmes agraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA, 28, 380 p., 1994, Etudes et Recherches sur les Systèmes Agraires et le Développement, 2-7380-0550-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02852556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture: semences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Byé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">23 p., 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02854215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Pascal Mahé : témoignage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahé Louis-Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economistes ruraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21 (2), Edition INRAE, pp.2-41, 2023, Archorales, 978-2-7380-1454-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Combris : témoignage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Combris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Galant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maeght-Bournay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economistes ruraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21 (2), Edition INRAE, pp.144-171, 2023, Archorales, 978-2-7380-1454-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bergmann (1919-1987) notice biographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economiste ruraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21 (1), Edition INRAE, pp.12-53, 2023, Archorales, 978-2-7380-1454-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Marc Boussard : témoignage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Poupardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Galant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economistes ruraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21 (1), Edition INRAE, pp.108-133, 2023, Archorales, 978-2-7380-1454-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie rurale en France une mémoire à restituer, une histoire à écrire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economistes ruraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21 (1), Edition INRAE, pp 6-11, 2023, Archorales, 978-2-7380-1454-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Petit : témoignage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Galant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economistes ruraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21 (1), Edition INRAE, pp.54-77, 2023, Archorales, 978-2-7380-1454-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cavailhès : témoignage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cavailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Heinrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economistes ruraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21 (2), Edition INRAE, pp.42-69, 2023, Archorales, 978-2-7380-1454-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bourgin : écrits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologistes du végétal et biotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, Editions INRA, pp.172-179, 2019, Archorales, 2-7380-1435-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vision scientifique et les stratégies politiques de Jacques Poly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maeght-Bournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Egizio Valceschini; Odile Maeght-Bournay; Pierre Cornu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche agronomique et politique agricole. Jacques Poly, un stratège de l’Inra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9782759229932</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrialiser l’alimentation dans les années 1970 : l’innovation, nouveau paradigme modernisateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Maeght-Bournay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Bonneuil, Léna Humbert, Margot Lyautey (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une autre histoire des modernisations agricoles au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage du Comité d’histoire de l’Inra et du Cirad à Philippe Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inrae - Cirad Comité d'Histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archorales : Les métiers de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Edition INRAE, pp.6-9, 2018, Archorales, 978 273 801 4276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'environnement et l'agronomie à l'Inra : essai d'analyse historique d'une mise en convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une Agronomie pour le XXIeme siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9782759229376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : une agronomie pour le XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Richard; Pierre Stengel; Gilles Lemaire; Pierre Cellier; Egizio Valceschini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une agronomie pour le XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.9-15, 2018, 978-2-7592-2938-3. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-2938-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécurité sanitaire des aliments : un nouveau modèle de régulation européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allaire, Gilles; Daviron, Benoît. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformations agricoles et alimentaires : entre écologie et capitalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.191-211, 2017, 9782759226146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comité d’histoire et la revue Archorales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archorales : chercheurs en forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions INRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 196 p., 2015, Archorales, 9782738013712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archorales : chercheurs en forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions INRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 196 p., 2015, Archorales, 9782738013712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traçabilité des aliments : enjeux, définition, rôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Berdagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alimentation à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2015, 978-2-271-08300-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance and limits of cost-benefit analysis in the regulation of genetically modified organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oxford University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The regulation of genetically modified organisms: Comparative approaches.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-53, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00478486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-alimentaire: la qualité au cœur des relations entre agriculteurs, industriels et distributeurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Demeter 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique de la qualité et valorisation des terroirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculteurs, ruraux et citadins : les mutations des campagnes françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Educagri Editions, 2002, 2-84444-232-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance, vecteur de crédibilité d'un signal commun de qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La coopération industriellle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique de la qualité agro-alimentaire dans le contexte international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Mazé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les signes officiels de qualité. Efficacité, politique et gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 258, SFER, 2000, Economie Rurale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réglementation de la concurrence et coordination interentreprises : le cas d'une marque collective, le &amp;quot;label rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connivences d'acteurs, contrats, coopération inter-entreprises et métamorphose des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse Universitaire, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coordination entre exploitations agricoles et entreprises agro-alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Capillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des exploitations et des ressources rurales : Entreprendre, négocier, évaluer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31, INRA, 437 p., 1998, Etudes et Recherches sur les Systèmes Agraires et le Développement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations de la qualité à travers les dispositifs juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La qualité dans l'agro-alimentaire : Emergence d'un champ de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La qualité dans l'agro-alimentaire : Emergence d'un champ de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations de la qualité à travers les dispositifs juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertil Sylvander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La qualité dans l'agro-alimentaire : Emergence d'un champ de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bases institutionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Letablier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La qualité dans l'agro-alimentaire : Emergence d'un champ de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réglementation de la qualité, droit de la concurrence et modèles économiques. Le cas du label avicole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La qualité dans l'agro-alimentaire : Emergence d'un champ de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maîtrise des changements organisationnels dans l'agro-alimentaire. Genèse et construction d'une recherche coopérative entre Bonduelle et l'INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Deloffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de l'homme et entreprises: histoire et partenariat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprises et pouvoirs publics face à la qualité. Les produits agro-alimentaires dans le marché européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande transformation de l'agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA-Economica, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02848625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat, coordination et institutions. Problématiques et méthodologies de l'économie rurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande transformation de l'agriculture: lectures conventionnalistes et régulationnalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA-Economica, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - Qualité et systèmes agraires : Techniques, lieux, acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité et systèmes agraires : Techniques, lieux, acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, INRA, 380 p., 1994, Etudes et Recherches sur les Systèmes Agraires et le Développement, 2-7380-0550-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité, territoire et développement agricole. Quelles problématiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité et systèmes agraires : Techniques, lieux, acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, INRA, 380 p., 1994, Etudes et Recherches sur les Systèmes Agraires et le Développement, 2-7380-0550-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02851920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - Qualité et systèmes agraires : Techniques, lieux, acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité et systèmes agraires : Techniques, lieux, acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, INRA, 380 p., 1994, Etudes et Recherches sur les Systèmes Agraires et le Développement, 2-7380-0550-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02848564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de qualité et conventions économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité et systèmes agraires : Techniques, lieux, acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, INRA, 320 p., 1994, Etudes et Recherches sur les Systèmes Agraires et le Développement, 2-7380-0550-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02852155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique économique de la qualité agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agro-alimentaire: une économie de qualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations in contractual economics. Agreements in the processed vegetable sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems studies in agriculture and rural development. A selection of papers published by researchers in the agrarian Systems and development Department of INRA Institut National de la Recherche Agronomique 1990-1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 1993, 2-7380-0582-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualite des produits agricoles et alimentaires dans le marche unique europeen. L'epreuve de la concurrence et de la confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demeter 93 : economie et strategies agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, 1993, Déméter</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualite des produits agricoles. Du risque toxicologique a l'incertitude sur la &amp;quot;proprete&amp;quot; sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Papy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytosanitaires Protection des plantes Biopesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les institutions dans le secteur des legumes de conserve. les transformations de &amp;quot;l'economie contractuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">qualite des produits agricoles et formes de coordination entre exploitations agricoles et firmes agro-alimentaires. Le cas du secteur des legumes de conserve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation, filiere et meso-systeme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelisation systemique et systeme agraire. Decision et organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02849358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques agricoles et commerciales des pays du champ et leurs relations avec celles des pays hors champ. Apport de la 22e Conférence internationale des économistes agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Allary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Kroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mehier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le passé de l’Inra est-il en péril ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2017, 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un système d'information sur les produits agro-alimentaires sous signes officiels de qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansidéi Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ENITAC Clermont -Ferrand; INRA. 2000, 81 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId290"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02997794v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egizio Valceschini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985813v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.7708" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02997724v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02997745v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02998153v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03009618v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Valceschini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02998247v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02998288v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02998393v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bournay-Maeght" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089322v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397968v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maeght" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02997657v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.786" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-TC7RHJ1F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722283v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charlier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364447v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Raynaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sauv&#233;e" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/dtp026" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A17593927D0E981F0DB7973F4EC786652D4F818/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363394v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197930v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Sauv&#233;e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423932v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-007-9038-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-72W0LF2K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197750v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hommel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2007.0107" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197932v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagrange" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653362v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Fulponi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Giraud-Heraud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Hammoudi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201108v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671757v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276876v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude M&#233;nard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurrag/jbi013" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-ZKFTWF5Q-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671897v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382816v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Granjou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673005v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10997-005-1571-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A512F63016A6ADB38449C65D91689C8DCFF25E0C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586806v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Granjou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679744v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675434v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Blanchemanche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678479v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04364214v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04364442v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669901v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bail" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382768v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669519v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bureau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670393v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roudart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675875v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674643v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rastoin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672627v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673344v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685985v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689803v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697451v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689922v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bourgeois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Le Guen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697229v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertheau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ruffieux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684482v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacombe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692337v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gozlan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231558v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Capillon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693700v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ruffieux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702720v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Tanguy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713157v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delorme" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Kroll" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mehier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231580v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Sainte Marie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231576v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231533v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Sainte-Marie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231532v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704509v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nicolas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712272v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576744v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Campagne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carr&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711006v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebail" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985988v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088742v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maeght-Bournay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734633v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beckert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Callois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Colonna" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dugu&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.508506670775328E12" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736391v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5087515431151763E12" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733967v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5087507059969565E12" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088759v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795545v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Segrestin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197928v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822576v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750961v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barrey" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759412v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759016v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759260v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04365457v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02982139v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758794v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04297492v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Maz&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Polin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759268v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Polin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04168323v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Teil" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771768v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770386v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765535v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764946v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beranger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertil Sylvander" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766160v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Viruega" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836364v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Esr. D&#233;partement d'Economie Et Sociologie Ruralesdijon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845533v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846139v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845472v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773771v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772218v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851379v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nicolas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Paillotin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845962v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chevassus Lozza" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Huiban" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Galliano" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849128v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brossier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791748v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stengel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemaire" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1544/9782759229383/une-agronomie-pour-le-xxie-siecle" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154619v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1575/9782759229925/recherche-agronomique-et-politique-agricole" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791039v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maeght Bournay" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mauguin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5080-l-histoire-de-l-inra-entre-science-et-politique.html" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790519v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bergeret" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uno Svedin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5318-bioeconomy-challenges-and-implementation-the-european-research-organisations-perspective.html" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790739v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Galant" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Heinrich" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Atrux-Tallau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/archorales/Billets/Archorales-Tome-18-Producteurs-d-images" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797073v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inra-dam-front-resources-cdn.brainsonic.com/ressources/afile/421467-3227a-resource-archorales-17-agronomes-du-cirad.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826847v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826120v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Avelange" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835018v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840153v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852556v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Sainte Marie" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854215v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. By&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256180v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mah&#233; Louis-Pascal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227055v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04255724v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boussard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Poupardin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227139v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256546v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combris" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227231v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petit" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256212v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailh&#232;s" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207480v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088716v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088159v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/109/9782759229925/recherche-agronomique-et-politique-agricole" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150235v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inrae - Cirad Comit&#233; d'Histoire" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127757v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2938-3" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985873v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118630v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saulais" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1423/9782759226160/transformations-agricoles-et-agroalimentaires" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799138v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/archorales" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799020v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801903v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Berdagu&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478486v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00478486" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04275824v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826104v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842319v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840304v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835785v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838391v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Capillon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836004v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840261v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842268v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842715v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maze" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Letablier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834564v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844416v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deloffre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848625v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846748v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851920v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Sainte-Marie" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846186v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848564v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. de Sainte Marie" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852155v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844417v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843674v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843916v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844830v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Papy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843682v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849358v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845015v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Allary" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603167v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andro" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836355v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansid&#233;i Marc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985813v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egizio Valceschini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.7708" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02997794v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02997724v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02997745v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02998153v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03009618v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Valceschini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02998247v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02998288v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089322v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02998393v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bournay-Maeght" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397968v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maeght" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02997657v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.786" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-TC7RHJ1F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722283v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charlier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363394v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Raynaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sauv&#233;e" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/dtp026" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A17593927D0E981F0DB7973F4EC786652D4F818/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364447v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197930v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Sauv&#233;e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423932v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-007-9038-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-72W0LF2K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197750v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hommel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2007.0107" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197932v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagrange" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653362v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Fulponi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Giraud-Heraud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Hammoudi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671897v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201108v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671757v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276876v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude M&#233;nard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurrag/jbi013" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-ZKFTWF5Q-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673005v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10997-005-1571-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A512F63016A6ADB38449C65D91689C8DCFF25E0C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382816v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Granjou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04364214v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678479v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679744v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675434v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Blanchemanche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586806v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Granjou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04364442v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669901v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bail" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382768v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670393v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roudart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669519v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bureau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675875v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674643v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rastoin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672627v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673344v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685985v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689803v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697451v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689922v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bourgeois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Le Guen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697229v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertheau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ruffieux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684482v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacombe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692337v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gozlan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231558v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Capillon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693700v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ruffieux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713157v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delorme" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Kroll" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mehier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702720v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Tanguy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231580v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Sainte Marie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231576v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231533v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Sainte-Marie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231532v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704509v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nicolas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712272v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576744v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Campagne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carr&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711006v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebail" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985988v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088742v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maeght-Bournay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734633v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beckert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Callois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Colonna" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dugu&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.508506670775328E12" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733967v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5087507059969565E12" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736391v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5087515431151763E12" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088759v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795545v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Segrestin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197928v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822576v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750961v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barrey" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759412v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759260v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04365457v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759016v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02982139v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758794v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04297492v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Maz&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Polin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759268v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Polin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04168323v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Teil" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771768v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770386v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765535v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764946v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beranger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertil Sylvander" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766160v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Viruega" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836364v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Esr. D&#233;partement d'Economie Et Sociologie Ruralesdijon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845533v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846139v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845472v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773771v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772218v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851379v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nicolas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Paillotin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845962v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chevassus Lozza" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Huiban" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Galliano" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849128v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brossier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791748v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stengel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemaire" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1544/9782759229383/une-agronomie-pour-le-xxie-siecle" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154619v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1575/9782759229925/recherche-agronomique-et-politique-agricole" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791039v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maeght Bournay" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mauguin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5080-l-histoire-de-l-inra-entre-science-et-politique.html" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790519v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bergeret" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uno Svedin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5318-bioeconomy-challenges-and-implementation-the-european-research-organisations-perspective.html" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790739v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Galant" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Heinrich" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Atrux-Tallau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/archorales/Billets/Archorales-Tome-18-Producteurs-d-images" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797073v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inra-dam-front-resources-cdn.brainsonic.com/ressources/afile/421467-3227a-resource-archorales-17-agronomes-du-cirad.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826847v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826120v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Avelange" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835018v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840153v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852556v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Sainte Marie" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854215v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. By&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256180v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mah&#233; Louis-Pascal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256546v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combris" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227139v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04255724v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boussard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Poupardin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227055v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227231v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petit" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256212v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailh&#232;s" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207480v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088159v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/109/9782759229925/recherche-agronomique-et-politique-agricole" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088716v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150235v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inrae - Cirad Comit&#233; d'Histoire" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985873v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127757v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2938-3" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118630v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saulais" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1423/9782759226160/transformations-agricoles-et-agroalimentaires" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799138v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/archorales" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799020v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801903v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Berdagu&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478486v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00478486" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04275824v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826104v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842319v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840304v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835785v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838391v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Capillon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840261v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836004v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842268v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842715v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maze" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Letablier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834564v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844416v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deloffre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848625v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846748v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846186v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851920v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Sainte-Marie" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848564v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. de Sainte Marie" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852155v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844417v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843674v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843916v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844830v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Papy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843682v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849358v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845015v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Allary" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603167v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andro" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836355v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansid&#233;i Marc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>