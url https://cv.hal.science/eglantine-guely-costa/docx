--- v0 (2026-03-16)
+++ v1 (2026-05-02)
@@ -1176,204 +1176,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00934153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnement numérique d'apprentissage et représentation de dispositif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Autonomisation et Socialisation en Contexte Scolaire : vingt ans après...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eglantine Guely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Pereiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synergies France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 9, pp.91-101</w:t>
+              <w:t xml:space="preserve">Mélanges CRAPEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33, p. 93-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00784144v1</w:t>
+                <w:t xml:space="preserve">hal-00934182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomisation et Socialisation en Contexte Scolaire : vingt ans après...</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environnement numérique d'apprentissage et représentation de dispositif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eglantine Guely</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Myriam Pereiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges CRAPEL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 33, p. 93-102</w:t>
+              <w:t xml:space="preserve">Synergies France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9, pp.91-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934182v1</w:t>
+                <w:t xml:space="preserve">hal-00784144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création et accompagnement d'un centre de langues privé : un exemple de collaboration entre recherche en didactique des langues et entreprise</w:t>
               </w:r>
@@ -1817,125 +1817,112 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ideologias linguísticas de migrantes venezuelanas em aulas de português online</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Autonomie, ouverture et accompagnement : le Centre de Ressources en Langues et ses enjeux de formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eglantine Guély Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Acedle 2022, Didactique(s), plurilinguisme(s), mondialisation(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidade de Aveiro, Nov 2022, Aveiro, Portugal</w:t>
+              <w:t xml:space="preserve">Conférence invitée du Département de philologie française de l’Université de Séville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Séville, Dec 2022, Séville, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04040458v1</w:t>
+                <w:t xml:space="preserve">hal-04040507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de l’identité professionnelle de futurs enseignants de l’école primaire au prisme des langues-cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Behra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1990,126 +1977,139 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Acedle 2022 : Didactique(s), plurilinguisme(s), mondialisation(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidade de Aveiro, Nov 2022, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomie, ouverture et accompagnement : le Centre de Ressources en Langues et ses enjeux de formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ideologias linguísticas de migrantes venezuelanas em aulas de português online</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Deah Chichorro Baldin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eglantine Guély Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence invitée du Département de philologie française de l’Université de Séville</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Séville, Dec 2022, Séville, Espagne</w:t>
+              <w:t xml:space="preserve">Colloque Acedle 2022, Didactique(s), plurilinguisme(s), mondialisation(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade de Aveiro, Nov 2022, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04040507v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workshop Le français, le monde et moi</w:t>
               </w:r>
@@ -2404,437 +2404,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01065118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des centres de ressources en langues aux plateformes de formation troisième génération : dialogue, ouverture et autonomie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eglantine Guély Costa</w:t>
+                <w:t xml:space="preserve">Autonomie et langues étrangères. Nouveaux rôles pour l'apprenant et l'enseignant.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eglantine Guely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international sur les TICE en éducation : bilan, enjeux actuels et perspectives futures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Montreal, Canada. http://2012.ticeducation.org/files/actes/49.pdf</w:t>
+              <w:t xml:space="preserve">Autonomie et langues étrangères. Nouveaux rôles pour l'apprenant et l'enseignant. CEL (Centro de Estudios de Linguas) Unicamp, Université fédérale de Campinas, S.P. Brésil.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00935389v1</w:t>
+                <w:t xml:space="preserve">hal-00934261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aprendizagem autodirigida, conselho, sistemas de auto-aprendizagem e acesso livre para aprendizes independentes : o ponto de vista do CRAPEL</w:t>
+                <w:t xml:space="preserve">Aconselhar e apoiar o desenvolvimento da autonomia do aluno em sistemas de aprendizagem auto-dirigida : pesquisas e implicações pedagógicas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eglantine Guely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aprendizagem autodirigida, conselho, sistemas de auto-aprendizagem e acesso livre para aprendizes independientes : o ponto de vista do CRAPEL. Departamento de Letras, UFRJ (Université fédérale de Rio de Janeiro).</w:t>
+              <w:t xml:space="preserve">Aconselhar e apoiar o desenvolvimento da autonomia do aluno em sistemas de aprendizagem auto-dirigida : pesquisas e implicações pedagógicas. Départamento de letras. Université fédérale du Minas Gerais, belo Horizonte.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934259v1</w:t>
+                <w:t xml:space="preserve">hal-00934254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New skills for new learning practices: Training teachers to sustain self-directed language learning in a web-based open virtual language learning environment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maud Ciekanski</w:t>
+                <w:t xml:space="preserve">Des centres de ressources en langues aux plateformes de formation troisième génération : dialogue, ouverture et autonomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eglantine Guély Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CALL: using, learning, knowing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Sweden. p. 35-53</w:t>
+              <w:t xml:space="preserve">Colloque international sur les TICE en éducation : bilan, enjeux actuels et perspectives futures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Montreal, Canada. http://2012.ticeducation.org/files/actes/49.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934230v1</w:t>
+                <w:t xml:space="preserve">halshs-00935389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aconselhar e apoiar o desenvolvimento da autonomia do aluno em sistemas de aprendizagem auto-dirigida : pesquisas e implicações pedagógicas</w:t>
+                <w:t xml:space="preserve">Aprendizagem autodirigida, conselho, sistemas de auto-aprendizagem e acesso livre para aprendizes independentes : o ponto de vista do CRAPEL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eglantine Guely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aconselhar e apoiar o desenvolvimento da autonomia do aluno em sistemas de aprendizagem auto-dirigida : pesquisas e implicações pedagógicas. Départamento de letras. Université fédérale du Minas Gerais, belo Horizonte.</w:t>
+              <w:t xml:space="preserve">Aprendizagem autodirigida, conselho, sistemas de auto-aprendizagem e acesso livre para aprendizes independientes : o ponto de vista do CRAPEL. Departamento de Letras, UFRJ (Université fédérale de Rio de Janeiro).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934254v1</w:t>
+                <w:t xml:space="preserve">hal-00934259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomie et langues étrangères. Nouveaux rôles pour l'apprenant et l'enseignant.</w:t>
+                <w:t xml:space="preserve">New skills for new learning practices: Training teachers to sustain self-directed language learning in a web-based open virtual language learning environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eglantine Guely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Ciekanski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autonomie et langues étrangères. Nouveaux rôles pour l'apprenant et l'enseignant. CEL (Centro de Estudios de Linguas) Unicamp, Université fédérale de Campinas, S.P. Brésil.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Brésil</w:t>
+              <w:t xml:space="preserve">CALL: using, learning, knowing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Sweden. p. 35-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934261v1</w:t>
+                <w:t xml:space="preserve">hal-00934230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnement numérique d’apprentissage et représentation de dispositif</w:t>
               </w:r>
@@ -3718,51 +3718,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648896v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Behra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chassard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Erikson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Gu&#233;ly Costa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Macaire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qaa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009189v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534228v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426774v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chateau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bailly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105562v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/THEL.59003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105586v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103856v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103854v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ciekanski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pereiro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Normand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045303v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04045367v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105619v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934153v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Guely" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784144v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934182v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784140v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Carette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570337v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ds.8.361-376" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373389v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Hamza-Jamann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037422v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164369v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mel&#233;ndez Quero" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040458v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Deah Chichorro Baldin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037309v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040507v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188476v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188478v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105637v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Beatriz Monte Martins" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065118v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Candas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935389v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934259v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934230v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934254v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934261v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105641v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576603v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570347v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105576v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ol&#237;via Rocha Lucena" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646398v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.4sac7mtjj" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05542906v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balezo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Cl&#233;mence" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delpy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Falgas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749186v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LORR0063" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648896v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Behra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chassard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Erikson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Gu&#233;ly Costa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Macaire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qaa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009189v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534228v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426774v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chateau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bailly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105562v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/THEL.59003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105586v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103856v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103854v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ciekanski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pereiro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Normand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045303v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04045367v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105619v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934153v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Guely" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934182v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784144v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784140v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Carette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570337v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ds.8.361-376" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373389v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Hamza-Jamann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037422v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164369v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mel&#233;ndez Quero" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040507v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037309v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040458v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Deah Chichorro Baldin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188476v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188478v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105637v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Beatriz Monte Martins" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065118v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Candas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934261v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934254v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935389v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934259v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934230v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105641v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576603v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570347v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105576v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ol&#237;via Rocha Lucena" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646398v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.4sac7mtjj" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05542906v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balezo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Cl&#233;mence" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delpy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Falgas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749186v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LORR0063" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>