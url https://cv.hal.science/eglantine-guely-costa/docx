--- v1 (2026-05-02)
+++ v2 (2026-05-26)
@@ -1886,230 +1886,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04040507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique de l’identité professionnelle de futurs enseignants de l’école primaire au prisme des langues-cultures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Erikson</w:t>
+                <w:t xml:space="preserve">Ideologias linguísticas de migrantes venezuelanas em aulas de português online</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Deah Chichorro Baldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eglantine Guély Costa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Acedle 2022 : Didactique(s), plurilinguisme(s), mondialisation(s)</w:t>
+              <w:t xml:space="preserve">Colloque Acedle 2022, Didactique(s), plurilinguisme(s), mondialisation(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidade de Aveiro, Nov 2022, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04037309v1</w:t>
+                <w:t xml:space="preserve">hal-04040458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ideologias linguísticas de migrantes venezuelanas em aulas de português online</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fernanda Deah Chichorro Baldin</w:t>
+                <w:t xml:space="preserve">Dynamique de l’identité professionnelle de futurs enseignants de l’école primaire au prisme des langues-cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Behra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Chassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Erikson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eglantine Guély Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Acedle 2022, Didactique(s), plurilinguisme(s), mondialisation(s)</w:t>
+              <w:t xml:space="preserve">Colloque Acedle 2022 : Didactique(s), plurilinguisme(s), mondialisation(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidade de Aveiro, Nov 2022, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04040458v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workshop Le français, le monde et moi</w:t>
               </w:r>
@@ -3718,51 +3718,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648896v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Behra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chassard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Erikson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Gu&#233;ly Costa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Macaire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qaa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009189v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534228v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426774v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chateau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bailly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105562v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/THEL.59003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105586v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103856v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103854v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ciekanski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pereiro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Normand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045303v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04045367v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105619v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934153v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Guely" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934182v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784144v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784140v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Carette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570337v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ds.8.361-376" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373389v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Hamza-Jamann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037422v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164369v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mel&#233;ndez Quero" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040507v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037309v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040458v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Deah Chichorro Baldin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188476v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188478v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105637v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Beatriz Monte Martins" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065118v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Candas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934261v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934254v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935389v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934259v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934230v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105641v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576603v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570347v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105576v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ol&#237;via Rocha Lucena" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646398v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.4sac7mtjj" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05542906v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balezo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Cl&#233;mence" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delpy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Falgas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749186v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LORR0063" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648896v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Behra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chassard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Erikson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Gu&#233;ly Costa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Macaire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qaa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009189v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534228v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426774v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chateau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bailly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105562v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/THEL.59003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105586v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103856v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103854v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ciekanski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pereiro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Normand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045303v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04045367v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105619v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934153v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Guely" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934182v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784144v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784140v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Carette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570337v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ds.8.361-376" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373389v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Hamza-Jamann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037422v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164369v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mel&#233;ndez Quero" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040507v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040458v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Deah Chichorro Baldin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037309v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188476v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188478v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105637v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Beatriz Monte Martins" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065118v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Candas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934261v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934254v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935389v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934259v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934230v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105641v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576603v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570347v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105576v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ol&#237;via Rocha Lucena" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646398v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.4sac7mtjj" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05542906v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balezo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Cl&#233;mence" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delpy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Falgas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749186v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LORR0063" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>