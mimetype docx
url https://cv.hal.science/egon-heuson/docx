--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -1531,295 +1531,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03695339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation of catalysts coupling in multi-catalytic hybrid materials: perspectives for the next revolution in catalysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ivaldo Itabaiana</w:t>
+                <w:t xml:space="preserve">Hybrid Conversion of 5 ‐Hydroxymethylfurfural to 5 ‐Aminomethyl‐ 2 ‐furancarboxylic acid: Toward New Bio‐sourced Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lancien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Wojcieszak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Capron</w:t>
+                <w:t xml:space="preserve">Eric Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Duban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dhulster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0gc04172f⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (1), pp.247-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202001446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03219042v1</w:t>
+                <w:t xml:space="preserve">hal-03695360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Conversion of 5 ‐Hydroxymethylfurfural to 5 ‐Aminomethyl‐ 2 ‐furancarboxylic acid: Toward New Bio‐sourced Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Lancien</w:t>
+                <w:t xml:space="preserve">Optimisation of catalysts coupling in multi-catalytic hybrid materials: perspectives for the next revolution in catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egon Heuson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Froidevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivaldo Itabaiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Wojcieszak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Dhulster</w:t>
+                <w:t xml:space="preserve">Mickaël Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (1), pp.247-259. </w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (5), pp.1942 - 1954. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.202001446⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0gc04172f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695360v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03219042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocatalysed Synthesis of Chiral Amines: Continuous Colorimetric Assays for Mining Amine-Transaminases</w:t>
               </w:r>
@@ -2442,243 +2442,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03038654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The various levels of integration of chemo- and bio-catalysis towards hybrid catalysis</w:t>
+                <w:t xml:space="preserve">L’avènement des matériaux multi-catalytiques hybrides, vers une combinaison optimale des catalyseurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon Heuson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rénato Froidevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivaldo Itabaiana Junior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Wojcieszak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dumeignil</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 454, pp.27-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03092547v1</w:t>
+                <w:t xml:space="preserve">hal-03038590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’avènement des matériaux multi-catalytiques hybrides, vers une combinaison optimale des catalyseurs</w:t>
+                <w:t xml:space="preserve">The various levels of integration of chemo- and bio-catalysis towards hybrid catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon Heuson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dumeignil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (21), pp.7082-7100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CY00696C⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03038590v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03092547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative microscale workflow from fungi cultures to Cell Wall-Degrading Enzyme screening</w:t>
               </w:r>
@@ -2976,51 +2976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lopes Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon Heuson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dhulster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (8), pp.335. </w:t>
@@ -4150,204 +4150,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REALCAT: High-throughput screening platform dedicated to biocatalysts exploration, screening and design</w:t>
+                <w:t xml:space="preserve">High-throughput screening platform dedicated to catalysts design, production, screening and characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Haguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon Heuson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited Seminar - Sun Yat-sen University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Shenzhen, China</w:t>
+              <w:t xml:space="preserve">4th EnzymeML Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Rüdesheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04337048v1</w:t>
+                <w:t xml:space="preserve">hal-04336189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput screening platform dedicated to catalysts design, production, screening and characterization</w:t>
+                <w:t xml:space="preserve">REALCAT: High-throughput screening platform dedicated to biocatalysts exploration, screening and design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Haguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon Heuson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th EnzymeML Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Rüdesheim, Germany</w:t>
+              <w:t xml:space="preserve">Invited Seminar - Sun Yat-sen University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Shenzhen, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04336189v1</w:t>
+                <w:t xml:space="preserve">hal-04337048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid catalysis, assisted by machine learning, for bio-sourced molecules functionalization</w:t>
               </w:r>
@@ -4452,256 +4452,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04336053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzyme activity prediction using neural networks, docking and high-throughput screening results</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilien Millet</w:t>
+                <w:t xml:space="preserve">High-throughput strain identification and production of fungal enzymatic cocktails for the valorisation of lignocellulosic biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Phalip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Raulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Froidevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Haguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon Heuson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited Seminar - Chinese Academy Of Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Beijing, China, China</w:t>
+              <w:t xml:space="preserve">CINTRA Workshop on Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Singapour, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04337033v1</w:t>
+                <w:t xml:space="preserve">hal-04548318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput strain identification and production of fungal enzymatic cocktails for the valorisation of lignocellulosic biomass</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Quentin Haguet</w:t>
+                <w:t xml:space="preserve">Enzyme activity prediction using neural networks, docking and high-throughput screening results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Darlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon Heuson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CINTRA Workshop on Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Singapour, France</w:t>
+              <w:t xml:space="preserve">Invited Seminar - Chinese Academy Of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Beijing, China, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04548318v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-throughput strain identification and production of fungal enzymatic cocktails for the valorisation of lignocellulosic biomass</w:t>
               </w:r>
@@ -4916,51 +4916,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Darlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon Heuson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5311,234 +5311,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04157465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput strain identification and production of fungal enzymatic cocktails for the valorisation of lignocellulosic biomass</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">De la biocatalyse à la catalyse hybride, les enzymes au cœur de procédés sélectifs et durables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lancien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gourbeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guérard-Hélaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Wojcieszak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rénato Froidevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Factories for Industrial Bioproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Les mardis de la Chimie Durable (SCF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04157464v1</w:t>
+                <w:t xml:space="preserve">hal-04158019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la biocatalyse à la catalyse hybride, les enzymes au cœur de procédés sélectifs et durables</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-throughput strain identification and production of fungal enzymatic cocktails for the valorisation of lignocellulosic biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Haguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egon Heuson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les mardis de la Chimie Durable (SCF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, online, France</w:t>
+              <w:t xml:space="preserve">Cell Factories for Industrial Bioproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158019v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-throughput screening platform dedicated to catalysts design, production, screening and characterization</w:t>
               </w:r>
@@ -6357,51 +6357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lopes Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon Heuson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dhulster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dumeignil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6465,51 +6465,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldolases and transaminases for amino alcohols synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gefflaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guérard-Hélaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon Heuson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7398,51 +7398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lopes Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon Heuson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dhulster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7785,91 +7785,209 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01789998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hybrid synthesis of AMFC-derived amides using supported gold nanoparticles and acyl-coenzyme A ligases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Bisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bassut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lancien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">High-throughput quantitative screening of glucose-stimulated insulin secretion and insulin content using automated MALDI-TOF mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Philippe Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon Heuson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7907,51 +8025,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Thiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04365587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7961,100 +8079,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de nouvelles transaminases pour la synthèse d'amines chirales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon Heuson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie organique. Université Blaise Pascal - Clermont-Ferrand II, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015CLF22659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01912560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8064,105 +8182,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalyse hybride assistée par criblage à haut débit et intelligence artificielle : vers de nouveaux matériaux multi-catalytiques pour la valorisation de la biomasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon Heuson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catalyse. Université de Lille, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04695002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId213"/>
+      <w:footerReference w:type="default" r:id="rId215"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8230,51 +8348,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="96EC06E7"/>
+    <w:nsid w:val="FEDB9FFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8461,51 +8579,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/egon-heuson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6904-9214" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/230468136" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995582v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Cousin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Momtaz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Phalip" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2025.113898" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453483v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gimbernat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Heuson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumeignil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Delcroix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;s&#233;bastien Girardon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202300713" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403169v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rodriguez Mosheim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ruggieri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Humeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hance" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Willand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300722" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04643023v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiyan Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Shamzhy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Trentesaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.151956" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403286v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu&#8208;fei Ao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D&#246;rr" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian J Menke" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Born" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300754" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04095172v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delannoy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Herledan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Oger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Thiroux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12060849" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03638664v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munakata Yuka" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Daboudet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Deracinois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duban" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10020209" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853675v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lancien" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivaldo Itabaiana" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Froidevaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.202200062" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771396v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Araque-Marin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Bellot Noronha" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick&#228;el Capron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Friend" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27123889" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695339v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Raulo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10529-021-03201-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219042v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wojcieszak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Capron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0gc04172f" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695360v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cuvelier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dhulster" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202001446" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191963v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gourbeyre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Charmantray" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil H&#233;laine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Debard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CY02070B" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089817v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liuqing Pang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barras" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladyslav Mishyn" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Heyte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c14436" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03038523v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nato Froidevaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivaldo Itabaiana Junior" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Capron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03038712v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Girardon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03038654v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03092547v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CY00696C" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03038590v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624700v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siah" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13405" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195006v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Berardinis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gefflaut" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201801278" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01915536v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guehl" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lopes Ferreira" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal8080335" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03695326v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Zeyer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Himber" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Bris" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2018.05.043" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M236NG7P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619430v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Etchegaray" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie L. Filipe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beretta" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Chevalier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201800314" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650816v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine H&#233;laine" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Ndiaye" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Lemaire" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC00742F" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601157v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ceugniez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Tourret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dussert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Coucheney" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2017.03.056" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540859v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lorilli&#232;re" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime De Sousa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bruna" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6GC02015A" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099212v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Storgaard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri H. V. Huynh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4OB01377H" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739424v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zaparucha" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Tour&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; M. Leli&#232;vre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fossey-Jouenne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04562030v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;bastien Girardon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04337048v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Haguet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04336189v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04336053v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Darlot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bassut" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jouenne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Jiang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04337033v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Millet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04548318v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04335957v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Raulo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04337113v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04298404v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04562069v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fossey Aur&#233;lie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04158400v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Fossey" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias H&#246;hne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04157465v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04157464v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04158019v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;rard-H&#233;laine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04157451v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04548342v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore M&#233;phane" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lopez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Imatoukene" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04562071v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mosheim" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hilbert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04345706v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fossey" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04562059v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303442v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04562056v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Girardon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04562035v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351825v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330831v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Thuriot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Heyte Dyshlovenko" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bennis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331803v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331367v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04562021v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461368v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment P. Delannoy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354463v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04562063v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04425242v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de B&#233;rardinis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7366-8_13" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789998v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-1-4939-7366-8" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365587v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Philippe Delannoy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01912560v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015CLF22659" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/tel-04695002v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/egon-heuson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6904-9214" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/230468136" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995582v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Cousin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Momtaz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Phalip" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2025.113898" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453483v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gimbernat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Heuson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumeignil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Delcroix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;s&#233;bastien Girardon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202300713" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403169v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rodriguez Mosheim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ruggieri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Humeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hance" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Willand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300722" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04643023v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiyan Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Shamzhy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Trentesaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.151956" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403286v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu&#8208;fei Ao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D&#246;rr" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian J Menke" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Born" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300754" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04095172v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delannoy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Herledan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Oger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Thiroux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12060849" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03638664v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munakata Yuka" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Daboudet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Deracinois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duban" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10020209" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853675v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lancien" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivaldo Itabaiana" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Froidevaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.202200062" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771396v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Araque-Marin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Bellot Noronha" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick&#228;el Capron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Friend" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27123889" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695339v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Raulo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10529-021-03201-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695360v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wojcieszak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cuvelier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dhulster" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202001446" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219042v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Capron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0gc04172f" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191963v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gourbeyre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Charmantray" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil H&#233;laine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Debard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CY02070B" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089817v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liuqing Pang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barras" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladyslav Mishyn" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Heyte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c14436" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03038523v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nato Froidevaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivaldo Itabaiana Junior" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Capron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03038712v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Girardon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03038654v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03038590v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03092547v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CY00696C" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624700v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siah" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13405" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195006v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Berardinis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gefflaut" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201801278" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01915536v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guehl" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lopes Ferreira" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal8080335" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03695326v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Zeyer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Himber" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Bris" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2018.05.043" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M236NG7P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619430v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Etchegaray" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie L. Filipe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beretta" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Chevalier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201800314" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650816v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine H&#233;laine" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Ndiaye" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Lemaire" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC00742F" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601157v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ceugniez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Tourret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dussert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Coucheney" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2017.03.056" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540859v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lorilli&#232;re" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime De Sousa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bruna" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6GC02015A" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099212v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Storgaard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri H. V. Huynh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4OB01377H" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739424v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zaparucha" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Tour&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; M. Leli&#232;vre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fossey-Jouenne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04562030v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;bastien Girardon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04336189v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Haguet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04337048v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04336053v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Darlot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bassut" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jouenne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Jiang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04548318v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04337033v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Millet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04335957v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Raulo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04337113v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04298404v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04562069v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fossey Aur&#233;lie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04158400v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Fossey" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias H&#246;hne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04157465v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04158019v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;rard-H&#233;laine" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04157464v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04157451v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04548342v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore M&#233;phane" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lopez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Imatoukene" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04562071v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mosheim" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hilbert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04345706v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fossey" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04562059v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303442v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04562056v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Girardon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04562035v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351825v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330831v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Thuriot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Heyte Dyshlovenko" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bennis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331803v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331367v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04562021v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461368v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment P. Delannoy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354463v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04562063v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04425242v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de B&#233;rardinis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7366-8_13" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789998v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-1-4939-7366-8" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564032v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bisel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365587v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Philippe Delannoy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01912560v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015CLF22659" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/tel-04695002v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>