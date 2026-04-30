--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -1933,493 +1933,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03191963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmon-driven electrochemical methanol oxidation on gold nanohole electrodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La catalyse, la diversité au service de l’efficacité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egon Heuson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liuqing Pang</w:t>
+                <w:t xml:space="preserve">Rénato Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Barras</w:t>
+                <w:t xml:space="preserve">Ivaldo Itabaiana Junior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Wojcieszak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladyslav Mishyn</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Egon Heuson</w:t>
+                <w:t xml:space="preserve">Mickael Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, L'Actualité Chimique, 454, pp.7-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03089817v1</w:t>
+                <w:t xml:space="preserve">hal-03038523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La catalyse, la diversité au service de l’efficacité</w:t>
+                <w:t xml:space="preserve">Cinquante nuances de catalyse hybride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon Heuson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rénato Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Girardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivaldo Itabaiana Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Wojcieszak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickael Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, L'Actualité Chimique, 454, pp.7-10</w:t>
+              <w:t xml:space="preserve">, 2020, 454, pp.18-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03038523v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03038712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinquante nuances de catalyse hybride</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasmon-driven electrochemical methanol oxidation on gold nanohole electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liuqing Pang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladyslav Mishyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Heyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon Heuson</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Robert Wojcieszak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (45), pp.50426-50432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.0c14436⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03038712v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des réactions multi-catalytiques au concept de catalyse hybride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon Heuson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rénato Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivaldo Itabaiana Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Wojcieszak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 454, pp.11-17</w:t>
@@ -2461,64 +2461,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’avènement des matériaux multi-catalytiques hybrides, vers une combinaison optimale des catalyseurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon Heuson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rénato Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivaldo Itabaiana Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Wojcieszak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2716,51 +2716,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Siah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Phalip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rénato Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 12 (6), pp.1286 - 1292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4025,752 +4025,752 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04739424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation of bio-based molecules by hybrid catalysis: towards the synthesis of polymers and surfactants.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Lancien</w:t>
+                <w:t xml:space="preserve">High-throughput strain identification and production of fungal enzymatic cocktails for the valorisation of lignocellulosic biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Phalip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Raulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Sébastien Girardon</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quentin Haguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egon Heuson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOKET</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Trois Rivières (Québec), France</w:t>
+              <w:t xml:space="preserve">CINTRA Workshop on Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Singapour, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04562030v1</w:t>
+                <w:t xml:space="preserve">hal-04548318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput screening platform dedicated to catalysts design, production, screening and characterization</w:t>
+                <w:t xml:space="preserve">Enzyme activity prediction using neural networks, docking and high-throughput screening results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Haguet</w:t>
+                <w:t xml:space="preserve">Tao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Darlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon Heuson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th EnzymeML Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Rüdesheim, Germany</w:t>
+              <w:t xml:space="preserve">Invited Seminar - Chinese Academy Of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Beijing, China, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04336189v1</w:t>
+                <w:t xml:space="preserve">hal-04337033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REALCAT: High-throughput screening platform dedicated to biocatalysts exploration, screening and design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid catalysis, assisted by machine learning, for bio-sourced molecules functionalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lancien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Darlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bassut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Jouenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Haguet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited Seminar - Sun Yat-sen University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Shenzhen, China</w:t>
+              <w:t xml:space="preserve">Invited Seminar - University of Graz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04337048v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid catalysis, assisted by machine learning, for bio-sourced molecules functionalization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-throughput screening platform dedicated to catalysts design, production, screening and characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Haguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egon Heuson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited Seminar - University of Graz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Graz, Austria</w:t>
+              <w:t xml:space="preserve">4th EnzymeML Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Rüdesheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04336053v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput strain identification and production of fungal enzymatic cocktails for the valorisation of lignocellulosic biomass</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">REALCAT: High-throughput screening platform dedicated to biocatalysts exploration, screening and design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Haguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon Heuson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CINTRA Workshop on Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Singapour, France</w:t>
+              <w:t xml:space="preserve">Invited Seminar - Sun Yat-sen University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Shenzhen, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04548318v1</w:t>
+                <w:t xml:space="preserve">hal-04337048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzyme activity prediction using neural networks, docking and high-throughput screening results</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Darlot</w:t>
+                <w:t xml:space="preserve">Valorisation of bio-based molecules by hybrid catalysis: towards the synthesis of polymers and surfactants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Gimbernat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lancien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Millet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Sébastien Girardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dumeignil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Wojcieszak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited Seminar - Chinese Academy Of Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Beijing, China, China</w:t>
+              <w:t xml:space="preserve">BIOKET</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Trois Rivières (Québec), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04337033v1</w:t>
+                <w:t xml:space="preserve">hal-04562030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-throughput strain identification and production of fungal enzymatic cocktails for the valorisation of lignocellulosic biomass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxanne Raulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rénato Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Phalip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Haguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon Heuson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4808,51 +4808,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REALCAT: High-throughput screening platform dedicated to biocatalysts exploration, screening and design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Haguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon Heuson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4890,77 +4890,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzyme activity prediction using neural networks, docking and high-throughput screening results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Darlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon Heuson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4992,622 +4992,622 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenous, heterogenous and biocatalysis / Biomass conversion Valorisation of bio-based furfurals by hybrid catalysis: towards the synthesis of new amine polymers and surfactants</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développement de la biocatalyse et de la catalyse hybride pour de nouvelles voies de synthèses chimiques plus vertes. Vers une valorisation de la biomasse dans une démarchedurable d’économie circulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon Heuson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">8eme Forum Agoriales Pour l’emploi scientifique dans les IAA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04562069v1</w:t>
+                <w:t xml:space="preserve">hal-04157465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid catalysis: towards an optimal combination of catalysts Application to HMF valorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lancien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Fossey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Wojcieszak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rénato Froidevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Höhne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISGC 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de la biocatalyse et de la catalyse hybride pour de nouvelles voies de synthèses chimiques plus vertes. Vers une valorisation de la biomasse dans une démarchedurable d’économie circulaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Homogenous, heterogenous and biocatalysis / Biomass conversion Valorisation of bio-based furfurals by hybrid catalysis: towards the synthesis of new amine polymers and surfactants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lancien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Zaparucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon Heuson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Froidevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fossey Aurélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8eme Forum Agoriales Pour l’emploi scientifique dans les IAA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">ISGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157465v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la biocatalyse à la catalyse hybride, les enzymes au cœur de procédés sélectifs et durables</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-throughput screening platform dedicated to catalysts design, production, screening and characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egon Heuson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les mardis de la Chimie Durable (SCF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, online, France</w:t>
+              <w:t xml:space="preserve">Séminaire Invité - Laboratoire du Futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04158019v1</w:t>
+                <w:t xml:space="preserve">hal-04157451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput strain identification and production of fungal enzymatic cocktails for the valorisation of lignocellulosic biomass</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">De la biocatalyse à la catalyse hybride, les enzymes au cœur de procédés sélectifs et durables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lancien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gourbeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guérard-Hélaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Wojcieszak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rénato Froidevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Factories for Industrial Bioproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Les mardis de la Chimie Durable (SCF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157464v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput screening platform dedicated to catalysts design, production, screening and characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-throughput strain identification and production of fungal enzymatic cocktails for the valorisation of lignocellulosic biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Haguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon Heuson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Invité - Laboratoire du Futur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Cell Factories for Industrial Bioproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04157451v1</w:t>
+                <w:t xml:space="preserve">hal-04157464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of a Microbioreactor for Screening of Fungal/Bacterial Co-culture Activity against a Fusarium Strain</w:t>
               </w:r>
@@ -5766,51 +5766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon Heuson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Hilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rénato Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bio2Active</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Quimper, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5829,329 +5829,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid catalysis: towards an optimal combination of catalysts Application to HMF valorization</w:t>
+                <w:t xml:space="preserve">Screening of metal nanoparticles immobilized on solid carrier for the production of furfurylamines through a hybrid one-pot/one-step process using a BioLector Pro®</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lancien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Wojcieszak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Froidevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egon Heuson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CBSO2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Cap Ferret, France</w:t>
+              <w:t xml:space="preserve">HTCD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04345706v1</w:t>
+                <w:t xml:space="preserve">hal-04562059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of metal nanoparticles immobilized on solid carrier for the production of furfurylamines through a hybrid one-pot/one-step process using a BioLector Pro®</w:t>
+                <w:t xml:space="preserve">Hybrid catalysis: towards an optimal combination of catalysts Application to HMF valorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lancien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fossey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Wojcieszak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rénato Froidevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Zaparucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HTCD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">CBSO2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Cap Ferret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04562059v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation of bio-based furfurals by hybrid catalysis: towards the synthesis of new amine polymers and surfactants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lancien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Fossey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Wojcieszak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rénato Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Zaparucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6245,51 +6245,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dumeignil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon Heuson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
@@ -6465,51 +6465,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldolases and transaminases for amino alcohols synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gefflaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guérard-Hélaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon Heuson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7228,286 +7228,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04461368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A continuous colorimetric screening assay for amine-transaminases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Gourbeyre</w:t>
+                <w:t xml:space="preserve">From a Sequential Chemo-Enzymatic Approach to a Continuous Process for HMF Production from Glucose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Gimbernat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lopes Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon Heuson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Petit</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dhulster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Biotrans symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, La Rochelle, France. 8, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/catal8080335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04354463v1</w:t>
+                <w:t xml:space="preserve">hal-04562063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From a Sequential Chemo-Enzymatic Approach to a Continuous Process for HMF Production from Glucose</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lopes Ferreira</w:t>
+                <w:t xml:space="preserve">A continuous colorimetric screening assay for amine-transaminases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gourbeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon Heuson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mickael Capron</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Charmantray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique de Berardinis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISGC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th Biotrans symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Groningen, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04562063v1</w:t>
+                <w:t xml:space="preserve">hal-04354463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8348,51 +8348,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FEDB9FFA"/>
+    <w:nsid w:val="21BC2460"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8579,51 +8579,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/egon-heuson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6904-9214" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/230468136" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995582v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Cousin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Momtaz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Phalip" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2025.113898" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453483v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gimbernat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Heuson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumeignil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Delcroix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;s&#233;bastien Girardon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202300713" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403169v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rodriguez Mosheim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ruggieri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Humeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hance" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Willand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300722" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04643023v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiyan Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Shamzhy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Trentesaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.151956" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403286v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu&#8208;fei Ao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D&#246;rr" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian J Menke" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Born" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300754" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04095172v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delannoy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Herledan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Oger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Thiroux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12060849" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03638664v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munakata Yuka" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Daboudet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Deracinois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duban" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10020209" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853675v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lancien" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivaldo Itabaiana" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Froidevaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.202200062" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771396v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Araque-Marin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Bellot Noronha" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick&#228;el Capron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Friend" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27123889" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695339v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Raulo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10529-021-03201-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695360v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wojcieszak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cuvelier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dhulster" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202001446" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219042v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Capron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0gc04172f" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191963v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gourbeyre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Charmantray" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil H&#233;laine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Debard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CY02070B" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089817v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liuqing Pang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barras" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladyslav Mishyn" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Heyte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c14436" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03038523v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nato Froidevaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivaldo Itabaiana Junior" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Capron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03038712v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Girardon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03038654v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03038590v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03092547v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CY00696C" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624700v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siah" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13405" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195006v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Berardinis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gefflaut" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201801278" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01915536v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guehl" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lopes Ferreira" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal8080335" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03695326v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Zeyer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Himber" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Bris" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2018.05.043" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M236NG7P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619430v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Etchegaray" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie L. Filipe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beretta" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Chevalier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201800314" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650816v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine H&#233;laine" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Ndiaye" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Lemaire" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC00742F" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601157v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ceugniez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Tourret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dussert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Coucheney" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2017.03.056" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540859v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lorilli&#232;re" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime De Sousa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bruna" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6GC02015A" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099212v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Storgaard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri H. V. Huynh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4OB01377H" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739424v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zaparucha" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Tour&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; M. Leli&#232;vre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fossey-Jouenne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04562030v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;bastien Girardon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04336189v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Haguet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04337048v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04336053v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Darlot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bassut" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jouenne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Jiang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04548318v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04337033v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Millet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04335957v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Raulo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04337113v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04298404v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04562069v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fossey Aur&#233;lie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04158400v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Fossey" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias H&#246;hne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04157465v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04158019v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;rard-H&#233;laine" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04157464v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04157451v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04548342v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore M&#233;phane" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lopez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Imatoukene" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04562071v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mosheim" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hilbert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04345706v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fossey" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04562059v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303442v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04562056v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Girardon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04562035v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351825v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330831v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Thuriot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Heyte Dyshlovenko" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bennis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331803v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331367v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04562021v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461368v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment P. Delannoy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354463v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04562063v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04425242v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de B&#233;rardinis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7366-8_13" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789998v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-1-4939-7366-8" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564032v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bisel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365587v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Philippe Delannoy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01912560v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015CLF22659" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/tel-04695002v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/egon-heuson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6904-9214" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/230468136" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995582v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Cousin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Momtaz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Phalip" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2025.113898" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453483v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gimbernat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Heuson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumeignil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Delcroix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;s&#233;bastien Girardon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202300713" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403169v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rodriguez Mosheim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ruggieri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Humeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hance" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Willand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300722" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04643023v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiyan Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Shamzhy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Trentesaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.151956" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403286v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu&#8208;fei Ao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D&#246;rr" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian J Menke" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Born" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300754" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04095172v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delannoy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Herledan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Oger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Thiroux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12060849" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03638664v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munakata Yuka" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Daboudet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Deracinois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duban" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10020209" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853675v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lancien" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivaldo Itabaiana" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Froidevaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.202200062" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771396v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Araque-Marin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Bellot Noronha" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick&#228;el Capron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Friend" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27123889" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695339v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Raulo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10529-021-03201-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695360v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wojcieszak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cuvelier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dhulster" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202001446" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219042v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Capron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0gc04172f" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191963v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gourbeyre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Charmantray" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil H&#233;laine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Debard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CY02070B" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03038523v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nato Froidevaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivaldo Itabaiana Junior" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Capron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03038712v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Girardon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089817v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liuqing Pang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barras" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladyslav Mishyn" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Heyte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c14436" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03038654v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03038590v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03092547v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CY00696C" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624700v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siah" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13405" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195006v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Berardinis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gefflaut" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201801278" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01915536v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guehl" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lopes Ferreira" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal8080335" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03695326v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Zeyer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Himber" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Bris" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2018.05.043" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M236NG7P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619430v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Etchegaray" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie L. Filipe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beretta" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Chevalier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201800314" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650816v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine H&#233;laine" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Ndiaye" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Lemaire" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC00742F" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601157v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ceugniez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Tourret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dussert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Coucheney" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2017.03.056" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540859v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lorilli&#232;re" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime De Sousa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bruna" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6GC02015A" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099212v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Storgaard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri H. V. Huynh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4OB01377H" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739424v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zaparucha" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Tour&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; M. Leli&#232;vre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fossey-Jouenne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04548318v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Haguet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04337033v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Jiang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Darlot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Millet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04336053v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bassut" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jouenne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04336189v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04337048v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04562030v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;bastien Girardon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04335957v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Raulo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04337113v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04298404v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04157465v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04158400v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Fossey" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias H&#246;hne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04562069v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fossey Aur&#233;lie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04157451v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04158019v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;rard-H&#233;laine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04157464v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04548342v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore M&#233;phane" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lopez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Imatoukene" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04562071v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mosheim" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hilbert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04562059v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04345706v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fossey" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303442v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04562056v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Girardon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04562035v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351825v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330831v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Thuriot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Heyte Dyshlovenko" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bennis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331803v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331367v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04562021v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461368v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment P. Delannoy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04562063v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354463v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04425242v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de B&#233;rardinis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7366-8_13" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789998v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-1-4939-7366-8" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564032v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bisel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365587v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Philippe Delannoy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01912560v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015CLF22659" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/tel-04695002v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>