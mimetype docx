--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -342,1155 +342,1155 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04995582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactor development for a one‐step hybrid catalytic conversion of D‐glucose to HMF</w:t>
+                <w:t xml:space="preserve">Isomerization of dihydroxybenzenes over metal-zeolite catalysts through the carbonaceous deposits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Gimbernat</w:t>
+                <w:t xml:space="preserve">Qiyan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mariya Shamzhy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Egon Heuson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Delcroix</w:t>
+                <w:t xml:space="preserve">Martine Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐sébastien Girardon</w:t>
+                <w:t xml:space="preserve">Maya Marinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (4), pp.e202300713. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Chem. Eng. J., 491, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.202300713⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2024.151956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04453483v1</w:t>
+                <w:t xml:space="preserve">hal-04643023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocatalytic regioselective O-acylation of sesquiterpene lactones from chicory: a pathway to novel ester derivatives</w:t>
+                <w:t xml:space="preserve">Reactor development for a one‐step hybrid catalytic conversion of D‐glucose to HMF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Rodriguez Mosheim</w:t>
+                <w:t xml:space="preserve">Alexandra Gimbernat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egon Heuson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Ruggieri</w:t>
+                <w:t xml:space="preserve">Franck Dumeignil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Humeau</w:t>
+                <w:t xml:space="preserve">Damien Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Hance</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Willand</w:t>
+                <w:t xml:space="preserve">Jean‐sébastien Girardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbic.202300722⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (4), pp.e202300713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202300713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04403169v1</w:t>
+                <w:t xml:space="preserve">hal-04453483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isomerization of dihydroxybenzenes over metal-zeolite catalysts through the carbonaceous deposits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biocatalytic regioselective O-acylation of sesquiterpene lactones from chicory: a pathway to novel ester derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Rodriguez Mosheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiyan Wang</w:t>
+                <w:t xml:space="preserve">Francesca Ruggieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariya Shamzhy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Egon Heuson</w:t>
+                <w:t xml:space="preserve">Catherine Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Trentesaux</w:t>
+                <w:t xml:space="preserve">Philippe Hance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maya Marinova</w:t>
+                <w:t xml:space="preserve">Nicolas Willand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Chem. Eng. J., 491, </w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2024.151956⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cbic.202300722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04643023v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data‐Driven Protein Engineering for Improving Catalytic Activity and Selectivity</w:t>
+                <w:t xml:space="preserve">High-Throughput Quantitative Screening of Glucose-Stimulated Insulin Secretion and Insulin Content Using Automated MALDI-TOF Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu‐fei Ao</w:t>
+                <w:t xml:space="preserve">Clément Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egon Heuson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Dörr</w:t>
+                <w:t xml:space="preserve">Adrien Herledan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marian J Menke</w:t>
+                <w:t xml:space="preserve">Frederik Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Born</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Egon Heuson</w:t>
+                <w:t xml:space="preserve">Bryan Thiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Cells, 12 (6), pp.849. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cbic.202300754⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells12060849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04403286v1</w:t>
+                <w:t xml:space="preserve">hal-04095172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Throughput Quantitative Screening of Glucose-Stimulated Insulin Secretion and Insulin Content Using Automated MALDI-TOF Mass Spectrometry</w:t>
+                <w:t xml:space="preserve">Data‐Driven Protein Engineering for Improving Catalytic Activity and Selectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Delannoy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Yu‐fei Ao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Dörr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian J Menke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Born</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon Heuson</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bryan Thiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Cells, 12 (6), pp.849. </w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells12060849⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cbic.202300754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04095172v1</w:t>
+                <w:t xml:space="preserve">hal-04403286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of Antimicrobial Activities and Lipopeptide Production of Endophytic Bacteria Isolated from Vetiver Roots</w:t>
+                <w:t xml:space="preserve">Strengthening the Connection between Science, Society and Environment to Develop Future French and European Bioeconomies: Cutting-Edge Research of VAALBIO Team at UCCS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Munakata Yuka</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Egon Heuson</w:t>
+                <w:t xml:space="preserve">Marcia Araque-Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Daboudet</w:t>
+                <w:t xml:space="preserve">Fabio Bellot Noronha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Deracinois</w:t>
+                <w:t xml:space="preserve">Mickäel Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dumeignil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Duban</w:t>
+                <w:t xml:space="preserve">Michèle Friend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (2), pp.209. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (12), pp.3889;. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10020209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules27123889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03638664v1</w:t>
+                <w:t xml:space="preserve">hal-03771396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pt nanoparticles with enhanced deaminase-like activity: example of oxidative deamination of 5-hydroxymethylfurfurylamine and glutamic acid.</w:t>
+                <w:t xml:space="preserve">Screening of Antimicrobial Activities and Lipopeptide Production of Endophytic Bacteria Isolated from Vetiver Roots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Lancien</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Munakata Yuka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon Heuson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivaldo Itabaiana</w:t>
+                <w:t xml:space="preserve">Théo Daboudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renato Froidevaux</w:t>
+                <w:t xml:space="preserve">Barbara Deracinois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Duban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemNanoMat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cnma.202200062⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (2), pp.209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10020209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03853675v1</w:t>
+                <w:t xml:space="preserve">hal-03638664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strengthening the Connection between Science, Society and Environment to Develop Future French and European Bioeconomies: Cutting-Edge Research of VAALBIO Team at UCCS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pt nanoparticles with enhanced deaminase-like activity: example of oxidative deamination of 5-hydroxymethylfurfurylamine and glutamic acid.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Bellot Noronha</w:t>
+                <w:t xml:space="preserve">Antoine Lancien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egon Heuson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dumeignil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickäel Capron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Dumeignil</w:t>
+                <w:t xml:space="preserve">Ivaldo Itabaiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Friend</w:t>
+                <w:t xml:space="preserve">Renato Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 27 (12), pp.3889;. </w:t>
+              <w:t xml:space="preserve">ChemNanoMat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (5), pp.e202200062. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules27123889⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cnma.202200062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03771396v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining analytical approaches for better lignocellulosic biomass degradation: a way of improving fungal enzymatic cocktails?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Raulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon Heuson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Phalip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1531,338 +1531,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03695339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Conversion of 5 ‐Hydroxymethylfurfural to 5 ‐Aminomethyl‐ 2 ‐furancarboxylic acid: Toward New Bio‐sourced Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Lancien</w:t>
+                <w:t xml:space="preserve">Optimisation of catalysts coupling in multi-catalytic hybrid materials: perspectives for the next revolution in catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egon Heuson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Froidevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivaldo Itabaiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Wojcieszak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Cuvelier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Dhulster</w:t>
+                <w:t xml:space="preserve">Mickaël Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.202001446⟩</w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (5), pp.1942 - 1954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0gc04172f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03695360v1</w:t>
+                <w:t xml:space="preserve">hal-03219042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation of catalysts coupling in multi-catalytic hybrid materials: perspectives for the next revolution in catalysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ivaldo Itabaiana</w:t>
+                <w:t xml:space="preserve">Hybrid Conversion of 5 ‐Hydroxymethylfurfural to 5 ‐Aminomethyl‐ 2 ‐furancarboxylic acid: Toward New Bio‐sourced Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lancien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Wojcieszak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Duban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Capron</w:t>
+                <w:t xml:space="preserve">Pascal Dhulster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 23 (5), pp.1942 - 1954. </w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (1), pp.247-259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0gc04172f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202001446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03219042v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocatalysed Synthesis of Chiral Amines: Continuous Colorimetric Assays for Mining Amine-Transaminases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gourbeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon Heuson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Charmantray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1933,834 +1933,834 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03191963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La catalyse, la diversité au service de l’efficacité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The various levels of integration of chemo- and bio-catalysis towards hybrid catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon Heuson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dumeignil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (21), pp.7082-7100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CY00696C⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03038523v1</w:t>
+                <w:t xml:space="preserve">hal-03092547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinquante nuances de catalyse hybride</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">L’avènement des matériaux multi-catalytiques hybrides, vers une combinaison optimale des catalyseurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon Heuson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rénato Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivaldo Itabaiana Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Wojcieszak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dumeignil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 454, pp.18-26</w:t>
+              <w:t xml:space="preserve">, 2020, 454, pp.27-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03038712v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03038590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmon-driven electrochemical methanol oxidation on gold nanohole electrodes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">La catalyse, la diversité au service de l’efficacité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon Heuson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rénato Froidevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivaldo Itabaiana Junior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Wojcieszak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, L'Actualité Chimique, 454, pp.7-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089817v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03038523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des réactions multi-catalytiques au concept de catalyse hybride</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Plasmon-driven electrochemical methanol oxidation on gold nanohole electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liuqing Pang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladyslav Mishyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Heyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon Heuson</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mickael Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (45), pp.50426-50432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.0c14436⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03038654v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’avènement des matériaux multi-catalytiques hybrides, vers une combinaison optimale des catalyseurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Cinquante nuances de catalyse hybride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon Heuson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rénato Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Girardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivaldo Itabaiana Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Wojcieszak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Dumeignil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 454, pp.27-36</w:t>
+              <w:t xml:space="preserve">, 2020, 454, pp.18-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03038590v1</w:t>
+                <w:t xml:space="preserve">hal-03038712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The various levels of integration of chemo- and bio-catalysis towards hybrid catalysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Des réactions multi-catalytiques au concept de catalyse hybride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon Heuson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rénato Froidevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivaldo Itabaiana Junior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Wojcieszak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 454, pp.11-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0CY00696C⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03092547v1</w:t>
+                <w:t xml:space="preserve">hal-03038654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative microscale workflow from fungi cultures to Cell Wall-Degrading Enzyme screening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Raulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon Heuson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Siah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Phalip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rénato Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 12 (6), pp.1286 - 1292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2794,51 +2794,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enantioselective Synthesis of d - and l -α-Amino Acids by Enzymatic Transamination Using Glutamine as Smart Amine Donor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon Heuson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Charmantray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2924,103 +2924,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From a Sequential Chemo-Enzymatic Approach to a Continuous Process for HMF Production from Glucose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Gimbernat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Guehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lopes Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon Heuson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dhulster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (8), pp.335. </w:t>
@@ -3071,51 +3071,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel approach to identify phenoloxidases inhibitors: Optimization of spectrophotometric MBTH assay for high throughput use enzymatic assays and analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Zeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon Heuson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Himber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3204,51 +3204,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening of lipopeptide-producing strains of &amp;lt;em&amp;gt;Bacillus&amp;lt;/em&amp;gt; sp. Using a new automated and sensitive fluorescence detection method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon Heuson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Etchegaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3332,459 +3332,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereoselective synthesis of γ-hydroxy-α-amino acids through aldolase–transaminase recycling cascades</w:t>
+                <w:t xml:space="preserve">One-pot, two-step cascade synthesis of naturally rare L-$erythro$ (3S,4S) ketoses by coupling thermostable transaminase and transketolase.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Hélaine</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Marion Lorillière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime De Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Bruna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon Heuson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marielle Lemaire</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gefflaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 53 (39), pp.5465 - 5468. </w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19, pp.425-435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7CC00742F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6GC02015A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01650816v1</w:t>
+                <w:t xml:space="preserve">hal-01540859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between Kluyveromyces marxianus from cheese origin and the intestinal symbiont Bacteroides thetaiotaomicron: Impressive antioxidative effects</w:t>
+                <w:t xml:space="preserve">Stereoselective synthesis of γ-hydroxy-α-amino acids through aldolase–transaminase recycling cascades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Ceugniez</w:t>
+                <w:t xml:space="preserve">Christine Hélaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egon Heuson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melissa Tourret</w:t>
+                <w:t xml:space="preserve">Moussa Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gourbeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Dussert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Barbara Deracinois</w:t>
+                <w:t xml:space="preserve">Marielle Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2017.03.056⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (39), pp.5465 - 5468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7CC00742F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01601157v1</w:t>
+                <w:t xml:space="preserve">hal-01650816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-pot, two-step cascade synthesis of naturally rare L-$erythro$ (3S,4S) ketoses by coupling thermostable transaminase and transketolase.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactions between Kluyveromyces marxianus from cheese origin and the intestinal symbiont Bacteroides thetaiotaomicron: Impressive antioxidative effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ceugniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Lorillière</w:t>
+                <w:t xml:space="preserve">Melissa Tourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime De Sousa</w:t>
+                <w:t xml:space="preserve">Elodie Dussert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe Bruna</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gefflaut</w:t>
+                <w:t xml:space="preserve">Francoise Coucheney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Deracinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19, pp.425-435. </w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 81, pp.281-290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6GC02015A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2017.03.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540859v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiling substrate specificity of two series of phenethylamine analogs at monoamine oxidase A and B.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon Heuson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morten Storgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4025,2133 +4025,2133 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04739424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput strain identification and production of fungal enzymatic cocktails for the valorisation of lignocellulosic biomass</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enzyme activity prediction using neural networks, docking and high-throughput screening results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Haguet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Tao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Darlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon Heuson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CINTRA Workshop on Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Singapour, France</w:t>
+              <w:t xml:space="preserve">6th Machine Learning and AI in Bio(Chemical) Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Cambridge, England, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04548318v1</w:t>
+                <w:t xml:space="preserve">hal-04298404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzyme activity prediction using neural networks, docking and high-throughput screening results</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Darlot</w:t>
+                <w:t xml:space="preserve">High-throughput strain identification and production of fungal enzymatic cocktails for the valorisation of lignocellulosic biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Phalip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Raulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Millet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Quentin Haguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon Heuson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited Seminar - Chinese Academy Of Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Beijing, China, China</w:t>
+              <w:t xml:space="preserve">CINTRA Workshop on Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Singapour, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04337033v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid catalysis, assisted by machine learning, for bio-sourced molecules functionalization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Enzyme activity prediction using neural networks, docking and high-throughput screening results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Darlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tao Jiang</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emilien Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egon Heuson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited Seminar - University of Graz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Graz, Austria</w:t>
+              <w:t xml:space="preserve">Invited Seminar - Chinese Academy Of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Beijing, China, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04336053v1</w:t>
+                <w:t xml:space="preserve">hal-04337033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput screening platform dedicated to catalysts design, production, screening and characterization</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valorisation of bio-based molecules by hybrid catalysis: towards the synthesis of polymers and surfactants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Gimbernat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lancien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sébastien Girardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dumeignil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Wojcieszak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th EnzymeML Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Rüdesheim, Germany</w:t>
+              <w:t xml:space="preserve">BIOKET</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Trois Rivières (Québec), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04336189v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REALCAT: High-throughput screening platform dedicated to biocatalysts exploration, screening and design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">High-throughput screening platform dedicated to catalysts design, production, screening and characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Haguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon Heuson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited Seminar - Sun Yat-sen University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Shenzhen, China</w:t>
+              <w:t xml:space="preserve">4th EnzymeML Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Rüdesheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04337048v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation of bio-based molecules by hybrid catalysis: towards the synthesis of polymers and surfactants.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Sébastien Girardon</w:t>
+                <w:t xml:space="preserve">REALCAT: High-throughput screening platform dedicated to biocatalysts exploration, screening and design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Haguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Dumeignil</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Egon Heuson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Paul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOKET</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Trois Rivières (Québec), France</w:t>
+              <w:t xml:space="preserve">Invited Seminar - Sun Yat-sen University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Shenzhen, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04562030v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput strain identification and production of fungal enzymatic cocktails for the valorisation of lignocellulosic biomass</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Phalip</w:t>
+                <w:t xml:space="preserve">Hybrid catalysis, assisted by machine learning, for bio-sourced molecules functionalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lancien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Darlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bassut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Jouenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Haguet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CINTRA Workshop on Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">Invited Seminar - University of Graz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04335957v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REALCAT: High-throughput screening platform dedicated to biocatalysts exploration, screening and design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">High-throughput strain identification and production of fungal enzymatic cocktails for the valorisation of lignocellulosic biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxanne Raulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rénato Froidevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Phalip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Haguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon Heuson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited Seminar - E2P2L Laboratory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Shanghai, China</w:t>
+              <w:t xml:space="preserve">CINTRA Workshop on Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04337113v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzyme activity prediction using neural networks, docking and high-throughput screening results</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">REALCAT: High-throughput screening platform dedicated to biocatalysts exploration, screening and design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Millet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Quentin Haguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon Heuson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Machine Learning and AI in Bio(Chemical) Engineering Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Cambridge, England, United Kingdom</w:t>
+              <w:t xml:space="preserve">Invited Seminar - E2P2L Laboratory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04298404v1</w:t>
+                <w:t xml:space="preserve">hal-04337113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de la biocatalyse et de la catalyse hybride pour de nouvelles voies de synthèses chimiques plus vertes. Vers une valorisation de la biomasse dans une démarchedurable d’économie circulaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Fonctionnalisation de terpènes biosourcés par biocatalyse enzymatique pour des applications en pharmacologie et en biocontrôle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Mosheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon Heuson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Hilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rénato Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8eme Forum Agoriales Pour l’emploi scientifique dans les IAA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Bio2Active</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Quimper, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04157465v1</w:t>
+                <w:t xml:space="preserve">hal-04562071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid catalysis: towards an optimal combination of catalysts Application to HMF valorization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Homogenous, heterogenous and biocatalysis / Biomass conversion Valorisation of bio-based furfurals by hybrid catalysis: towards the synthesis of new amine polymers and surfactants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lancien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Matthias Höhne</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Zaparucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egon Heuson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Froidevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fossey Aurélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISGC 2022</w:t>
+              <w:t xml:space="preserve">ISGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158400v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenous, heterogenous and biocatalysis / Biomass conversion Valorisation of bio-based furfurals by hybrid catalysis: towards the synthesis of new amine polymers and surfactants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Hybrid catalysis: towards an optimal combination of catalysts Application to HMF valorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lancien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fossey Aurélie</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Fossey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Wojcieszak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rénato Froidevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Höhne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISGC</w:t>
+              <w:t xml:space="preserve">ISGC 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04562069v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput screening platform dedicated to catalysts design, production, screening and characterization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Développement de la biocatalyse et de la catalyse hybride pour de nouvelles voies de synthèses chimiques plus vertes. Vers une valorisation de la biomasse dans une démarchedurable d’économie circulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon Heuson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Invité - Laboratoire du Futur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">8eme Forum Agoriales Pour l’emploi scientifique dans les IAA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157451v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la biocatalyse à la catalyse hybride, les enzymes au cœur de procédés sélectifs et durables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lancien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gourbeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guérard-Hélaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Wojcieszak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rénato Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mardis de la Chimie Durable (SCF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-throughput strain identification and production of fungal enzymatic cocktails for the valorisation of lignocellulosic biomass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Haguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon Heuson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Factories for Industrial Bioproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04157464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a Microbioreactor for Screening of Fungal/Bacterial Co-culture Activity against a Fusarium Strain</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">High-throughput screening platform dedicated to catalysts design, production, screening and characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon Heuson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nabila Imatoukene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BitechFrance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire Invité - Laboratoire du Futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04548342v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnalisation de terpènes biosourcés par biocatalyse enzymatique pour des applications en pharmacologie et en biocontrôle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of a Microbioreactor for Screening of Fungal/Bacterial Co-culture Activity against a Fusarium Strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Phalip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Méphane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egon Heuson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Mosheim</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Egon Heuson</w:t>
+                <w:t xml:space="preserve">Michel Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Hilbert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rénato Froidevaux</w:t>
+                <w:t xml:space="preserve">Nabila Imatoukene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio2Active</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Quimper, France</w:t>
+              <w:t xml:space="preserve">BitechFrance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04562071v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of metal nanoparticles immobilized on solid carrier for the production of furfurylamines through a hybrid one-pot/one-step process using a BioLector Pro®</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Hybrid catalysis: towards an optimal combination of catalysts Application to HMF valorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lancien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fossey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Wojcieszak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rénato Froidevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Zaparucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HTCD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">CBSO2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Cap Ferret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04562059v1</w:t>
+                <w:t xml:space="preserve">hal-04345706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid catalysis: towards an optimal combination of catalysts Application to HMF valorization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Screening of metal nanoparticles immobilized on solid carrier for the production of furfurylamines through a hybrid one-pot/one-step process using a BioLector Pro®</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lancien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Wojcieszak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Froidevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egon Heuson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CBSO2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Cap Ferret, France</w:t>
+              <w:t xml:space="preserve">HTCD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04345706v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation of bio-based furfurals by hybrid catalysis: towards the synthesis of new amine polymers and surfactants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lancien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Fossey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Wojcieszak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rénato Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Zaparucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6193,103 +6193,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dual (bio)catalysis approach for the synthesis of 5-HMF from D-glucose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Gimbernat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Girardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dumeignil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Dumeignil</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Egon Heuson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
@@ -6318,103 +6318,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid catalysis concept for the valorization of bio-based molecules to value-added chemicals for potential food-grade applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Gimbernat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lopes Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon Heuson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dhulster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dumeignil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Food Tech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Montreal, France. </w:t>
@@ -6465,64 +6465,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldolases and transaminases for amino alcohols synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gefflaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guérard-Hélaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon Heuson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Charmantray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6616,51 +6616,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Heyte Dyshlovenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon Heuson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6741,51 +6741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Heyte Dyshlovenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon Heuson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6866,51 +6866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Heyte Dyshlovenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon Heuson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6984,103 +6984,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIOCATALYTIC APPROACH TO CHEMOSELECTIVE ACYLATION OF SESQUITERPENE LACTONES FROM CHICORY: TOWARDS NEW ESTERS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Rodriguez Mosheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Ruggieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Willand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIOTRANS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, La Rochelle, France</w:t>
@@ -7122,90 +7122,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INS-SPECT : Automatisation de la sécrétion d’insuline en réponse à une stimulation au glucose couplée à la spectrométrie de masse MALDI-TOF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément P. Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederik Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Thiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Herledan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon Heuson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la SFD 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Bruxelles (100% virtuel), Belgique</w:t>
@@ -7228,286 +7228,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04461368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From a Sequential Chemo-Enzymatic Approach to a Continuous Process for HMF Production from Glucose</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A continuous colorimetric screening assay for amine-transaminases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gourbeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon Heuson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mickael Capron</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Charmantray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique de Berardinis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISGC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th Biotrans symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Groningen, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04562063v1</w:t>
+                <w:t xml:space="preserve">hal-04354463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A continuous colorimetric screening assay for amine-transaminases</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">From a Sequential Chemo-Enzymatic Approach to a Continuous Process for HMF Production from Glucose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Gimbernat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lopes Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon Heuson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Petit</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dhulster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Biotrans symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, La Rochelle, France. 8, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/catal8080335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04354463v1</w:t>
+                <w:t xml:space="preserve">hal-04562063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7525,51 +7525,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous High-Throughput Colorimetric Assays for α-Transaminases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon Heuson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7655,51 +7655,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous high-throughput colorimetric Assays for alpha-transaminases.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon Heuson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7864,82 +7864,82 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Fossey-Jouenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bassut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lancien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2026</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05564032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -7956,90 +7956,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-throughput quantitative screening of glucose-stimulated insulin secretion and insulin content using automated MALDI-TOF mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Philippe Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon Heuson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Herledan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederik Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Thiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -8093,51 +8093,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de nouvelles transaminases pour la synthèse d'amines chirales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon Heuson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie organique. Université Blaise Pascal - Clermont-Ferrand II, 2015. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015CLF22659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8196,51 +8196,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalyse hybride assistée par criblage à haut débit et intelligence artificielle : vers de nouveaux matériaux multi-catalytiques pour la valorisation de la biomasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egon Heuson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catalyse. Université de Lille, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8348,51 +8348,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="21BC2460"/>
+    <w:nsid w:val="59870C3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8579,51 +8579,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/egon-heuson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6904-9214" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/230468136" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995582v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Cousin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Momtaz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Phalip" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2025.113898" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453483v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gimbernat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Heuson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumeignil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Delcroix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;s&#233;bastien Girardon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202300713" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403169v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rodriguez Mosheim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ruggieri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Humeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hance" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Willand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300722" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04643023v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiyan Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Shamzhy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Trentesaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.151956" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403286v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu&#8208;fei Ao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D&#246;rr" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian J Menke" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Born" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300754" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04095172v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delannoy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Herledan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Oger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Thiroux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12060849" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03638664v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munakata Yuka" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Daboudet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Deracinois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duban" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10020209" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853675v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lancien" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivaldo Itabaiana" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Froidevaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.202200062" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771396v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Araque-Marin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Bellot Noronha" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick&#228;el Capron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Friend" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27123889" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695339v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Raulo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10529-021-03201-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695360v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wojcieszak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cuvelier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dhulster" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202001446" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219042v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Capron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0gc04172f" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191963v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gourbeyre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Charmantray" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil H&#233;laine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Debard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CY02070B" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03038523v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nato Froidevaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivaldo Itabaiana Junior" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Capron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03038712v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Girardon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089817v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liuqing Pang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barras" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladyslav Mishyn" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Heyte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c14436" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03038654v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03038590v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03092547v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CY00696C" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624700v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siah" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13405" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195006v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Berardinis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gefflaut" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201801278" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01915536v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guehl" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lopes Ferreira" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal8080335" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03695326v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Zeyer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Himber" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Bris" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2018.05.043" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M236NG7P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619430v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Etchegaray" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie L. Filipe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beretta" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Chevalier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201800314" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650816v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine H&#233;laine" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Ndiaye" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Lemaire" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC00742F" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601157v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ceugniez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Tourret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dussert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Coucheney" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2017.03.056" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540859v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lorilli&#232;re" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime De Sousa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bruna" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6GC02015A" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099212v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Storgaard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri H. V. Huynh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4OB01377H" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739424v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zaparucha" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Tour&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; M. Leli&#232;vre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fossey-Jouenne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04548318v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Haguet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04337033v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Jiang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Darlot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Millet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04336053v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bassut" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jouenne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04336189v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04337048v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04562030v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;bastien Girardon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04335957v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Raulo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04337113v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04298404v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04157465v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04158400v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Fossey" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias H&#246;hne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04562069v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fossey Aur&#233;lie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04157451v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04158019v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;rard-H&#233;laine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04157464v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04548342v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore M&#233;phane" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lopez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Imatoukene" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04562071v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mosheim" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hilbert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04562059v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04345706v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fossey" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303442v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04562056v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Girardon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04562035v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351825v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330831v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Thuriot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Heyte Dyshlovenko" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bennis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331803v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331367v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04562021v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461368v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment P. Delannoy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04562063v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354463v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04425242v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de B&#233;rardinis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7366-8_13" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789998v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-1-4939-7366-8" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564032v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bisel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365587v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Philippe Delannoy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01912560v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015CLF22659" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/tel-04695002v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/egon-heuson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6904-9214" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/230468136" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995582v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Cousin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Momtaz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Phalip" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2025.113898" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04643023v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiyan Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Shamzhy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Heuson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Trentesaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.151956" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453483v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gimbernat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumeignil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Delcroix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;s&#233;bastien Girardon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202300713" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403169v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rodriguez Mosheim" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ruggieri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Humeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hance" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Willand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300722" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04095172v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delannoy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Herledan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Oger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Thiroux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12060849" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403286v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu&#8208;fei Ao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D&#246;rr" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian J Menke" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Born" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300754" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771396v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Araque-Marin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Bellot Noronha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick&#228;el Capron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Friend" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27123889" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03638664v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munakata Yuka" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Daboudet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Deracinois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duban" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10020209" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853675v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lancien" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivaldo Itabaiana" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Froidevaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.202200062" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695339v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Raulo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10529-021-03201-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219042v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wojcieszak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Capron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0gc04172f" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695360v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cuvelier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dhulster" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202001446" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191963v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gourbeyre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Charmantray" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil H&#233;laine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Debard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CY02070B" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03092547v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CY00696C" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03038590v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nato Froidevaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivaldo Itabaiana Junior" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03038523v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Capron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089817v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liuqing Pang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barras" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladyslav Mishyn" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Heyte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c14436" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03038712v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Girardon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03038654v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624700v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siah" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13405" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195006v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Berardinis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gefflaut" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201801278" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01915536v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guehl" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lopes Ferreira" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal8080335" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03695326v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Zeyer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Himber" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Bris" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2018.05.043" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M236NG7P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619430v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Etchegaray" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie L. Filipe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beretta" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Chevalier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201800314" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540859v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lorilli&#232;re" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime De Sousa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bruna" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6GC02015A" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650816v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine H&#233;laine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Ndiaye" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Lemaire" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC00742F" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601157v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ceugniez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Tourret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dussert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Coucheney" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2017.03.056" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099212v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Storgaard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri H. V. Huynh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4OB01377H" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739424v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zaparucha" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Tour&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; M. Leli&#232;vre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fossey-Jouenne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04298404v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Jiang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Darlot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Millet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04548318v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Haguet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04337033v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04562030v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;bastien Girardon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04336189v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04337048v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04336053v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bassut" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jouenne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04335957v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Raulo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04337113v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04562071v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mosheim" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hilbert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04562069v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fossey Aur&#233;lie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04158400v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Fossey" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias H&#246;hne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04157465v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04158019v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;rard-H&#233;laine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04157464v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04157451v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04548342v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore M&#233;phane" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lopez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Imatoukene" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04345706v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fossey" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04562059v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303442v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04562056v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Girardon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04562035v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351825v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330831v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Thuriot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Heyte Dyshlovenko" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bennis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331803v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331367v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04562021v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461368v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment P. Delannoy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354463v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04562063v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04425242v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de B&#233;rardinis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7366-8_13" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789998v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-1-4939-7366-8" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564032v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bisel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365587v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Philippe Delannoy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01912560v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015CLF22659" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/tel-04695002v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>