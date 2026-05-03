--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -1565,265 +1565,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elément fini solide-coque prismatique pour la simulation de la consolidation des composites thermoplastiques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boisse</w:t>
+                <w:t xml:space="preserve">Wrinkling and Bending during Forming of Multi-Layered Textile Composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guzman-Maldonado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hamila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Colmars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PROCEEDINGS OF THE 22ND INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING (ESAFORM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, 2 HUNTINGTON QUADRANGLE, STE 1NO1, MELVILLE, NY 11747-4501 USA, Unknown Region. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5112521⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02420747v1</w:t>
+                <w:t xml:space="preserve">hal-04670554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wrinkling and Bending during Forming of Multi-Layered Textile Composite</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Colmars</w:t>
+                <w:t xml:space="preserve">Elément fini solide-coque prismatique pour la simulation de la consolidation des composites thermoplastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Xiong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Guzman Maldonado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahiene Hamila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PROCEEDINGS OF THE 22ND INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING (ESAFORM 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04670554v1</w:t>
+                <w:t xml:space="preserve">hal-02420747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dissipative constitutive model for the hysteritical behaviour of a woven composite fabric under large strain</w:t>
               </w:r>
@@ -2119,51 +2119,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="49DB413D"/>
+    <w:nsid w:val="44A524AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2350,51 +2350,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eguzmanmal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9767-9854" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAC-1804-2021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662361v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guzman-Maldonado" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruochen Zheng" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colmars" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2024.109206" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05344734v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinlei Li" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahi&#232;ne Hamila" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Guzman-Maldonado" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas L'Hostis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2024.112426" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660007v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Denis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hamila" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Itskov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morestin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106547" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660553v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boisse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs5030081" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661652v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morestin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-019-00474-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661599v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.10.018" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661280v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2017.11.018" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674381v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Guzman Maldonado" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Xiong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahiene Hamila" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boisse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.28.9-33" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313827v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Madeo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hivet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-016-1294-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174933v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Naouar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moulin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boiss&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.12.166" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710257v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bikard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2015.08.017" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420747v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xiong" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670554v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5112521" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670531v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/406/1/012017" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01694100v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LYSEI015" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eguzmanmal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9767-9854" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAC-1804-2021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662361v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guzman-Maldonado" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruochen Zheng" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colmars" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2024.109206" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05344734v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinlei Li" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahi&#232;ne Hamila" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Guzman-Maldonado" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas L'Hostis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2024.112426" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660007v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Denis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hamila" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Itskov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morestin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106547" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660553v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boisse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs5030081" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661652v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morestin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-019-00474-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661599v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.10.018" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661280v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2017.11.018" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674381v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Guzman Maldonado" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Xiong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahiene Hamila" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boisse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.28.9-33" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313827v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Madeo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hivet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-016-1294-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174933v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Naouar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moulin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boiss&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.12.166" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710257v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bikard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2015.08.017" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670554v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5112521" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420747v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xiong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670531v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/406/1/012017" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01694100v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LYSEI015" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>