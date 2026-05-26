--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -2119,51 +2119,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="44A524AE"/>
+    <w:nsid w:val="7C3025E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>