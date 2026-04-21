--- v0 (2026-03-27)
+++ v1 (2026-04-21)
@@ -3425,252 +3425,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaffolding a Skeleton</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kathrin Welker</w:t>
+                <w:t xml:space="preserve">Convolution surfaces with varying radius: Formulae for skeletons made of arcs of circles and line segments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Javier Fuentes Suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Hubert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Asli Genctav; Kathryn Leonard; Sibel Tari; Evelyne Hubert; Geraldine Morin; Noha El-Zehiry; Erin Chambers. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Shape Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, 2018, Research in Shape Analysis, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-77066-6_2⟩</w:t>
+              <w:t xml:space="preserve">, 12, Springer, 2018, Association for Women in Mathematics Series, 978-3-319-77065-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-77066-6_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01532765v2</w:t>
+                <w:t xml:space="preserve">hal-01534159v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convolution surfaces with varying radius: Formulae for skeletons made of arcs of circles and line segments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alvaro Javier Fuentes Suárez</w:t>
+                <w:t xml:space="preserve">Scaffolding a Skeleton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athina Panotopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elissa Ross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathrin Welker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Hubert</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Shape Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 12, Springer, 2018, Association for Women in Mathematics Series, 978-3-319-77065-9. </w:t>
+              <w:t xml:space="preserve">, Springer, 2018, Research in Shape Analysis, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-77066-6_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-77066-6_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01534159v2</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532765v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algebraic and Differential Invariants</w:t>
               </w:r>
@@ -4427,51 +4427,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905290v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Hubert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jalard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2025.108034" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764527v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2025.05.033" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768067v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Metzlaff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moustrou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordian Riener" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-024-02149-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590007v4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M158173X" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03129766v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Rodriguez Bazan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2022.08.014" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03209117v4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3749" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02454589v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F. Singer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-021-09535-7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03123418v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2021.01.004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254954v4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2018.09.002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01570853v4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G&#246;rlach" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Papadopoulo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-018-9404-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02137325v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Javier Fuentes Su&#225;rez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Zanni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2019.05.018" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01774909v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2018.04.016" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01873077v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Collowald" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sapm.12240" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921905v4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Labahn" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3076" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926357v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Cuyt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Shin Lee" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Salazar Celis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10444-014-9401-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818823v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Musso" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668882v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-013-9165-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429358v3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Cani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2011.12.026" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536840v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gmod.2011.07.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00605339v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2011.03.027" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178189v5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2008.08.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00089287v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cluzeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-008-0079-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333270v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00198847v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Kogan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2006.03.005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7R4DXCL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00198876v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Olver" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00198857v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-006-0219-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RMM3PB87-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02482098v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373207.3404057" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994016v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3326229.3326247" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01509919v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2017.10.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071631v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Larsson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Morin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Begault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Chaine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Abiva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16348-2_9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839283v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00657991v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2442829.2442862" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00503227v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00483966v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069145v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Roux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01532765v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina Panotopoulou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Ross" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Welker" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77066-6_2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534159v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77066-6_3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763310v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001251v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Hubert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sedoglavic" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04604969v4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01188290v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Collowald" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00194528v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008497v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004947v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905290v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Hubert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jalard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2025.108034" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764527v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2025.05.033" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768067v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Metzlaff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moustrou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordian Riener" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-024-02149-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590007v4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M158173X" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03129766v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Rodriguez Bazan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2022.08.014" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03209117v4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3749" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02454589v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F. Singer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-021-09535-7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03123418v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2021.01.004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254954v4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2018.09.002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01570853v4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G&#246;rlach" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Papadopoulo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-018-9404-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02137325v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Javier Fuentes Su&#225;rez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Zanni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2019.05.018" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01774909v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2018.04.016" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01873077v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Collowald" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sapm.12240" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921905v4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Labahn" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3076" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926357v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Cuyt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Shin Lee" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Salazar Celis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10444-014-9401-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818823v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Musso" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668882v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-013-9165-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429358v3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Cani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2011.12.026" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536840v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gmod.2011.07.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00605339v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2011.03.027" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178189v5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2008.08.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00089287v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cluzeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-008-0079-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333270v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00198847v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Kogan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2006.03.005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7R4DXCL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00198876v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Olver" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00198857v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-006-0219-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RMM3PB87-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02482098v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373207.3404057" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994016v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3326229.3326247" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01509919v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2017.10.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071631v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Larsson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Morin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Begault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Chaine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Abiva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16348-2_9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839283v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00657991v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2442829.2442862" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00503227v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00483966v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069145v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Roux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534159v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77066-6_3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01532765v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina Panotopoulou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Ross" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Welker" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77066-6_2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763310v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001251v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Hubert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sedoglavic" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04604969v4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01188290v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Collowald" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00194528v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008497v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004947v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>