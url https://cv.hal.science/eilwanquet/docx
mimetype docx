--- v0 (2026-03-22)
+++ v1 (2026-05-09)
@@ -661,165 +661,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01157760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lindsey Collen's The Rape of Sita: re-writing as ethics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eileen Williams-Wanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Commonwealth Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 29 (2), pp.55-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean Rhys's &amp;lt;i&amp;gt;Wide Sargasso Sea&amp;lt;/i&amp;gt; : From the Meshes of the Sargasso to Subversive Countersignature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eileen Williams-Wanquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alizés : Revue angliciste de La Réunion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Identities and Voices, 28, pp.198-221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02343082v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01360856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wide Sargasso Sea de Jean Rhys: l'ailleurs de l'ailleurs</w:t>
               </w:r>
@@ -2151,165 +2151,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01344990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La ré-écriture dans le roman britannique contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eileen Williams-Wanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences à La Bibliothèque Départementale de La Réunion (convention avec DIRE EA 7387)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Saint-Denis, La Réunion</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Reviving Ghosts: the Reversibility of Victims and Vindicators in Sarah Waters' The Little Stranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eileen Williams-Wanquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar 8 - New visibilities: The rhetorical and political implications of victimhood and other forms of vulnerability in 21st-century fiction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12e congrès ESSE, Aug 2014, Kosice, Slovakia. pp.110-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01344636v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01454725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intertextuality as philosophical metacomment in Anita Brookner’s ironical novel, A Start in Life (1981)</w:t>
               </w:r>
@@ -2892,239 +2892,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01116923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Repenser les mythes fondateurs et l'écriture de l'histoire dans l'espace océan Indien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eileen Williams-Wanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aït-Aarab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Océan éditions; Université de La Réunion, 2011, 9782362470349</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Re-penser les mythes fondateurs et l’écriture de l’histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eileen Williams-Wanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de La Réunion; Océan Éditions, 2011, 978-2-36247-034-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01109779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'ironie comme arme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Peiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eileen Williams-Wanquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peiter, Anne D. and Williams-Wanquet, Eileen. 2011, 978-3-89733-236-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01212651v1</w:t>
-              </w:r>
-[...135 lines deleted...]
-                <w:t xml:space="preserve">hal-01147990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Répétition</w:t>
               </w:r>
@@ -4343,51 +4343,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03403366v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen Williams-Wanquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etan.742.0140" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01609785v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01609786v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01344987v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118949v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01345537v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157758v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157760v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02343082v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01360856v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01361519v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01909648v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01360853v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01361775v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01353812v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3200/CRIT.46.3.267-282" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01353857v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01353810v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01360838v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01360834v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02160134v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110037v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02346479v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01361491v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01361484v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01361495v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01361481v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01361480v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02338450v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01344990v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01344636v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01454725v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01454726v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01344984v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157729v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157734v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157749v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01344624v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157413v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116923v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Andoche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Watin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212651v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Peiter" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109779v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147990v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A&#239;t-Aarab" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01353859v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109778v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01353861v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116930v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01344601v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109464v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217721v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157746v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157752v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01353811v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01353856v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01361511v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/tel-04234643v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00757023v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03403366v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen Williams-Wanquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etan.742.0140" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01609785v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01609786v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01344987v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118949v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01345537v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157758v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157760v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01360856v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02343082v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01361519v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01909648v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01360853v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01361775v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01353812v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3200/CRIT.46.3.267-282" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01353857v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01353810v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01360838v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01360834v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02160134v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110037v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02346479v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01361491v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01361484v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01361495v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01361481v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01361480v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02338450v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01344990v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01454725v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01344636v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01454726v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01344984v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157729v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157734v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157749v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01344624v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157413v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116923v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Andoche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Watin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147990v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A&#239;t-Aarab" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109779v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212651v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Peiter" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01353859v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109778v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01353861v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116930v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01344601v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109464v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217721v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157746v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157752v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01353811v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01353856v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01361511v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/tel-04234643v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00757023v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>