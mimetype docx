--- v0 (2026-03-14)
+++ v1 (2026-04-03)
@@ -280,69 +280,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Aimé Villano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 6 : épigraphistes au travail, 22 p. (en ligne)</w:t>
+              <w:t xml:space="preserve">, 2025, épigraphistes au travail, 6, pp.88-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05523892v1</w:t>
+                <w:t xml:space="preserve">halshs-05447875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques réflexions sur la recherche d’un langage commun en épigraphie numérique</w:t>
               </w:r>
@@ -2500,191 +2500,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03439336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Transferts épigraphiques : les inscriptions de l’abbaye du Val de Josaphat à Jérusalem.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : Transferts culturels : France et Orient latin aux XIIe et XIIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CESCM; CMEMS, Apr 2019, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02185595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Aurell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marisa Galvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">[Colloque international] Transferts culturels : France et Orient latin aux XIIe et XIIIe siècles / Cultural Transfers: France and the Latin East in the 12th-13th c.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'études supérieures de civilisation médiévale de Poitiers (CESCM); France-Stanford center for interdisciplinary studies à Poitiers; Center for medieval and early modern studies de Stanford (CMEMS), Apr 2019, Poitiers, France. pp.7-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03366518v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02185595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Names in the Frescoes of the Crypt in Saint-Savin Abbey</w:t>
               </w:r>
@@ -4127,303 +4127,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02430346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des inscriptions sans matière ? Foulcoie de Bauvais et Baudri de Bourgueil, le paradoxe de la poésie à caractère épigraphique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CELLAM, Mar 2015, Poitiers, France. pp.179-192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01558932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La peur du vide : bout de ligne et ponctuation finale dans les inscriptions médiévales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ponctuation, segmentation, matérialité des textes, langues d’Europe (Moyen Âge et Renaissance)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Salamanque, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02458005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inscriptions encadrées/encadrantes. De l’usage du cadre dans les inscriptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Valence, France. pp.69-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01663705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La production épigraphique de Saint-Benoît-sur-Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’écrit monastique. Acteurs, productions et échanges dans l’espace ligérien (Xe-XIIIe s.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02457980v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">halshs-01558932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trois petits points : L’“interponctuation” dans les inscriptions médiévales</w:t>
               </w:r>
@@ -5579,169 +5579,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05467528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La conquête des espaces : les inscriptions en caractères latins face au « blanc » au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces du blanc. Discours, pratiques, créations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hémisphère, pp.67-80, 2024, 978-2-3770-1166-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Transmettre les inscriptions de Terre sainte au XIIe siècle : la description et l'annexe de Jean de Würzburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">María del Rosario Hernando Sobrino; Silvia Gómez Jiménez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De transmissione epigraphica. Medios y métodos de difusión y reutilización de las inscripciones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Guillermo Escolar Editor, pp.249-262, 2024, 978-84-19782-67-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04845645v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04847444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
@@ -6912,51 +6912,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://titulus.huma-num.fr/exist/apps/titulus/index.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epimed.hypotheses.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://in-scription.edel.univ-poitiers.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:estelle.ingrand.varenne@univ-poitiers.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523892v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ingrand-Varenne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aim&#233; Villano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05460177v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baudoin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonnin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brunet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Dalla Rosa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ruiz Darasse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04343027v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09518967.2023.2266056" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318599v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03883641v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03554742v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dussart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savvas Mavromatidis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gr&#233;gor" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03883643v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rauner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fontaine-Gastan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Uberti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03410747v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cchyp.518" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985481v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.VIATOR.5.121359" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03076387v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070818v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727833v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01946701v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Magnani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.15591" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187998v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hiegel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104117v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann-Virnich" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savva Mikheev" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00948493v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854577v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268411v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ontine Fortin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17151246" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04556785v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557252v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636372v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534400v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gregor" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539864v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111304496-011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04554726v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366539v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03439336v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366518v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Aurell" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Galvez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02185595v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431709v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02186735v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281442v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02187176v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debiais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Loaec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363664v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02188514v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Gagn&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281383v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02186894v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431008v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433469v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363734v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190386v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190438v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Mineo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Renedo Mirambell" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190906v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070822v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Giersiepen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Stieldorf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783657703135" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03079190v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281521v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02183830v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Traineau-Durozoy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430346v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02457980v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02458005v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01663705v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01558932v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383291v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250317v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383410v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092868v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103743v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821046v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161572v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Pallotini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janneke Raaijmakers" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503602363-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523173v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Treffort" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Menudier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaudin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/cifm_0000-0000_2020_cat_2_1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01695526v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04217268v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Favreau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/cifm_0000-0000_2017_cat_1_1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428527v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092840v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467528v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/70834?language=en&amp;amp;srsltid=AfmBOoo7sZISil1GfRDX90_sNFRmwx2zXgpb2wF2r3t1lPEqRZO72AmS" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004721678_016" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04845645v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847444v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04368246v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pallottini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318613v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04343115v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Agrigoroaei" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503600338-1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04343295v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318620v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.USML-EB.5.133532" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822984v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Re&#8217;em" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Berkovich" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03566178v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04845463v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03079212v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Crusading-and-Archaeology-Some-Archaeological-Approaches-to-the-Crusades/Shotten-Hallel-Weetch/p/book/9781138308220" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01579773v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496520v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428970v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://titulus.huma-num.fr/exist/apps/titulus/index.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epimed.hypotheses.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://in-scription.edel.univ-poitiers.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:estelle.ingrand.varenne@univ-poitiers.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05447875v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ingrand-Varenne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aim&#233; Villano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05460177v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baudoin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonnin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brunet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Dalla Rosa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ruiz Darasse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04343027v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09518967.2023.2266056" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318599v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03883641v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03554742v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dussart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savvas Mavromatidis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gr&#233;gor" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03883643v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rauner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fontaine-Gastan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Uberti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03410747v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cchyp.518" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985481v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.VIATOR.5.121359" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03076387v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070818v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727833v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01946701v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Magnani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.15591" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187998v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hiegel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104117v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann-Virnich" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savva Mikheev" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00948493v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854577v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268411v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ontine Fortin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17151246" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04556785v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557252v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636372v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534400v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gregor" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539864v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111304496-011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04554726v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366539v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03439336v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02185595v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366518v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Aurell" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Galvez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431709v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02186735v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281442v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02187176v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debiais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Loaec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363664v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02188514v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Gagn&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281383v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02186894v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431008v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433469v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363734v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190386v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190438v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Mineo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Renedo Mirambell" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190906v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070822v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Giersiepen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Stieldorf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783657703135" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03079190v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281521v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02183830v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Traineau-Durozoy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430346v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01558932v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02458005v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01663705v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02457980v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383291v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250317v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383410v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092868v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103743v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821046v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161572v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Pallotini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janneke Raaijmakers" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503602363-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523173v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Treffort" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Menudier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaudin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/cifm_0000-0000_2020_cat_2_1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01695526v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04217268v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Favreau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/cifm_0000-0000_2017_cat_1_1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428527v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092840v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467528v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/70834?language=en&amp;amp;srsltid=AfmBOoo7sZISil1GfRDX90_sNFRmwx2zXgpb2wF2r3t1lPEqRZO72AmS" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004721678_016" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847444v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04845645v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04368246v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pallottini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318613v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04343115v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Agrigoroaei" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503600338-1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04343295v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318620v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.USML-EB.5.133532" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822984v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Re&#8217;em" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Berkovich" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03566178v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04845463v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03079212v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Crusading-and-Archaeology-Some-Archaeological-Approaches-to-the-Crusades/Shotten-Hallel-Weetch/p/book/9781138308220" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01579773v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496520v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428970v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>