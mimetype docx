--- v1 (2026-04-03)
+++ v2 (2026-04-23)
@@ -206,1523 +206,1769 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Penser largement l’écriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gregor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In-Scription: revue en ligne d'études épigraphiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Gestes, outils, techniques et ateliers, 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un Crucifix émaillé du XIIe siècle acquis par le Musée Dobrée en 2019 (Inv. n° 2019.5.1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In-Scription: revue en ligne d'études épigraphiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Focus, 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Strzelecki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In-Scription: revue en ligne d'études épigraphiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Carnets et fiches de terrain : la construction du savoir en épigraphie médiévale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Aimé Villano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, épigraphistes au travail, 6, pp.88-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05447875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques réflexions sur la recherche d’un langage commun en épigraphie numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Dalla Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Ruiz Darasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Épigraphistes au travail, 6, pp.286-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05460177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiselled in rock, printed on paper: Francesco Quaresmio and the epigraphy of the Holy Land</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediterranean Historical Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Pilgrim Knowledge: Travel and Empiricism in the Early Modern Holy Land, 38 (2), pp.273-290. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09518967.2023.2266056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04343027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Inscriptions in the Latin Kingdom of Jerusalem: From the Written Word to the Museum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 'Atiqot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 110, pp.241-262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04318599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques éléments de conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rauner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Grégor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fontaine-Gastan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Uberti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In-Scription: revue en ligne d'études épigraphiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03883643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’inscription ‘palimpseste’ du château de Larnaca. Tour de force méthodologique interdisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Aimé Villano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savvas Mavromatidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Grégor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">museIKON A Journal of Religious Art and Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.50-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03554742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...71 lines deleted...]
-                <w:t xml:space="preserve">Morgane Uberti</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scénographie de l’écriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In-Scription: revue en ligne d'études épigraphiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03883641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les inscriptions en alphabet latin de Chypre au Moyen Âge : enquête exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Aimé Villano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du Centre d'Etudes Chypriotes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 50, pp.305-328. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cchyp.518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03410747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peur du vide ? L’économie graphique des inscriptions médiévales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viator</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 50 (1), pp.107-135. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1484/J.VIATOR.5.121359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02985481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William of Belvoir (?). A short note on even a shorter inscription</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crusades</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 18, pp.21-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03076387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BOOK REVIEW: Alessia Bauer, Elise Kleivane and Terje Spurkland ed., Epigraphy in an Intermedial Context (Portland: Four Courts Press, 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peregrinations: Journal of Medieval Art and Architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7 (1), pp.148-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03070818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcelles de mots et de lieux saints. La croix-reliquaire de Brageac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">museIKON A Journal of Religious Art and Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1, pp.19-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01727833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corpus épigraphique bourguignon (VIIIe-XVe siècle). Des catalogues aux applications numériques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cem.15591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01946701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'inscription de dédicace de l'église de Schorbach (Moselle) en 1143. Une curiosité lapidaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Hiegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Pays lorrain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2, pp.107-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01187998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Old Russian Graffito Inscription in the Abbey of Saint-Gilles, South of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savva Mikheev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Slověne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 3 (2), pp.110-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01104117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La brièveté des inscriptions médiévales : d'une contrainte à une esthétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medievalia, Revista d'Estudis Medievals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 16, pp.213-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00948493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lettres mortes ? L'édition : une nouvelle vie pour les inscriptions sur la science médiévale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscoop : Un regard sur les laboratoires en Centre Limousin Poitou-Charentes (CNRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 66 / juillet 2012, pp.18-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00854577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1732,3132 +1978,3132 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Model of Transcultural Encoding of Ancient Epigraphic Sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Ruiz Darasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léontine Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TEI Annual Conference 2025 : New Territories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Text Encoding Initiative Consortium; Jagiellonian University, Kraków, Sep 2025, Kraków, (Cracovie), Poland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.17151246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the margins of graffiti : writings ‘fixed’ to pilgrimage sites in the Holy Land</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First International Conference of the ERC-2020-AdG Graff-IT Project « Writing on the Margins. Graffiti in Italy and beyond (7th-16th c.) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Royal Netherlands Institute (KNIR); Universita degli studi Gabriele d'Annunzio di Chieti-Pescara; Graff-IT : Writing on the Margins, Apr 2024, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04557252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions entre écritures en différents alphabets dans l’Orient médiéval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire : Inscriptions bizarres ? — L’épigraphie et ses marges, matériaux et formes, (in)compétence et créativité graphiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Pratique des Hautes Études (EPHE) - Paris Sciences et Lettres (PSL), Feb 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04556785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Clément Dussart</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Word of the Last Hour: Tombs and Epitaphs for Women in the Kingdoms of Jerusalem and Cyprus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Aimé Villano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Church Monuments Society, Mar 2023, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04636372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engraving Stone in the Latin East Techniques, tools, and craftsmen in GRAPH-EAST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inter-Umifre Workshop Horn of Africa/Israël-Palestine: CFEE – CRFJ Shared Methods, Questions and Experiences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Estelle Ingrand-Varenne; ERC Graph East, Jun 2023, Lalibela, Ethiopia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05534400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Writing on the Burial of Christ in the Twelfth Century: An Absent Presence in the Holy Sepulchre in Jerusalem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sakrale Schriftbilder - Zur ikonischen Präsenz des Geschriebenen im mittelalterlichen Kirchenraum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tobias Frese; Lisa Horstmann; Franziska Wenig, Jan 2022, Heidelberg (GER) Online, Germany. pp.253-274, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783111304496-011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04539864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the CIFM to Heurist Database, editing a mix epigraphic corpus in the GRAPH-EAST project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop Criteria for the Edition of Medieval and Renaissance Graffiti. The first tool of the Graff-IT project</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Istituto Storico Italiano per il Medio Evo; European Research Concil (ERC); Graffiti in Italy (Graff-IT), Oct 2022, Rome, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04554726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferts épigraphiques. Les inscriptions de l'abbaye du Val de Josaphat à Jérusalem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'études supérieures de civilisation médiévale de Poitiers; France-Stanford center for interdisciplinary studies à Poitiers; Center for medieval and early modern studies de Stanford, Apr 2019, Poitiers, France. pp.75-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03366539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dextera Domini. The Earliest Inscriptions on Liturgical Gloves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. internationale Fachtagung für mittelalterliche und frühneuzeitliche Epigraphik Über Stoff und Stein: Knotenpunkte von Textilkunst und Epigraphik Materialität ist ein wesentlicher</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Munich, Germany. pp.84-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03439336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferts épigraphiques : les inscriptions de l’abbaye du Val de Josaphat à Jérusalem.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Transferts culturels : France et Orient latin aux XIIe et XIIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CESCM; CMEMS, Apr 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02185595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Aurell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marisa Galvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">[Colloque international] Transferts culturels : France et Orient latin aux XIIe et XIIIe siècles / Cultural Transfers: France and the Latin East in the 12th-13th c.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'études supérieures de civilisation médiévale de Poitiers (CESCM); France-Stanford center for interdisciplinary studies à Poitiers; Center for medieval and early modern studies de Stanford (CMEMS), Apr 2019, Poitiers, France. pp.7-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03366518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Names in the Frescoes of the Crypt in Saint-Savin Abbey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International medieval Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02431709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holy Land Epigraphy in Comparison with Thirteenth-Century Inscriptions of Southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Southern France and the Latin East in the 13th Century: Crusade, Networks, and Exchanges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’études supérieures de civilisation médiévale; France-Stanford center for Disciplinary Studies; Center for Medieval and Early Studies, Apr 2018, Stanford, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02186894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Lapidary Obituary of Plaimpied-Givaudins: Textual Memory of the Canons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">53th International Congress on Medieval Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Kalamazoo, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02281442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holy Land Epigraphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Memory and the Past: Round Table</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CESCM; Institute for Medieval Studies, Jun 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02186735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">The Lapidary Obituary of Plaimpied-Givaudins: Textual Memory of the Canons</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Connecting the Dots: How the Community of Plaimpied Developed a Graphical Memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gregor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53th International Congress on Medieval Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Kalamazoo, United States</w:t>
+              <w:t xml:space="preserve">International Medieval Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02281383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épigraphie : signes, techniques et lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Gagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gregor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier interdisciplinaire du master "Mondes Médiévaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CESCM, Oct 2018, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02188514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langage, écriture, image. Actualités de la recherche en épigraphie médiévale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Debiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Loaec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier interdisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CESCM, Jan 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02187176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les signes non alphabétiques dans l’économie graphique des inscriptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les limites de l'alphabétique et la visualité de l'écriture épigraphique : Antiquité tradive - Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Madrid, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02363664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Annick Gagné</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards croisés sur la notion de corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gregor</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Mineo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Renedo Mirambell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier interdisciplinaire du master "Mondes Médiévaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CESCM, Oct 2018, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Atelier interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CESCM (Université de Poitiers/CNRS), Jan 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gregor</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02190438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poetry and Materiality: The Inscription on the Reliquary of Saint Savinianus by Odorannus of Sens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International medieval Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Leeds, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02431008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les paroles du Christ dans les inscriptions médiévales. Étude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du colloque : Mise(s) en œuvre(s) des Écritures 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des chartes, Dec 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02433469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traiter les marges dans l’édition : le schéma ouvert du projet TITULUS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les limites chronologiques de l'épigraphie médiévale (de l'Antiquité à la fin du Moyen Âge) : seuils et porosités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Madrid, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02363734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Women’s voices in the Biblical Inscriptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop – Histories, things, and anthropological approaches – materiality and gender in the Medieval and Early Modern Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02190386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aesop's Fables in the Refectory of the Abbey of Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International medieval Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Leeds, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02430346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des enjeux ecdotiques des inscriptions sur objets à l’étude de la textualité objectale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude : Inscriptions et reliquaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02190906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyond Graphical Boundaries: Arabic Writing and Poem to the Virgin Mary inscribed in the Tympanum of Saint-Pierre-le-Puellier of Bourges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helga Giersiepen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Stieldorf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Über Grenzen hinweg - Inschriften als Zeugnisse kulturellen Austauschs. Beiträge zur 14. Internationalen Fachtagung für mittelalterliche und frühneuzeitliche Epigraphik, Düsseldorf 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Helga Giersiepen, Andrea Stieldorf, Oct 2016, Düsseldorf, Germany. pp.137-158, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30965/9783657703135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03070822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nommer, couper, incorporer : Quand le nom rencontre le corps de l’image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Words/Les Mots 13th annual symposium of the International Medieval Society (IMS Paris)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France. pp.209-228</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03079190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une langue réservée ? L’oscillation linguistique des inscriptions funéraires de la famille ducale de Bretagne au XIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epimed III : Écritures réservées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Madrid, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02281521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sources patristiques : histoire, éditions, accès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Traineau-Durozoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CESCM, Jan 2016, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02183830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des inscriptions sans matière ? Foulcoie de Bauvais et Baudri de Bourgueil, le paradoxe de la poésie à caractère épigraphique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CELLAM, Mar 2015, Poitiers, France. pp.179-192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01558932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La peur du vide : bout de ligne et ponctuation finale dans les inscriptions médiévales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ponctuation, segmentation, matérialité des textes, langues d’Europe (Moyen Âge et Renaissance)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Salamanque, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02458005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inscriptions encadrées/encadrantes. De l’usage du cadre dans les inscriptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Valence, France. pp.69-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01663705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La production épigraphique de Saint-Benoît-sur-Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’écrit monastique. Acteurs, productions et échanges dans l’espace ligérien (Xe-XIIIe s.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02457980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trois petits points : L’“interponctuation” dans les inscriptions médiévales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRPHLL; CESCM, Apr 2014, Pau, France. pp.215-232</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01383291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inscriptions in Orderic’s Historia ecclesiastica: A Writing Technique between History and Poetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de colloque international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Durham, United Kingdom. pp.127-144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01383410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verses in Latin Inscriptions: From Rhythm and Rimes to Aesthetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Medieval Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2018, Leeds, United Kingdom</w:t>
+              <w:t xml:space="preserve">, Jul 2013, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01250317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écriture en jeu et enjeux d’écriture dans la pratique épigraphique française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Southern France and the Latin East in the 13th Century: Crusade, Networks, and Exchanges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre d’études supérieures de civilisation médiévale; France-Stanford center for Disciplinary Studies; Center for Medieval and Early Studies, Apr 2018, Stanford, United States</w:t>
+              <w:t xml:space="preserve">Homo Ludens, Homo Loquens. Le Jeu et la Parole au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Madrid, France. pp.345-360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01103743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Medieval Inscriptions: A Codified Discourse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International medieval Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Leeds, United Kingdom</w:t>
+              <w:t xml:space="preserve">The First International Conference, Studies in Epigraphy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Moscou, Russia. pp.26-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...950 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01092868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formule épigraphique et langue : le cas de 'hic jacet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2015, Valence, France. pp.69-90</w:t>
+              <w:t xml:space="preserve">, Nov 2010, Nancy, France. pp.171-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...508 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00821046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4867,606 +5113,606 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Writing Names in Medieval Sacred Spaces. Inscriptions in the West, from Late Antiquity to the Early Middle Ages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Pallotini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janneke Raaijmakers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brepols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.386, 2023, 978-2-503-60236-3 (Hardback) / 978-2-503-60237-0 (E-book)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04161572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épitaphes carolingiennes du Centre-Ouest (milieu VIIIe-fin du Xe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Treffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Debiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 183 p., 2020, Corpus des inscriptions de la France médiévale. Hors-série, Cécile Treffort, 978-2-271-07003-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">halshs-02523173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langues de bois, de pierre et de verre. Latin et français dans les inscriptions médiévales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, pp.579, 2018, Histoire culturelle, 978-2-406-07127-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01695526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les inscriptions de Poitiers (fin VIIIe-début XVIe siècle). Une source pour l’histoire de la ville et de ses monuments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Favreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Treffort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HS, 280 p., 2018, Corpus des inscriptions de la France médiévale, 978-2-27111-765-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04217268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corpus des inscriptions de la France médiévale, 26</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Treffort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">CNRS éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 183 p., 2020, Corpus des inscriptions de la France médiévale. Hors-série, Cécile Treffort, 978-2-271-07003-6</w:t>
+              <w:t xml:space="preserve">, 26, 240 p., 2017, Corpus des inscriptions de la France médiévale, Cécile Treffort, 978-2-271-08762-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01428527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corpus des inscriptions de la France médiévale, 25</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Classiques Garnier, pp.579, 2018, Histoire culturelle, 978-2-406-07127-3</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Treffort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 25, 228 p., 2014, Corpus des inscriptions de la France médiévale, Cécile Treffort, 978-2-271-07538-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...290 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01092840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5476,1296 +5722,1296 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Bilingual Inscriptions in the Nativity Church in Bethlehem: Translation, Adaptation, and Refusal of Transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paraskevi Toma; Péter Bara. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Latin Translations of Greek Texts from the 11th to the 13th Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Medieval Mediterranean (143), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.428-461, 2025, 978-90-04-70756-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/9789004721678_016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05467528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conquête des espaces : les inscriptions en caractères latins face au « blanc » au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces du blanc. Discours, pratiques, créations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hémisphère, pp.67-80, 2024, 978-2-3770-1166-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04847444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmettre les inscriptions de Terre sainte au XIIe siècle : la description et l'annexe de Jean de Würzburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">María del Rosario Hernando Sobrino; Silvia Gómez Jiménez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De transmissione epigraphica. Medios y métodos de difusión y reutilización de las inscripciones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Guillermo Escolar Editor, pp.249-262, 2024, 978-84-19782-67-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04845645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incorporating a Name in an Image and an Image in a Name. Comparison between Byzantine and Latin Inscriptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studies in Byzantine Epigraphy. 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.93-111, 2023, Studies in Byzantine Epigraphy, 978-2-503-59022-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04318613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Pallottini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janneke Raaijmakers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Estelle Ingrand-Varenne; Elisa Pallottini; Janneke Raaijmakers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Writing Names in Medieval Inscriptions : Inscriptions in the West, from Late Antiquity to the Early Middle Ages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, pp.327-344, 2023, Utrecht Studies in Medieval Literacy, 978-2-503-60236-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04368246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cum manus his Efrem fertur fecisse tu autem (1169): Formulaic Transfer in the Mosaics of the Nativity Church in Bethlehem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vladimir Agrigoroaei; Ileana Sasu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Translation Automatisms in the Vernacular Texts of the Middle Ages and Early Modern Period</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brepols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.430-436, 2023, Biblia vernacula, 978-2-503-60033-8 ; 978-2-503-60034-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04343115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fables d’Ésope à Fleury : du manuscrit aux peintures du réfectoire, et retour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sandrine Hériché-Pradeau; Maud Pérez-Simon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inscriptions : une matière en toutes lettres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Sorbonne Nouvelle (PSN), pp.67-84, 2023, Littérature française et comparée, 978-2-37906-094-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04343295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le nom et l’être. De la théorie aux mises en forme épigraphiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Estelle Ingrand-Varenne; Elisa Pallotini; Janneke Raaijmakers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Writing Names in Medieval Inscriptions. Inscriptions in the West, from Late Antiquity to the Early Middle Ages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 56, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brepols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.9-39, 2023, Utrecht Studies in Medieval Literacy, 978-2-503-60236-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1484/M.USML-EB.5.133532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04318620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surviving Three Cycles of Destruction: The Graves of the Crusader Kings in the Church of the Holy Sepulchre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amit Re’em</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilya Berkovich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Studies in the Archaeology of Jerusalem and Its Region</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, Israel Antiquities Authority, pp.71-103, 2022, 978-965-406-767-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03822984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Qui a mesuré les eaux dans le creux de sa main…’ Un relief inscrit inclassable à Emmaüs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pietro Dalena. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minima medievalia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Adda, pp.2-15, 2021, 9-788-8671-700-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03566178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’inscription de Semko, fils de Ninoslav : une inscription en ancien russe à l’abbatiale de Saint-Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savva Mikheev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andreas Hartmann-Virnich. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De Saint-Gilles à Saint-Jacques, recherches archéologiques sur l’art roman</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Marion Charlet, pp.64-71, 2021, Ligne de Mire, 978-29-56630-92-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04845463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The inscriptions of the Latin Kingdom of Jerusalem. New corpus and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vardit R. Shotten-Hallel; Rosie Weetch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crusading and Archaeology. Some Archaeological Approaches to the Crusades</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.328-344, 2020, 9781138308220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03079212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoir décrypter les inscriptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claude Pommereau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La cathédrale gothique de Poitiers : restauration du bras sud du transept</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Beaux-arts et Cie, pp.82-83, 2017, 979-10-204-0265-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01579773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Use of Vernacular and its Graphic and Material Shape in Epigraphic Discourse: Three Case Studies from Western France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sébastien Barret; Dominique Stutzmann; Georg Vogeler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ruling the Script: Formal Aspects of Medieval Witten Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 35, Brepols, pp.357-377, 2016, Utrecht Studies in Medieval Literacy (USML), 978-2-503-56743-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01496520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une poésie à l’échelle monumentale　: les inscriptions des médaillons des apôtres à l’abbaye de La Sauve-Majeure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La rigueur et la passion. Mélanges en l’honneur de Pascale Bourgain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 71, Brepols, pp.513-525, 2016, Instrumenta Patristica et Mediaevalia (IPM), 978-2-503-56887-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01428970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId146"/>
+      <w:footerReference w:type="default" r:id="rId150"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6912,51 +7158,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://titulus.huma-num.fr/exist/apps/titulus/index.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epimed.hypotheses.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://in-scription.edel.univ-poitiers.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:estelle.ingrand.varenne@univ-poitiers.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05447875v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ingrand-Varenne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aim&#233; Villano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05460177v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baudoin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonnin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brunet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Dalla Rosa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ruiz Darasse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04343027v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09518967.2023.2266056" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318599v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03883641v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03554742v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dussart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savvas Mavromatidis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gr&#233;gor" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03883643v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rauner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fontaine-Gastan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Uberti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03410747v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cchyp.518" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985481v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.VIATOR.5.121359" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03076387v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070818v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727833v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01946701v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Magnani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.15591" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187998v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hiegel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104117v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann-Virnich" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savva Mikheev" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00948493v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854577v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268411v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ontine Fortin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17151246" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04556785v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557252v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636372v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534400v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gregor" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539864v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111304496-011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04554726v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366539v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03439336v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02185595v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366518v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Aurell" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Galvez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431709v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02186735v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281442v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02187176v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debiais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Loaec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363664v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02188514v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Gagn&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281383v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02186894v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431008v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433469v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363734v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190386v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190438v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Mineo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Renedo Mirambell" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190906v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070822v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Giersiepen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Stieldorf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783657703135" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03079190v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281521v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02183830v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Traineau-Durozoy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430346v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01558932v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02458005v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01663705v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02457980v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383291v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250317v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383410v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092868v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103743v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821046v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161572v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Pallotini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janneke Raaijmakers" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503602363-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523173v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Treffort" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Menudier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaudin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/cifm_0000-0000_2020_cat_2_1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01695526v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04217268v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Favreau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/cifm_0000-0000_2017_cat_1_1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428527v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092840v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467528v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/70834?language=en&amp;amp;srsltid=AfmBOoo7sZISil1GfRDX90_sNFRmwx2zXgpb2wF2r3t1lPEqRZO72AmS" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004721678_016" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847444v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04845645v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04368246v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pallottini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318613v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04343115v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Agrigoroaei" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503600338-1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04343295v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318620v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.USML-EB.5.133532" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822984v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Re&#8217;em" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Berkovich" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03566178v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04845463v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03079212v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Crusading-and-Archaeology-Some-Archaeological-Approaches-to-the-Crusades/Shotten-Hallel-Weetch/p/book/9781138308220" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01579773v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496520v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428970v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://titulus.huma-num.fr/exist/apps/titulus/index.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epimed.hypotheses.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://in-scription.edel.univ-poitiers.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:estelle.ingrand.varenne@univ-poitiers.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589353v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gregor" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ingrand-Varenne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debiais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589344v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589338v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Strzelecki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05447875v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aim&#233; Villano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05460177v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baudoin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonnin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brunet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Dalla Rosa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ruiz Darasse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04343027v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09518967.2023.2266056" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318599v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03883643v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rauner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gr&#233;gor" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fontaine-Gastan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Uberti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03554742v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dussart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savvas Mavromatidis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03883641v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03410747v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cchyp.518" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985481v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.VIATOR.5.121359" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03076387v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070818v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727833v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01946701v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Magnani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.15591" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187998v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hiegel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104117v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann-Virnich" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savva Mikheev" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00948493v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854577v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268411v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ontine Fortin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17151246" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557252v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04556785v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636372v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534400v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539864v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111304496-011" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04554726v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366539v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03439336v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02185595v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366518v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Aurell" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Galvez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431709v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02186894v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281442v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02186735v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281383v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02188514v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Gagn&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02187176v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Loaec" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363664v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190438v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Mineo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Renedo Mirambell" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431008v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433469v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363734v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190386v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430346v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190906v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070822v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Giersiepen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Stieldorf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783657703135" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03079190v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281521v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02183830v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Traineau-Durozoy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01558932v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02458005v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01663705v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02457980v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383291v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383410v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250317v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103743v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092868v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821046v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161572v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Pallotini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janneke Raaijmakers" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503602363-1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523173v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Treffort" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Menudier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaudin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/cifm_0000-0000_2020_cat_2_1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01695526v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04217268v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Favreau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/cifm_0000-0000_2017_cat_1_1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428527v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092840v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467528v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/70834?language=en&amp;amp;srsltid=AfmBOoo7sZISil1GfRDX90_sNFRmwx2zXgpb2wF2r3t1lPEqRZO72AmS" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004721678_016" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847444v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04845645v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318613v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04368246v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pallottini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04343115v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Agrigoroaei" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503600338-1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04343295v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318620v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.USML-EB.5.133532" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822984v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Re&#8217;em" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Berkovich" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03566178v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04845463v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03079212v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Crusading-and-Archaeology-Some-Archaeological-Approaches-to-the-Crusades/Shotten-Hallel-Weetch/p/book/9781138308220" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01579773v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496520v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428970v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>