--- v2 (2026-04-23)
+++ v3 (2026-05-14)
@@ -206,51 +206,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -693,1282 +693,1364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05460177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Du nouveau sur la chaire de Gropina II. Déchiffrement et commentaire des inscriptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc H. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De Strata Francigena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Vie di pellegrinaggio e scultura romanica nell'aretino, XXXII (1), pp.110-123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04864650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chiselled in rock, printed on paper: Francesco Quaresmio and the epigraphy of the Holy Land</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediterranean Historical Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Pilgrim Knowledge: Travel and Empiricism in the Early Modern Holy Land, 38 (2), pp.273-290. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09518967.2023.2266056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04343027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Inscriptions in the Latin Kingdom of Jerusalem: From the Written Word to the Museum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 'Atiqot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 110, pp.241-262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04318599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques éléments de conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rauner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Grégor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fontaine-Gastan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Uberti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In-Scription: revue en ligne d'études épigraphiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03883643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’inscription ‘palimpseste’ du château de Larnaca. Tour de force méthodologique interdisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Aimé Villano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savvas Mavromatidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Grégor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">museIKON A Journal of Religious Art and Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.50-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03554742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scénographie de l’écriture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In-Scription: revue en ligne d'études épigraphiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03883641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les inscriptions en alphabet latin de Chypre au Moyen Âge : enquête exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Aimé Villano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du Centre d'Etudes Chypriotes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 50, pp.305-328. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cchyp.518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03410747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peur du vide ? L’économie graphique des inscriptions médiévales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viator</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 50 (1), pp.107-135. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1484/J.VIATOR.5.121359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02985481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William of Belvoir (?). A short note on even a shorter inscription</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crusades</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 18, pp.21-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03076387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BOOK REVIEW: Alessia Bauer, Elise Kleivane and Terje Spurkland ed., Epigraphy in an Intermedial Context (Portland: Four Courts Press, 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peregrinations: Journal of Medieval Art and Architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7 (1), pp.148-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03070818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcelles de mots et de lieux saints. La croix-reliquaire de Brageac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">museIKON A Journal of Religious Art and Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1, pp.19-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01727833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corpus épigraphique bourguignon (VIIIe-XVe siècle). Des catalogues aux applications numériques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cem.15591⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cem.15591⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01946701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'inscription de dédicace de l'église de Schorbach (Moselle) en 1143. Une curiosité lapidaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Hiegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Pays lorrain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2, pp.107-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01187998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Old Russian Graffito Inscription in the Abbey of Saint-Gilles, South of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savva Mikheev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Slověne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 3 (2), pp.110-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01104117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La brièveté des inscriptions médiévales : d'une contrainte à une esthétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medievalia, Revista d'Estudis Medievals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 16, pp.213-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00948493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lettres mortes ? L'édition : une nouvelle vie pour les inscriptions sur la science médiévale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscoop : Un regard sur les laboratoires en Centre Limousin Poitou-Charentes (CNRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 66 / juillet 2012, pp.18-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00854577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1978,51 +2060,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Model of Transcultural Encoding of Ancient Epigraphic Sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2044,283 +2126,283 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Ruiz Darasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léontine Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TEI Annual Conference 2025 : New Territories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Text Encoding Initiative Consortium; Jagiellonian University, Kraków, Sep 2025, Kraków, (Cracovie), Poland. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.17151246⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.17151246⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05268411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the margins of graffiti : writings ‘fixed’ to pilgrimage sites in the Holy Land</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Conference of the ERC-2020-AdG Graff-IT Project « Writing on the Margins. Graffiti in Italy and beyond (7th-16th c.) »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Royal Netherlands Institute (KNIR); Universita degli studi Gabriele d'Annunzio di Chieti-Pescara; Graff-IT : Writing on the Margins, Apr 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04557252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions entre écritures en différents alphabets dans l’Orient médiéval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire : Inscriptions bizarres ? — L’épigraphie et ses marges, matériaux et formes, (in)compétence et créativité graphiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Pratique des Hautes Études (EPHE) - Paris Sciences et Lettres (PSL), Feb 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04556785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Word of the Last Hour: Tombs and Epitaphs for Women in the Kingdoms of Jerusalem and Cyprus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Aimé Villano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2336,73 +2418,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Church Monuments Society, Mar 2023, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04636372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engraving Stone in the Latin East Techniques, tools, and craftsmen in GRAPH-EAST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2418,811 +2500,811 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inter-Umifre Workshop Horn of Africa/Israël-Palestine: CFEE – CRFJ Shared Methods, Questions and Experiences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Estelle Ingrand-Varenne; ERC Graph East, Jun 2023, Lalibela, Ethiopia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05534400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Writing on the Burial of Christ in the Twelfth Century: An Absent Presence in the Holy Sepulchre in Jerusalem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sakrale Schriftbilder - Zur ikonischen Präsenz des Geschriebenen im mittelalterlichen Kirchenraum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tobias Frese; Lisa Horstmann; Franziska Wenig, Jan 2022, Heidelberg (GER) Online, Germany. pp.253-274, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783111304496-011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04539864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the CIFM to Heurist Database, editing a mix epigraphic corpus in the GRAPH-EAST project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop Criteria for the Edition of Medieval and Renaissance Graffiti. The first tool of the Graff-IT project</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Istituto Storico Italiano per il Medio Evo; European Research Concil (ERC); Graffiti in Italy (Graff-IT), Oct 2022, Rome, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04554726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferts épigraphiques. Les inscriptions de l'abbaye du Val de Josaphat à Jérusalem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'études supérieures de civilisation médiévale de Poitiers; France-Stanford center for interdisciplinary studies à Poitiers; Center for medieval and early modern studies de Stanford, Apr 2019, Poitiers, France. pp.75-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03366539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dextera Domini. The Earliest Inscriptions on Liturgical Gloves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. internationale Fachtagung für mittelalterliche und frühneuzeitliche Epigraphik Über Stoff und Stein: Knotenpunkte von Textilkunst und Epigraphik Materialität ist ein wesentlicher</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Munich, Germany. pp.84-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03439336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferts épigraphiques : les inscriptions de l’abbaye du Val de Josaphat à Jérusalem.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Transferts culturels : France et Orient latin aux XIIe et XIIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CESCM; CMEMS, Apr 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02185595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Aurell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marisa Galvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">[Colloque international] Transferts culturels : France et Orient latin aux XIIe et XIIIe siècles / Cultural Transfers: France and the Latin East in the 12th-13th c.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'études supérieures de civilisation médiévale de Poitiers (CESCM); France-Stanford center for interdisciplinary studies à Poitiers; Center for medieval and early modern studies de Stanford (CMEMS), Apr 2019, Poitiers, France. pp.7-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03366518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Names in the Frescoes of the Crypt in Saint-Savin Abbey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International medieval Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02431709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holy Land Epigraphy in Comparison with Thirteenth-Century Inscriptions of Southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Southern France and the Latin East in the 13th Century: Crusade, Networks, and Exchanges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d’études supérieures de civilisation médiévale; France-Stanford center for Disciplinary Studies; Center for Medieval and Early Studies, Apr 2018, Stanford, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02186894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Lapidary Obituary of Plaimpied-Givaudins: Textual Memory of the Canons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53th International Congress on Medieval Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Kalamazoo, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02281442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holy Land Epigraphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Memory and the Past: Round Table</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CESCM; Institute for Medieval Studies, Jun 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02186735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connecting the Dots: How the Community of Plaimpied Developed a Graphical Memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3238,87 +3320,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Medieval Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02281383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épigraphie : signes, techniques et lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Gagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3333,1428 +3415,1428 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier interdisciplinaire du master "Mondes Médiévaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CESCM, Oct 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02188514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langage, écriture, image. Actualités de la recherche en épigraphie médiévale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Debiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Loaec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier interdisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CESCM, Jan 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02187176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les signes non alphabétiques dans l’économie graphique des inscriptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les limites de l'alphabétique et la visualité de l'écriture épigraphique : Antiquité tradive - Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Madrid, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02363664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur la notion de corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Debiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Mineo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Renedo Mirambell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier interdisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CESCM (Université de Poitiers/CNRS), Jan 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02190438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poetry and Materiality: The Inscription on the Reliquary of Saint Savinianus by Odorannus of Sens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International medieval Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02431008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paroles du Christ dans les inscriptions médiévales. Étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque : Mise(s) en œuvre(s) des Écritures 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des chartes, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02433469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traiter les marges dans l’édition : le schéma ouvert du projet TITULUS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les limites chronologiques de l'épigraphie médiévale (de l'Antiquité à la fin du Moyen Âge) : seuils et porosités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Madrid, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02363734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Women’s voices in the Biblical Inscriptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop – Histories, things, and anthropological approaches – materiality and gender in the Medieval and Early Modern Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02190386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aesop's Fables in the Refectory of the Abbey of Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International medieval Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02430346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des enjeux ecdotiques des inscriptions sur objets à l’étude de la textualité objectale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude : Inscriptions et reliquaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02190906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Graphical Boundaries: Arabic Writing and Poem to the Virgin Mary inscribed in the Tympanum of Saint-Pierre-le-Puellier of Bourges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helga Giersiepen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Stieldorf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Über Grenzen hinweg - Inschriften als Zeugnisse kulturellen Austauschs. Beiträge zur 14. Internationalen Fachtagung für mittelalterliche und frühneuzeitliche Epigraphik, Düsseldorf 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Helga Giersiepen, Andrea Stieldorf, Oct 2016, Düsseldorf, Germany. pp.137-158, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.30965/9783657703135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03070822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nommer, couper, incorporer : Quand le nom rencontre le corps de l’image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Words/Les Mots 13th annual symposium of the International Medieval Society (IMS Paris)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Paris, France. pp.209-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03079190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une langue réservée ? L’oscillation linguistique des inscriptions funéraires de la famille ducale de Bretagne au XIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epimed III : Écritures réservées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Madrid, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02281521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sources patristiques : histoire, éditions, accès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Traineau-Durozoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier interdisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CESCM, Jan 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02183830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des inscriptions sans matière ? Foulcoie de Bauvais et Baudri de Bourgueil, le paradoxe de la poésie à caractère épigraphique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CELLAM, Mar 2015, Poitiers, France. pp.179-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01558932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La peur du vide : bout de ligne et ponctuation finale dans les inscriptions médiévales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ponctuation, segmentation, matérialité des textes, langues d’Europe (Moyen Âge et Renaissance)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Salamanque, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02458005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inscriptions encadrées/encadrantes. De l’usage du cadre dans les inscriptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Valence, France. pp.69-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01663705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La production épigraphique de Saint-Benoît-sur-Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’écrit monastique. Acteurs, productions et échanges dans l’espace ligérien (Xe-XIIIe s.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02457980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trois petits points : L’“interponctuation” dans les inscriptions médiévales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRPHLL; CESCM, Apr 2014, Pau, France. pp.215-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01383291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inscriptions in Orderic’s Historia ecclesiastica: A Writing Technique between History and Poetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4770,211 +4852,211 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de colloque international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Durham, United Kingdom. pp.127-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01383410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verses in Latin Inscriptions: From Rhythm and Rimes to Aesthetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Medieval Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01250317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écriture en jeu et enjeux d’écriture dans la pratique épigraphique française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Homo Ludens, Homo Loquens. Le Jeu et la Parole au Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Madrid, France. pp.345-360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01103743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Medieval Inscriptions: A Codified Discourse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Debiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4990,120 +5072,120 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The First International Conference, Studies in Epigraphy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Moscou, Russia. pp.26-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01092868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formule épigraphique et langue : le cas de 'hic jacet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Nancy, France. pp.171-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00821046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5113,606 +5195,606 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Writing Names in Medieval Sacred Spaces. Inscriptions in the West, from Late Antiquity to the Early Middle Ages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Pallotini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janneke Raaijmakers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 386 p., 2023, 978-2-503-60236-3 (Hardback) / 978-2-503-60237-0 (E-book)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janneke Raaijmakers</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.386, 2023, 978-2-503-60236-3 (Hardback) / 978-2-503-60237-0 (E-book)</w:t>
+                <w:t xml:space="preserve">halshs-04161572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épitaphes carolingiennes du Centre-Ouest (milieu VIIIe-fin du Xe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Treffort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Menudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 183 p., 2020, Corpus des inscriptions de la France médiévale. Hors-série, Cécile Treffort, 978-2-271-07003-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02523173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langues de bois, de pierre et de verre. Latin et français dans les inscriptions médiévales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, pp.579, 2018, Histoire culturelle, 978-2-406-07127-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01695526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les inscriptions de Poitiers (fin VIIIe-début XVIe siècle). Une source pour l’histoire de la ville et de ses monuments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Favreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Treffort</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HS, 280 p., 2018, Corpus des inscriptions de la France médiévale, 978-2-27111-765-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04217268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corpus des inscriptions de la France médiévale, 26</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Treffort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 26, 240 p., 2017, Corpus des inscriptions de la France médiévale, Cécile Treffort, 978-2-271-08762-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01428527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corpus des inscriptions de la France médiévale, 25</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Debiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Gaudin</w:t>
-[...9 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Cécile Treffort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 183 p., 2020, Corpus des inscriptions de la France médiévale. Hors-série, Cécile Treffort, 978-2-271-07003-6</w:t>
+              <w:t xml:space="preserve">, 25, 228 p., 2014, Corpus des inscriptions de la France médiévale, Cécile Treffort, 978-2-271-07538-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...352 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01092840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5722,1296 +5804,1296 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Bilingual Inscriptions in the Nativity Church in Bethlehem: Translation, Adaptation, and Refusal of Transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paraskevi Toma; Péter Bara. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Latin Translations of Greek Texts from the 11th to the 13th Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Medieval Mediterranean (143), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.428-461, 2025, 978-90-04-70756-6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004721678_016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/9789004721678_016⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-05467528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conquête des espaces : les inscriptions en caractères latins face au « blanc » au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces du blanc. Discours, pratiques, créations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hémisphère, pp.67-80, 2024, 978-2-3770-1166-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04847444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmettre les inscriptions de Terre sainte au XIIe siècle : la description et l'annexe de Jean de Würzburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">María del Rosario Hernando Sobrino; Silvia Gómez Jiménez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De transmissione epigraphica. Medios y métodos de difusión y reutilización de las inscripciones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Guillermo Escolar Editor, pp.249-262, 2024, 978-84-19782-67-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04845645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incorporating a Name in an Image and an Image in a Name. Comparison between Byzantine and Latin Inscriptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Byzantine Epigraphy. 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, pp.93-111, 2023, Studies in Byzantine Epigraphy, 978-2-503-59022-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04318613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Pallottini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janneke Raaijmakers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Estelle Ingrand-Varenne; Elisa Pallottini; Janneke Raaijmakers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Writing Names in Medieval Inscriptions : Inscriptions in the West, from Late Antiquity to the Early Middle Ages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, pp.327-344, 2023, Utrecht Studies in Medieval Literacy, 978-2-503-60236-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04368246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cum manus his Efrem fertur fecisse tu autem (1169): Formulaic Transfer in the Mosaics of the Nativity Church in Bethlehem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vladimir Agrigoroaei; Ileana Sasu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Translation Automatisms in the Vernacular Texts of the Middle Ages and Early Modern Period</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.430-436, 2023, Biblia vernacula, 978-2-503-60033-8 ; 978-2-503-60034-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brepols</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04343115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fables d’Ésope à Fleury : du manuscrit aux peintures du réfectoire, et retour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sandrine Hériché-Pradeau; Maud Pérez-Simon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inscriptions : une matière en toutes lettres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Sorbonne Nouvelle (PSN), pp.67-84, 2023, Littérature française et comparée, 978-2-37906-094-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04343295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le nom et l’être. De la théorie aux mises en forme épigraphiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Estelle Ingrand-Varenne; Elisa Pallotini; Janneke Raaijmakers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Writing Names in Medieval Inscriptions. Inscriptions in the West, from Late Antiquity to the Early Middle Ages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 56, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brepols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.9-39, 2023, Utrecht Studies in Medieval Literacy, 978-2-503-60236-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1484/M.USML-EB.5.133532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04318620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surviving Three Cycles of Destruction: The Graves of the Crusader Kings in the Church of the Holy Sepulchre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amit Re’em</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilya Berkovich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Studies in the Archaeology of Jerusalem and Its Region</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, Israel Antiquities Authority, pp.71-103, 2022, 978-965-406-767-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03822984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Qui a mesuré les eaux dans le creux de sa main…’ Un relief inscrit inclassable à Emmaüs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pietro Dalena. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minima medievalia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Adda, pp.2-15, 2021, 9-788-8671-700-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03566178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’inscription de Semko, fils de Ninoslav : une inscription en ancien russe à l’abbatiale de Saint-Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savva Mikheev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andreas Hartmann-Virnich. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De Saint-Gilles à Saint-Jacques, recherches archéologiques sur l’art roman</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Marion Charlet, pp.64-71, 2021, Ligne de Mire, 978-29-56630-92-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04845463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The inscriptions of the Latin Kingdom of Jerusalem. New corpus and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vardit R. Shotten-Hallel; Rosie Weetch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crusading and Archaeology. Some Archaeological Approaches to the Crusades</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.328-344, 2020, 9781138308220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03079212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoir décrypter les inscriptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claude Pommereau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La cathédrale gothique de Poitiers : restauration du bras sud du transept</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Beaux-arts et Cie, pp.82-83, 2017, 979-10-204-0265-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01579773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Use of Vernacular and its Graphic and Material Shape in Epigraphic Discourse: Three Case Studies from Western France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sébastien Barret; Dominique Stutzmann; Georg Vogeler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ruling the Script: Formal Aspects of Medieval Witten Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 35, Brepols, pp.357-377, 2016, Utrecht Studies in Medieval Literacy (USML), 978-2-503-56743-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01496520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une poésie à l’échelle monumentale　: les inscriptions des médaillons des apôtres à l’abbaye de La Sauve-Majeure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La rigueur et la passion. Mélanges en l’honneur de Pascale Bourgain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 71, Brepols, pp.513-525, 2016, Instrumenta Patristica et Mediaevalia (IPM), 978-2-503-56887-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01428970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId150"/>
+      <w:footerReference w:type="default" r:id="rId152"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7158,51 +7240,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://titulus.huma-num.fr/exist/apps/titulus/index.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epimed.hypotheses.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://in-scription.edel.univ-poitiers.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:estelle.ingrand.varenne@univ-poitiers.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589353v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gregor" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ingrand-Varenne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debiais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589344v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589338v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Strzelecki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05447875v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aim&#233; Villano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05460177v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baudoin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonnin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brunet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Dalla Rosa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ruiz Darasse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04343027v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09518967.2023.2266056" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318599v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03883643v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rauner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gr&#233;gor" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fontaine-Gastan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Uberti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03554742v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dussart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savvas Mavromatidis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03883641v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03410747v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cchyp.518" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985481v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.VIATOR.5.121359" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03076387v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070818v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727833v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01946701v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Magnani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.15591" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187998v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hiegel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104117v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann-Virnich" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savva Mikheev" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00948493v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854577v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268411v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ontine Fortin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17151246" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557252v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04556785v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636372v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534400v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539864v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111304496-011" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04554726v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366539v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03439336v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02185595v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366518v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Aurell" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Galvez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431709v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02186894v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281442v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02186735v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281383v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02188514v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Gagn&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02187176v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Loaec" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363664v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190438v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Mineo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Renedo Mirambell" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431008v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433469v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363734v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190386v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430346v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190906v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070822v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Giersiepen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Stieldorf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783657703135" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03079190v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281521v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02183830v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Traineau-Durozoy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01558932v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02458005v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01663705v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02457980v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383291v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383410v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250317v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103743v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092868v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821046v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161572v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Pallotini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janneke Raaijmakers" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503602363-1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523173v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Treffort" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Menudier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaudin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/cifm_0000-0000_2020_cat_2_1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01695526v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04217268v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Favreau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/cifm_0000-0000_2017_cat_1_1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428527v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092840v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467528v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/70834?language=en&amp;amp;srsltid=AfmBOoo7sZISil1GfRDX90_sNFRmwx2zXgpb2wF2r3t1lPEqRZO72AmS" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004721678_016" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847444v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04845645v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318613v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04368246v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pallottini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04343115v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Agrigoroaei" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503600338-1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04343295v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318620v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.USML-EB.5.133532" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822984v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Re&#8217;em" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Berkovich" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03566178v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04845463v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03079212v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Crusading-and-Archaeology-Some-Archaeological-Approaches-to-the-Crusades/Shotten-Hallel-Weetch/p/book/9781138308220" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01579773v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496520v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428970v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://titulus.huma-num.fr/exist/apps/titulus/index.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epimed.hypotheses.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://in-scription.edel.univ-poitiers.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:estelle.ingrand.varenne@univ-poitiers.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589353v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gregor" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ingrand-Varenne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debiais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589344v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589338v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Strzelecki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05447875v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aim&#233; Villano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05460177v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baudoin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonnin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brunet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Dalla Rosa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ruiz Darasse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864650v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H. Smith" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04343027v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09518967.2023.2266056" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318599v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03883643v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rauner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gr&#233;gor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fontaine-Gastan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Uberti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03554742v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dussart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savvas Mavromatidis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03883641v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03410747v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cchyp.518" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985481v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.VIATOR.5.121359" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03076387v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070818v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727833v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01946701v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Magnani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.15591" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187998v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hiegel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104117v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann-Virnich" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savva Mikheev" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00948493v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854577v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268411v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ontine Fortin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17151246" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557252v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04556785v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636372v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534400v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539864v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111304496-011" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04554726v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366539v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03439336v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02185595v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366518v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Aurell" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Galvez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431709v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02186894v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281442v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02186735v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281383v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02188514v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Gagn&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02187176v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Loaec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363664v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190438v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Mineo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Renedo Mirambell" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431008v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433469v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363734v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190386v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430346v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190906v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070822v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Giersiepen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Stieldorf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783657703135" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03079190v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281521v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02183830v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Traineau-Durozoy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01558932v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02458005v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01663705v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02457980v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383291v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383410v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250317v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103743v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092868v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821046v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161572v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Pallotini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janneke Raaijmakers" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503602363-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523173v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Treffort" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Menudier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaudin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/cifm_0000-0000_2020_cat_2_1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01695526v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04217268v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Favreau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/cifm_0000-0000_2017_cat_1_1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428527v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092840v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467528v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/70834?language=en&amp;amp;srsltid=AfmBOoo7sZISil1GfRDX90_sNFRmwx2zXgpb2wF2r3t1lPEqRZO72AmS" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004721678_016" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847444v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04845645v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318613v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04368246v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pallottini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04343115v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Agrigoroaei" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503600338-1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04343295v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318620v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.USML-EB.5.133532" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822984v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Re&#8217;em" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Berkovich" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03566178v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04845463v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03079212v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Crusading-and-Archaeology-Some-Archaeological-Approaches-to-the-Crusades/Shotten-Hallel-Weetch/p/book/9781138308220" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01579773v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496520v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428970v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>