--- v3 (2026-05-14)
+++ v4 (2026-06-04)
@@ -240,221 +240,221 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser largement l’écriture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Debiais</w:t>
+                <w:t xml:space="preserve">Un Crucifix émaillé du XIIe siècle acquis par le Musée Dobrée en 2019 (Inv. n° 2019.5.1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In-Scription: revue en ligne d'études épigraphiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, Gestes, outils, techniques et ateliers, 6</w:t>
+              <w:t xml:space="preserve">, 2026, Focus, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05589353v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">hal-05589344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser largement l’écriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gregor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In-Scription: revue en ligne d'études épigraphiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, Focus, 6</w:t>
+              <w:t xml:space="preserve">, 2026, Gestes, outils, techniques et ateliers, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05589344v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Strzelecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -492,51 +492,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carnets et fiches de terrain : la construction du savoir en épigraphie médiévale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Aimé Villano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -699,51 +699,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du nouveau sur la chaire de Gropina II. Déchiffrement et commentaire des inscriptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc H. Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -781,51 +781,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiselled in rock, printed on paper: Francesco Quaresmio and the epigraphy of the Holy Land</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediterranean Historical Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Pilgrim Knowledge: Travel and Empiricism in the Early Modern Holy Land, 38 (2), pp.273-290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -859,51 +859,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Inscriptions in the Latin Kingdom of Jerusalem: From the Written Word to the Museum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 'Atiqot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 110, pp.241-262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -922,372 +922,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04318599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques éléments de conclusion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Morgane Uberti</w:t>
+                <w:t xml:space="preserve">Scénographie de l’écriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In-Scription: revue en ligne d'études épigraphiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03883643v1</w:t>
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">halshs-03883641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’inscription ‘palimpseste’ du château de Larnaca. Tour de force méthodologique interdisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Aimé Villano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savvas Mavromatidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Grégor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">museIKON A Journal of Religious Art and Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.50-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03554742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques éléments de conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rauner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Grégor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fontaine-Gastan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Uberti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In-Scription: revue en ligne d'études épigraphiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03883641v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03883643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les inscriptions en alphabet latin de Chypre au Moyen Âge : enquête exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Aimé Villano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1334,51 +1334,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peur du vide ? L’économie graphique des inscriptions médiévales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viator</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 50 (1), pp.107-135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1412,51 +1412,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William of Belvoir (?). A short note on even a shorter inscription</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crusades</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 18, pp.21-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1481,51 +1481,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BOOK REVIEW: Alessia Bauer, Elise Kleivane and Terje Spurkland ed., Epigraphy in an Intermedial Context (Portland: Four Courts Press, 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peregrinations: Journal of Medieval Art and Architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7 (1), pp.148-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1554,51 +1554,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcelles de mots et de lieux saints. La croix-reliquaire de Brageac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">museIKON A Journal of Religious Art and Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1, pp.19-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1636,51 +1636,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corpus épigraphique bourguignon (VIIIe-XVe siècle). Des catalogues aux applications numériques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1714,51 +1714,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'inscription de dédicace de l'église de Schorbach (Moselle) en 1143. Une curiosité lapidaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Hiegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1822,51 +1822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savva Mikheev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1904,51 +1904,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La brièveté des inscriptions médiévales : d'une contrainte à une esthétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medievalia, Revista d'Estudis Medievals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 16, pp.213-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1973,51 +1973,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lettres mortes ? L'édition : une nouvelle vie pour les inscriptions sur la science médiévale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscoop : Un regard sur les laboratoires en Centre Limousin Poitou-Charentes (CNRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 66 / juillet 2012, pp.18-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2202,234 +2202,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Interactions entre écritures en différents alphabets dans l’Orient médiéval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire : Inscriptions bizarres ? — L’épigraphie et ses marges, matériaux et formes, (in)compétence et créativité graphiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Pratique des Hautes Études (EPHE) - Paris Sciences et Lettres (PSL), Feb 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04556785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">On the margins of graffiti : writings ‘fixed’ to pilgrimage sites in the Holy Land</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Conference of the ERC-2020-AdG Graff-IT Project « Writing on the Margins. Graffiti in Italy and beyond (7th-16th c.) »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Royal Netherlands Institute (KNIR); Universita degli studi Gabriele d'Annunzio di Chieti-Pescara; Graff-IT : Writing on the Margins, Apr 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04557252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Clément Dussart</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Word of the Last Hour: Tombs and Epitaphs for Women in the Kingdoms of Jerusalem and Cyprus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Aimé Villano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Church Monuments Society, Mar 2023, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2454,64 +2454,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engraving Stone in the Latin East Techniques, tools, and craftsmen in GRAPH-EAST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inter-Umifre Workshop Horn of Africa/Israël-Palestine: CFEE – CRFJ Shared Methods, Questions and Experiences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Estelle Ingrand-Varenne; ERC Graph East, Jun 2023, Lalibela, Ethiopia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2536,51 +2536,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Writing on the Burial of Christ in the Twelfth Century: An Absent Presence in the Holy Sepulchre in Jerusalem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sakrale Schriftbilder - Zur ikonischen Präsenz des Geschriebenen im mittelalterlichen Kirchenraum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tobias Frese; Lisa Horstmann; Franziska Wenig, Jan 2022, Heidelberg (GER) Online, Germany. pp.253-274, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2614,64 +2614,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the CIFM to Heurist Database, editing a mix epigraphic corpus in the GRAPH-EAST project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop Criteria for the Edition of Medieval and Renaissance Graffiti. The first tool of the Graff-IT project</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Istituto Storico Italiano per il Medio Evo; European Research Concil (ERC); Graffiti in Italy (Graff-IT), Oct 2022, Rome, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2696,51 +2696,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferts épigraphiques. Les inscriptions de l'abbaye du Val de Josaphat à Jérusalem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'études supérieures de civilisation médiévale de Poitiers; France-Stanford center for interdisciplinary studies à Poitiers; Center for medieval and early modern studies de Stanford, Apr 2019, Poitiers, France. pp.75-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2765,51 +2765,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dextera Domini. The Earliest Inscriptions on Liturgical Gloves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. internationale Fachtagung für mittelalterliche und frühneuzeitliche Epigraphik Über Stoff und Stein: Knotenpunkte von Textilkunst und Epigraphik Materialität ist ein wesentlicher</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Munich, Germany. pp.84-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2834,51 +2834,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferts épigraphiques : les inscriptions de l’abbaye du Val de Josaphat à Jérusalem.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Transferts culturels : France et Orient latin aux XIIe et XIIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CESCM; CMEMS, Apr 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2929,51 +2929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Aurell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marisa Galvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">[Colloque international] Transferts culturels : France et Orient latin aux XIIe et XIIIe siècles / Cultural Transfers: France and the Latin East in the 12th-13th c.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'études supérieures de civilisation médiévale de Poitiers (CESCM); France-Stanford center for interdisciplinary studies à Poitiers; Center for medieval and early modern studies de Stanford (CMEMS), Apr 2019, Poitiers, France. pp.7-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2998,51 +2998,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Names in the Frescoes of the Crypt in Saint-Savin Abbey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International medieval Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3061,1947 +3061,1947 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02431709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Lapidary Obituary of Plaimpied-Givaudins: Textual Memory of the Canons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">53th International Congress on Medieval Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Kalamazoo, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02281442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holy Land Epigraphy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Memory and the Past: Round Table</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CESCM; Institute for Medieval Studies, Jun 2018, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02186735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langage, écriture, image. Actualités de la recherche en épigraphie médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Loaec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CESCM, Jan 2018, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02187176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les signes non alphabétiques dans l’économie graphique des inscriptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les limites de l'alphabétique et la visualité de l'écriture épigraphique : Antiquité tradive - Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Madrid, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02363664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épigraphie : signes, techniques et lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Gagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gregor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier interdisciplinaire du master "Mondes Médiévaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CESCM, Oct 2018, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02188514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Connecting the Dots: How the Community of Plaimpied Developed a Graphical Memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gregor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Medieval Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Leeds, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02281383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Holy Land Epigraphy in Comparison with Thirteenth-Century Inscriptions of Southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Southern France and the Latin East in the 13th Century: Crusade, Networks, and Exchanges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d’études supérieures de civilisation médiévale; France-Stanford center for Disciplinary Studies; Center for Medieval and Early Studies, Apr 2018, Stanford, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02186894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poetry and Materiality: The Inscription on the Reliquary of Saint Savinianus by Odorannus of Sens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53th International Congress on Medieval Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Kalamazoo, United States</w:t>
+              <w:t xml:space="preserve">International medieval Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02431008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les paroles du Christ dans les inscriptions médiévales. Étude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memory and the Past: Round Table</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CESCM; Institute for Medieval Studies, Jun 2018, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Actes du colloque : Mise(s) en œuvre(s) des Écritures 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des chartes, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gregor</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02433469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traiter les marges dans l’édition : le schéma ouvert du projet TITULUS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les limites chronologiques de l'épigraphie médiévale (de l'Antiquité à la fin du Moyen Âge) : seuils et porosités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Madrid, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02363734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Women’s voices in the Biblical Inscriptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop – Histories, things, and anthropological approaches – materiality and gender in the Medieval and Early Modern Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02190386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards croisés sur la notion de corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Mineo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Renedo Mirambell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CESCM (Université de Poitiers/CNRS), Jan 2017, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02190438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des enjeux ecdotiques des inscriptions sur objets à l’étude de la textualité objectale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude : Inscriptions et reliquaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02190906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyond Graphical Boundaries: Arabic Writing and Poem to the Virgin Mary inscribed in the Tympanum of Saint-Pierre-le-Puellier of Bourges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helga Giersiepen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Stieldorf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Über Grenzen hinweg - Inschriften als Zeugnisse kulturellen Austauschs. Beiträge zur 14. Internationalen Fachtagung für mittelalterliche und frühneuzeitliche Epigraphik, Düsseldorf 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Helga Giersiepen, Andrea Stieldorf, Oct 2016, Düsseldorf, Germany. pp.137-158, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30965/9783657703135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03070822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nommer, couper, incorporer : Quand le nom rencontre le corps de l’image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Words/Les Mots 13th annual symposium of the International Medieval Society (IMS Paris)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France. pp.209-228</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03079190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une langue réservée ? L’oscillation linguistique des inscriptions funéraires de la famille ducale de Bretagne au XIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epimed III : Écritures réservées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Madrid, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02281521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sources patristiques : histoire, éditions, accès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Traineau-Durozoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CESCM, Jan 2016, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02183830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aesop's Fables in the Refectory of the Abbey of Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International medieval Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Leeds, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02430346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La peur du vide : bout de ligne et ponctuation finale dans les inscriptions médiévales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ponctuation, segmentation, matérialité des textes, langues d’Europe (Moyen Âge et Renaissance)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Salamanque, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02458005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inscriptions encadrées/encadrantes. De l’usage du cadre dans les inscriptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Valence, France. pp.69-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01663705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La production épigraphique de Saint-Benoît-sur-Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’écrit monastique. Acteurs, productions et échanges dans l’espace ligérien (Xe-XIIIe s.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02457980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des inscriptions sans matière ? Foulcoie de Bauvais et Baudri de Bourgueil, le paradoxe de la poésie à caractère épigraphique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CELLAM, Mar 2015, Poitiers, France. pp.179-192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01558932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trois petits points : L’“interponctuation” dans les inscriptions médiévales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRPHLL; CESCM, Apr 2014, Pau, France. pp.215-232</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01383291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inscriptions in Orderic’s Historia ecclesiastica: A Writing Technique between History and Poetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de colloque international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Durham, United Kingdom. pp.127-144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01383410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verses in Latin Inscriptions: From Rhythm and Rimes to Aesthetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Medieval Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2018, Leeds, United Kingdom</w:t>
+              <w:t xml:space="preserve">, Jul 2013, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...1552 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01250317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écriture en jeu et enjeux d’écriture dans la pratique épigraphique française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Homo Ludens, Homo Loquens. Le Jeu et la Parole au Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Madrid, France. pp.345-360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5026,64 +5026,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Medieval Inscriptions: A Codified Discourse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Debiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The First International Conference, Studies in Epigraphy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Moscou, Russia. pp.26-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5108,51 +5108,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formule épigraphique et langue : le cas de 'hic jacet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Nancy, France. pp.171-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5209,51 +5209,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Writing Names in Medieval Sacred Spaces. Inscriptions in the West, from Late Antiquity to the Early Middle Ages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Pallotini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5319,64 +5319,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épitaphes carolingiennes du Centre-Ouest (milieu VIIIe-fin du Xe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Treffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Debiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5433,51 +5433,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langues de bois, de pierre et de verre. Latin et français dans les inscriptions médiévales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Classiques Garnier, pp.579, 2018, Histoire culturelle, 978-2-406-07127-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5508,64 +5508,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les inscriptions de Poitiers (fin VIIIe-début XVIe siècle). Une source pour l’histoire de la ville et de ses monuments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Debiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Treffort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
@@ -5605,51 +5605,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus des inscriptions de la France médiévale, 26</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Treffort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
@@ -5689,64 +5689,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus des inscriptions de la France médiévale, 25</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Debiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Treffort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
@@ -5818,51 +5818,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Bilingual Inscriptions in the Nativity Church in Bethlehem: Translation, Adaptation, and Refusal of Transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paraskevi Toma; Péter Bara. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Latin Translations of Greek Texts from the 11th to the 13th Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Medieval Mediterranean (143), </w:t>
@@ -5913,51 +5913,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conquête des espaces : les inscriptions en caractères latins face au « blanc » au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces du blanc. Discours, pratiques, créations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hémisphère, pp.67-80, 2024, 978-2-3770-1166-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5982,51 +5982,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmettre les inscriptions de Terre sainte au XIIe siècle : la description et l'annexe de Jean de Würzburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">María del Rosario Hernando Sobrino; Silvia Gómez Jiménez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De transmissione epigraphica. Medios y métodos de difusión y reutilización de las inscripciones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Guillermo Escolar Editor, pp.249-262, 2024, 978-84-19782-67-0</w:t>
@@ -6055,51 +6055,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incorporating a Name in an Image and an Image in a Name. Comparison between Byzantine and Latin Inscriptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Byzantine Epigraphy. 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, pp.93-111, 2023, Studies in Byzantine Epigraphy, 978-2-503-59022-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6124,51 +6124,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Pallottini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6223,51 +6223,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cum manus his Efrem fertur fecisse tu autem (1169): Formulaic Transfer in the Mosaics of the Nativity Church in Bethlehem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6322,51 +6322,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fables d’Ésope à Fleury : du manuscrit aux peintures du réfectoire, et retour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sandrine Hériché-Pradeau; Maud Pérez-Simon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inscriptions : une matière en toutes lettres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Sorbonne Nouvelle (PSN), pp.67-84, 2023, Littérature française et comparée, 978-2-37906-094-6</w:t>
@@ -6395,51 +6395,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le nom et l’être. De la théorie aux mises en forme épigraphiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Estelle Ingrand-Varenne; Elisa Pallotini; Janneke Raaijmakers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Writing Names in Medieval Inscriptions. Inscriptions in the West, from Late Antiquity to the Early Middle Ages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 56, </w:t>
@@ -6503,51 +6503,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surviving Three Cycles of Destruction: The Graves of the Crusader Kings in the Church of the Holy Sepulchre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amit Re’em</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilya Berkovich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6585,51 +6585,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Qui a mesuré les eaux dans le creux de sa main…’ Un relief inscrit inclassable à Emmaüs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pietro Dalena. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minima medievalia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Adda, pp.2-15, 2021, 9-788-8671-700-50</w:t>
@@ -6671,51 +6671,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’inscription de Semko, fils de Ninoslav : une inscription en ancien russe à l’abbatiale de Saint-Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6770,51 +6770,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The inscriptions of the Latin Kingdom of Jerusalem. New corpus and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vardit R. Shotten-Hallel; Rosie Weetch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crusading and Archaeology. Some Archaeological Approaches to the Crusades</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -6856,51 +6856,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoir décrypter les inscriptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claude Pommereau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La cathédrale gothique de Poitiers : restauration du bras sud du transept</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Beaux-arts et Cie, pp.82-83, 2017, 979-10-204-0265-3</w:t>
@@ -6929,51 +6929,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Use of Vernacular and its Graphic and Material Shape in Epigraphic Discourse: Three Case Studies from Western France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sébastien Barret; Dominique Stutzmann; Georg Vogeler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ruling the Script: Formal Aspects of Medieval Witten Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 35, Brepols, pp.357-377, 2016, Utrecht Studies in Medieval Literacy (USML), 978-2-503-56743-3</w:t>
@@ -7002,51 +7002,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une poésie à l’échelle monumentale　: les inscriptions des médaillons des apôtres à l’abbaye de La Sauve-Majeure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La rigueur et la passion. Mélanges en l’honneur de Pascale Bourgain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 71, Brepols, pp.513-525, 2016, Instrumenta Patristica et Mediaevalia (IPM), 978-2-503-56887-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7240,51 +7240,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://titulus.huma-num.fr/exist/apps/titulus/index.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epimed.hypotheses.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://in-scription.edel.univ-poitiers.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:estelle.ingrand.varenne@univ-poitiers.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589353v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gregor" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ingrand-Varenne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debiais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589344v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589338v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Strzelecki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05447875v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aim&#233; Villano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05460177v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baudoin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonnin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brunet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Dalla Rosa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ruiz Darasse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864650v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H. Smith" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04343027v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09518967.2023.2266056" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318599v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03883643v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rauner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gr&#233;gor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fontaine-Gastan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Uberti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03554742v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dussart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savvas Mavromatidis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03883641v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03410747v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cchyp.518" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985481v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.VIATOR.5.121359" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03076387v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070818v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727833v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01946701v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Magnani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.15591" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187998v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hiegel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104117v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann-Virnich" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savva Mikheev" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00948493v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854577v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268411v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ontine Fortin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17151246" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557252v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04556785v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636372v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534400v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539864v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111304496-011" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04554726v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366539v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03439336v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02185595v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366518v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Aurell" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Galvez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431709v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02186894v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281442v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02186735v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281383v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02188514v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Gagn&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02187176v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Loaec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363664v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190438v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Mineo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Renedo Mirambell" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431008v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433469v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363734v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190386v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430346v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190906v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070822v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Giersiepen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Stieldorf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783657703135" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03079190v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281521v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02183830v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Traineau-Durozoy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01558932v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02458005v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01663705v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02457980v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383291v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383410v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250317v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103743v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092868v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821046v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161572v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Pallotini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janneke Raaijmakers" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503602363-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523173v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Treffort" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Menudier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaudin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/cifm_0000-0000_2020_cat_2_1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01695526v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04217268v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Favreau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/cifm_0000-0000_2017_cat_1_1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428527v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092840v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467528v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/70834?language=en&amp;amp;srsltid=AfmBOoo7sZISil1GfRDX90_sNFRmwx2zXgpb2wF2r3t1lPEqRZO72AmS" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004721678_016" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847444v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04845645v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318613v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04368246v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pallottini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04343115v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Agrigoroaei" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503600338-1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04343295v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318620v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.USML-EB.5.133532" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822984v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Re&#8217;em" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Berkovich" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03566178v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04845463v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03079212v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Crusading-and-Archaeology-Some-Archaeological-Approaches-to-the-Crusades/Shotten-Hallel-Weetch/p/book/9781138308220" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01579773v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496520v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428970v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://titulus.huma-num.fr/exist/apps/titulus/index.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epimed.hypotheses.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://in-scription.edel.univ-poitiers.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:estelle.ingrand.varenne@univ-poitiers.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589344v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ingrand-Varenne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589353v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gregor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debiais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589338v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Strzelecki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05447875v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aim&#233; Villano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05460177v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baudoin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonnin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brunet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Dalla Rosa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ruiz Darasse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864650v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H. Smith" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04343027v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09518967.2023.2266056" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318599v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03883641v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03554742v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dussart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savvas Mavromatidis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gr&#233;gor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03883643v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rauner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fontaine-Gastan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Uberti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03410747v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cchyp.518" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985481v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.VIATOR.5.121359" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03076387v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070818v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727833v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01946701v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Magnani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.15591" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187998v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hiegel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104117v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann-Virnich" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savva Mikheev" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00948493v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854577v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268411v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ontine Fortin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17151246" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04556785v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557252v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636372v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534400v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539864v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111304496-011" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04554726v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366539v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03439336v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02185595v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366518v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Aurell" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Galvez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431709v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281442v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02186735v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02187176v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Loaec" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363664v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02188514v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Gagn&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281383v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02186894v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431008v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433469v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363734v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190386v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190438v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Mineo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Renedo Mirambell" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190906v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070822v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Giersiepen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Stieldorf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783657703135" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03079190v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281521v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02183830v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Traineau-Durozoy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430346v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02458005v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01663705v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02457980v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01558932v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383291v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383410v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250317v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103743v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092868v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821046v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161572v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Pallotini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janneke Raaijmakers" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503602363-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523173v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Treffort" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Menudier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaudin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/cifm_0000-0000_2020_cat_2_1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01695526v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04217268v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Favreau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/cifm_0000-0000_2017_cat_1_1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428527v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092840v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467528v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/70834?language=en&amp;amp;srsltid=AfmBOoo7sZISil1GfRDX90_sNFRmwx2zXgpb2wF2r3t1lPEqRZO72AmS" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004721678_016" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847444v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04845645v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318613v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04368246v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pallottini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04343115v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Agrigoroaei" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503600338-1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04343295v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318620v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.USML-EB.5.133532" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822984v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Re&#8217;em" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Berkovich" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03566178v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04845463v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03079212v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Crusading-and-Archaeology-Some-Archaeological-Approaches-to-the-Crusades/Shotten-Hallel-Weetch/p/book/9781138308220" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01579773v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496520v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428970v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>