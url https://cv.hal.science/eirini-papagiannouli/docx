--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1365,346 +1365,346 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refractive index measurements with improved accuracy for EUV/x-ray multilayer optics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimisation of Cr/Sc-based multilayer coatings for water window applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Capitanio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Delmotte</w:t>
+                <w:t xml:space="preserve">Sébastien de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regina Soufli</w:t>
+                <w:t xml:space="preserve">Irène Papagiannouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Burcklen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Farhad Salmassi</w:t>
+                <w:t xml:space="preserve">Pascal Mercère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of X-Ray and Neutron Multilayer Structures (PXRNMS) 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EUVL, Laboratory of Advanced Science and Technology for Industry, University of Hyogo; Optical Design Laboratory, Tokyo Polytechnic University, Oct 2023, Himeji, Japan</w:t>
+              <w:t xml:space="preserve">, Center for EUVL, Laboratory of Advanced Science and Technology for Industry, University of Hyogo; Optical Design Laboratory, Tokyo Polytechnic University, Oct 2023, Himeji, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04549949v1</w:t>
+                <w:t xml:space="preserve">hal-04549934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation of Cr/Sc-based multilayer coatings for water window applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Blandine Capitanio</w:t>
+                <w:t xml:space="preserve">Refractive index measurements with improved accuracy for EUV/x-ray multilayer optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Soufli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien de Rossi</w:t>
+                <w:t xml:space="preserve">Catherine Burcklen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irène Papagiannouli</w:t>
+                <w:t xml:space="preserve">Eirini Papagiannouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Mercère</w:t>
+                <w:t xml:space="preserve">Farhad Salmassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of X-Ray and Neutron Multilayer Structures (PXRNMS) 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Center for EUVL, Laboratory of Advanced Science and Technology for Industry, University of Hyogo; Optical Design Laboratory, Tokyo Polytechnic University, Oct 2023, Himeji, Japan</w:t>
+              <w:t xml:space="preserve">, EUVL, Laboratory of Advanced Science and Technology for Industry, University of Hyogo; Optical Design Laboratory, Tokyo Polytechnic University, Oct 2023, Himeji, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04549934v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al/Mo/SiC multilayer gratings with braodband efficiency for EUV applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H.K. Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Papagiannouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Capitanio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1874,295 +1874,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03450947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-target seeded soft X-ray laser for short pulses and optical vortex amplification</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impure infrared vortex driven high harmonic generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alok-Kumar Pandey</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Sanson</w:t>
+                <w:t xml:space="preserve">A. Pandey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Papagiannouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Harms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII International Conference on X-Ray Lasers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2593356⟩</w:t>
+              <w:t xml:space="preserve">Compact EUV &amp; X-ray Light Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Washington, United States. pp.ETh3A.6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/EUVXRAY.2020.ETh3A.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03330969v1</w:t>
+                <w:t xml:space="preserve">hal-04515054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impure infrared vortex driven high harmonic generation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">I. Papagiannouli</w:t>
+                <w:t xml:space="preserve">Solid-target seeded soft X-ray laser for short pulses and optical vortex amplification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Harms</w:t>
+                <w:t xml:space="preserve">Alok-Kumar Pandey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Baynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Papagiannouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Sanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compact EUV &amp; X-ray Light Sources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Washington, United States. pp.ETh3A.6, </w:t>
+              <w:t xml:space="preserve">XVII International Conference on X-Ray Lasers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Online Only, France. pp.29, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/EUVXRAY.2020.ETh3A.6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2593356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04515054v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2193,51 +2193,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication and characterization of EUV multilayer gratings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H.K. Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Coutrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2318,77 +2318,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly efficient SiC/Mo/Al multilayer gratings for EUV applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amr Hisham K. Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Papagiannouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Capitanio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2581,429 +2581,429 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of multilayer gratings for Solar-C EUV spectro-imager</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amr Mahmoud</w:t>
+                <w:t xml:space="preserve">EUV refractive index measurements with improved accuracy and their impact in component modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Soufli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien de Rossi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Blandine Capitanio</w:t>
+                <w:t xml:space="preserve">Catherine Burcklen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Papagiannouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhad Salmassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUV and X-ray Optics: Synergy between Laboratory and Space VIII, SPIE proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2665459⟩</w:t>
+              <w:t xml:space="preserve">Optical and EUV Nanolithography XXXVI, SPIE proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12494, pp.1249409, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2660664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04475985v1</w:t>
+                <w:t xml:space="preserve">hal-04475988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in EUV multilayer optics for solar physics and ultra-fast science applications (Conference Presentation)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of multilayer gratings for Solar-C EUV spectro-imager</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amr Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Delmotte</w:t>
+                <w:t xml:space="preserve">Sébastien de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Jérôme</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eirini Papagiannouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Capitanio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Damage and Materials Processing by EUV/X-ray Radiation (XDam8), SPIE proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2670923⟩</w:t>
+              <w:t xml:space="preserve">EUV and X-ray Optics: Synergy between Laboratory and Space VIII, SPIE proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12576, pp.1257608, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2665459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04475987v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EUV refractive index measurements with improved accuracy and their impact in component modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent advances in EUV multilayer optics for solar physics and ultra-fast science applications (Conference Presentation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Delmotte</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Farhad Salmassi</w:t>
+                <w:t xml:space="preserve">Sébastien de Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amr Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Jérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical and EUV Nanolithography XXXVI, SPIE proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 12494, pp.1249409, 2023, </w:t>
+              <w:t xml:space="preserve">Optics Damage and Materials Processing by EUV/X-ray Radiation (XDam8), SPIE proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 125780, pp.125780F, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2660664⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2670923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04475988v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId102"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3158,51 +3158,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-05536192v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Hisham K. Mahmoud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Takarit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Papagiannouli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Capitanio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueni Meltchakov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2025047" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359344v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Martinez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Blanchet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaudin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Descamps" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dory" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202102721" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093288v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok Kumar Pandey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sanson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Baynard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.399339" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990541v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Demailly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.399339" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985546v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fedorov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beaulieu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belsky" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Blanchet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouillaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0012485" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326073v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel de Anda Villa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amans" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Boudjada" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bozek" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b02159" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879660v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Patanen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b03800" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391714v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Papagiannouli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Szukalski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Iliopoulos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Mysliwiec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couris" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra05912g" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03344699v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gindre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchta Sahraoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Krupka" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2012.10.007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8SZT12XB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04549949v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delmotte" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Soufli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Burcklen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Papagiannouli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Salmassi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04549934v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Rossi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Papagiannouli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Merc&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04550100v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H.K. Mahmoud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450947v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guilbaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Kabacinski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2592326" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330969v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok-Kumar Pandey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2593356" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515054v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pandey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guilbaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Harms" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/EUVXRAY.2020.ETh3A.6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04549976v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Coutrot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J&#233;rome" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475991v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031267v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Sinyakova" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bomme" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bourassin-Bouchet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chopineau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cubaynes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475985v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Mahmoud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2665459" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475987v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2670923" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475988v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2660664" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-05536192v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Hisham K. Mahmoud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Takarit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Papagiannouli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Capitanio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueni Meltchakov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2025047" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359344v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Martinez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Blanchet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaudin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Descamps" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dory" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202102721" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093288v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok Kumar Pandey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sanson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Baynard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.399339" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990541v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Demailly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.399339" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985546v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fedorov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beaulieu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belsky" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Blanchet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouillaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0012485" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326073v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel de Anda Villa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amans" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Boudjada" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bozek" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b02159" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879660v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Patanen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b03800" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391714v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Papagiannouli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Szukalski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Iliopoulos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Mysliwiec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couris" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra05912g" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03344699v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gindre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchta Sahraoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Krupka" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2012.10.007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8SZT12XB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04549934v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Rossi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Papagiannouli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Merc&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04549949v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delmotte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Soufli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Burcklen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Papagiannouli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Salmassi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04550100v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H.K. Mahmoud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450947v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guilbaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Kabacinski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2592326" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515054v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pandey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guilbaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Harms" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/EUVXRAY.2020.ETh3A.6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330969v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok-Kumar Pandey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2593356" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04549976v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Coutrot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J&#233;rome" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475991v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031267v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Sinyakova" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bomme" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bourassin-Bouchet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chopineau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cubaynes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475988v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2660664" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475985v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Mahmoud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2665459" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475987v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2670923" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>