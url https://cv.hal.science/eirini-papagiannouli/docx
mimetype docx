--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -1365,346 +1365,346 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation of Cr/Sc-based multilayer coatings for water window applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Refractive index measurements with improved accuracy for EUV/x-ray multilayer optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien de Rossi</w:t>
+                <w:t xml:space="preserve">Franck Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irène Papagiannouli</w:t>
+                <w:t xml:space="preserve">Regina Soufli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Mercère</w:t>
+                <w:t xml:space="preserve">Catherine Burcklen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eirini Papagiannouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhad Salmassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of X-Ray and Neutron Multilayer Structures (PXRNMS) 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Center for EUVL, Laboratory of Advanced Science and Technology for Industry, University of Hyogo; Optical Design Laboratory, Tokyo Polytechnic University, Oct 2023, Himeji, Japan</w:t>
+              <w:t xml:space="preserve">, EUVL, Laboratory of Advanced Science and Technology for Industry, University of Hyogo; Optical Design Laboratory, Tokyo Polytechnic University, Oct 2023, Himeji, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04549934v1</w:t>
+                <w:t xml:space="preserve">hal-04549949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refractive index measurements with improved accuracy for EUV/x-ray multilayer optics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Regina Soufli</w:t>
+                <w:t xml:space="preserve">Optimisation of Cr/Sc-based multilayer coatings for water window applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Capitanio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Burcklen</w:t>
+                <w:t xml:space="preserve">Sébastien de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eirini Papagiannouli</w:t>
+                <w:t xml:space="preserve">Irène Papagiannouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farhad Salmassi</w:t>
+                <w:t xml:space="preserve">Pascal Mercère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of X-Ray and Neutron Multilayer Structures (PXRNMS) 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EUVL, Laboratory of Advanced Science and Technology for Industry, University of Hyogo; Optical Design Laboratory, Tokyo Polytechnic University, Oct 2023, Himeji, Japan</w:t>
+              <w:t xml:space="preserve">, Center for EUVL, Laboratory of Advanced Science and Technology for Industry, University of Hyogo; Optical Design Laboratory, Tokyo Polytechnic University, Oct 2023, Himeji, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04549949v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al/Mo/SiC multilayer gratings with braodband efficiency for EUV applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H.K. Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Papagiannouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Capitanio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2193,51 +2193,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication and characterization of EUV multilayer gratings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H.K. Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Coutrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2318,77 +2318,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly efficient SiC/Mo/Al multilayer gratings for EUV applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amr Hisham K. Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Papagiannouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Capitanio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2581,429 +2581,429 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EUV refractive index measurements with improved accuracy and their impact in component modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Regina Soufli</w:t>
+                <w:t xml:space="preserve">Development of multilayer gratings for Solar-C EUV spectro-imager</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amr Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Burcklen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Farhad Salmassi</w:t>
+                <w:t xml:space="preserve">Sébastien de Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eirini Papagiannouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Capitanio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical and EUV Nanolithography XXXVI, SPIE proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2660664⟩</w:t>
+              <w:t xml:space="preserve">EUV and X-ray Optics: Synergy between Laboratory and Space VIII, SPIE proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12576, pp.1257608, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2665459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04475988v1</w:t>
+                <w:t xml:space="preserve">hal-04475985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of multilayer gratings for Solar-C EUV spectro-imager</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Recent advances in EUV multilayer optics for solar physics and ultra-fast science applications (Conference Presentation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien de Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amr Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Blandine Capitanio</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Jérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUV and X-ray Optics: Synergy between Laboratory and Space VIII, SPIE proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2665459⟩</w:t>
+              <w:t xml:space="preserve">Optics Damage and Materials Processing by EUV/X-ray Radiation (XDam8), SPIE proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 125780, pp.125780F, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2670923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04475985v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in EUV multilayer optics for solar physics and ultra-fast science applications (Conference Presentation)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EUV refractive index measurements with improved accuracy and their impact in component modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Soufli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Burcklen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Papagiannouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Delmotte</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Jérôme</w:t>
+                <w:t xml:space="preserve">Farhad Salmassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Damage and Materials Processing by EUV/X-ray Radiation (XDam8), SPIE proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 125780, pp.125780F, 2023, </w:t>
+              <w:t xml:space="preserve">Optical and EUV Nanolithography XXXVI, SPIE proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12494, pp.1249409, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2670923⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2660664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04475987v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId102"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3158,51 +3158,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-05536192v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Hisham K. Mahmoud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Takarit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Papagiannouli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Capitanio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueni Meltchakov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2025047" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359344v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Martinez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Blanchet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaudin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Descamps" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dory" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202102721" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093288v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok Kumar Pandey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sanson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Baynard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.399339" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990541v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Demailly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.399339" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985546v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fedorov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beaulieu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belsky" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Blanchet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouillaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0012485" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326073v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel de Anda Villa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amans" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Boudjada" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bozek" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b02159" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879660v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Patanen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b03800" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391714v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Papagiannouli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Szukalski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Iliopoulos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Mysliwiec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couris" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra05912g" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03344699v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gindre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchta Sahraoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Krupka" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2012.10.007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8SZT12XB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04549934v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Rossi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Papagiannouli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Merc&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04549949v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delmotte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Soufli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Burcklen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Papagiannouli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Salmassi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04550100v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H.K. Mahmoud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450947v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guilbaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Kabacinski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2592326" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515054v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pandey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guilbaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Harms" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/EUVXRAY.2020.ETh3A.6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330969v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok-Kumar Pandey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2593356" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04549976v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Coutrot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J&#233;rome" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475991v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031267v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Sinyakova" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bomme" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bourassin-Bouchet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chopineau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cubaynes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475988v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2660664" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475985v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Mahmoud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2665459" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475987v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2670923" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-05536192v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Hisham K. Mahmoud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Takarit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Papagiannouli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Capitanio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueni Meltchakov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2025047" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359344v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Martinez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Blanchet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaudin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Descamps" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dory" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202102721" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093288v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok Kumar Pandey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sanson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Baynard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.399339" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990541v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Demailly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.399339" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985546v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fedorov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beaulieu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belsky" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Blanchet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouillaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0012485" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326073v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel de Anda Villa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amans" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Boudjada" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bozek" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b02159" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879660v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Patanen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b03800" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391714v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Papagiannouli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Szukalski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Iliopoulos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Mysliwiec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couris" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra05912g" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03344699v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gindre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchta Sahraoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Krupka" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2012.10.007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8SZT12XB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04549949v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delmotte" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Soufli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Burcklen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Papagiannouli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Salmassi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04549934v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Rossi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Papagiannouli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Merc&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04550100v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H.K. Mahmoud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450947v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guilbaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Kabacinski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2592326" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515054v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pandey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guilbaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Harms" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/EUVXRAY.2020.ETh3A.6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330969v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok-Kumar Pandey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2593356" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04549976v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Coutrot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J&#233;rome" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475991v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031267v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Sinyakova" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bomme" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bourassin-Bouchet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chopineau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cubaynes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475985v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Mahmoud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2665459" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475987v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2670923" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475988v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2660664" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>