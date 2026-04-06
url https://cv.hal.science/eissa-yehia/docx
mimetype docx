--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -573,315 +573,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the day-ahead clear-sky downwelling surface solar irradiances using the REST2 model and WRF-CHIMERE simulations over the Arabian Peninsula</w:t>
+                <w:t xml:space="preserve">A fast and simple model to estimate the contribution of the circumsolar irradiance to measured broadband beam irradiance under cloud-free conditions in desert environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehia Eissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Naseema Beegum</w:t>
+                <w:t xml:space="preserve">Hosni Ghedira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Gherboudj</w:t>
+                <w:t xml:space="preserve">Armel Oumbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naira Chaouch</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lucien Wald</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 162, pp.36-44. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 163, pp.497 - 509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2018.02.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2018.01.003⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04940407v1</w:t>
+                <w:t xml:space="preserve">hal-01731372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fast and simple model to estimate the contribution of the circumsolar irradiance to measured broadband beam irradiance under cloud-free conditions in desert environment</w:t>
+                <w:t xml:space="preserve">Prediction of the day-ahead clear-sky downwelling surface solar irradiances using the REST2 model and WRF-CHIMERE simulations over the Arabian Peninsula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehia Eissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Blanc</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Naseema Beegum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hosni Ghedira</w:t>
+                <w:t xml:space="preserve">Imen Gherboudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armel Oumbe</w:t>
+                <w:t xml:space="preserve">Naira Chaouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucien Wald</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jood Al Sudairi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 163, pp.497 - 509. </w:t>
+              <w:t xml:space="preserve">, 2018, 162, pp.36-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2018.02.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2018.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01731372v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving direct normal irradiance retrieval in cloud-free, but high aerosol load conditions by using aerosol optical depth</w:t>
               </w:r>
@@ -1129,412 +1129,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01280702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validating surface downwelling solar irradiances estimated by the McClear model under cloud-free skies in the United Arab Emirates</w:t>
+                <w:t xml:space="preserve">Validation of the surface downwelling solar irradiance estimates of the HelioClim-3 database in Egypt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehia Eissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hosni Ghedira</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Korany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youva Aoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boraiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdy Abdel Wahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2015.01.017⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7, pp.9269-9291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs70709269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01114364v1</w:t>
+                <w:t xml:space="preserve">hal-01180379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the surface downwelling solar irradiance estimates of the HelioClim-3 database in Egypt</w:t>
+                <w:t xml:space="preserve">Can AERONET data be used to accurately model the monochromatic beam and circumsolar irradiances under cloud-free conditions in desert environment?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehia Eissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Wald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hosni Ghedira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs70709269⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (5099–5112), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-8-5099-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01180379v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can AERONET data be used to accurately model the monochromatic beam and circumsolar irradiances under cloud-free conditions in desert environment?</w:t>
+                <w:t xml:space="preserve">Validating surface downwelling solar irradiances estimated by the McClear model under cloud-free skies in the United Arab Emirates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehia Eissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saima Munawwar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Oumbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hosni Ghedira</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5 (5099–5112), </w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114, pp.17-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/amt-8-5099-2015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2015.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241014v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a near real-time product of air temperature maps from satellite data and in situ measurements in arid environments</w:t>
               </w:r>
@@ -1559,51 +1559,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prashanth Reddy Marpu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehia Eissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hosni Ghedira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 7 (7), pp.3093-3104 - Article number 6823077. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1663,64 +1663,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehia Eissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prashanth Marpu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Gherboudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hosni Ghedira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha B.M.J. Ouarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1797,51 +1797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehia Eissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Chiesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hosni Ghedira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 86 (6), pp.1816-1825. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1901,403 +1901,403 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-sky imager data formats: Time to standardize?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Bauer</w:t>
+                <w:t xml:space="preserve">Preliminary evaluation of a new tool for modeling all-sky spectral solar radiation on tilted orientations for agrivoltaic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Chesnoiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gschwind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehia Eissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEA PVPS Task 16 Expert Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE 53rd Photovoltaic Specialists Conference (PVSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Montreal, Canada. pp.0890-0892, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PVSC59419.2025.11133421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05460685v1</w:t>
+                <w:t xml:space="preserve">hal-05290106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of circumsolar irradiance and aerosol optical depth on CAMS surface solar irradiance estimates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">All-sky imager data formats: Time to standardize?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehia Eissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antti Arola</w:t>
+                <w:t xml:space="preserve">Lionel Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEA PVPS Task 16 Expert Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, International Energy Agency (IEA), Oct 2025, Neuchâtel, Switzerland</w:t>
+              <w:t xml:space="preserve">, International Energy Agency (IEA), Apr 2025, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05460671v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary evaluation of a new tool for modeling all-sky spectral solar radiation on tilted orientations for agrivoltaic applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Gschwind</w:t>
+                <w:t xml:space="preserve">Impact of circumsolar irradiance and aerosol optical depth on CAMS surface solar irradiance estimates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yehia Eissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antti Arola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE 53rd Photovoltaic Specialists Conference (PVSC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEA PVPS Task 16 Expert Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Energy Agency (IEA), Oct 2025, Neuchâtel, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290106v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SciDoSol SSI Tier 1 station: Following GEO and FAIR principles</w:t>
               </w:r>
@@ -2309,51 +2309,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehia Eissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2430,77 +2430,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehia Eissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Oumbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hosni Ghedira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Wald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 ISES Solar World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Cancun, Mexico. pp.1169 - 1178, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2534,51 +2534,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the improvement of MACC aerosol spatial resolution for irradiance estimation in the United Arab Emirates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Oumbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2586,51 +2586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhor Hassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Wald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISES Solar World Congress 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Cancun, Mexico. pp.0 - 0</w:t>
@@ -2794,51 +2794,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring Diffuse Sky Radiance with An Affordable and Open-Source All-Sky Imager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehia Eissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3151,51 +3151,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="426745F4"/>
+    <w:nsid w:val="32A9FFF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3382,51 +3382,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eissa-yehia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3006-8359" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/N-5582-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397842v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bham" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chesnoiu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gschwind" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehia Eissa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2025.114187" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05217874v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Becquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Saint-Drenan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ems2025-294" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365678v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlaam Khaled" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boraiy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mossad El-Metwally" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane C Alfaro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos16111272" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940407v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naseema Beegum" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Gherboudj" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naira Chaouch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jood Al Sudairi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2018.01.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N42XSR4Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01731372v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosni Ghedira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Oumbe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Wald" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2018.02.015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WL26D13S-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01659930v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boraiy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Korany" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aoun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. C Alfaro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El-Metwally" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/metz/2017/0844" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01280702v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Korany" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youva Aoun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdy Abdel Wahab" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essdd-8-737-2015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01114364v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saima Munawwar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2015.01.017" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01180379v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs70709269" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01241014v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-8-5099-2015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01064833v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Lazzarini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashanth Reddy Marpu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2014.2320762" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940393v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashanth Marpu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha B.M.J. Ouarda" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2012.12.008" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940385v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Chiesa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2012.03.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460685v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bauer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;nard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460671v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schroedter-Homscheidt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Arola" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05290106v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC59419.2025.11133421" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460692v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jolivet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01091918v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.10.104" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01493638v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bru" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhor Hassar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01168647v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehia Abdelmaksoud Abdalla Eissa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ENMP0009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385520v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34726/11416" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360624v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Magliaro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Voyant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Jheelan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Michiorri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Julien" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eissa-yehia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3006-8359" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/N-5582-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397842v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bham" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chesnoiu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gschwind" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehia Eissa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2025.114187" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05217874v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Becquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Saint-Drenan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ems2025-294" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365678v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlaam Khaled" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boraiy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mossad El-Metwally" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane C Alfaro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos16111272" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01731372v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosni Ghedira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Oumbe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Wald" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2018.02.015" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WL26D13S-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940407v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naseema Beegum" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Gherboudj" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naira Chaouch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jood Al Sudairi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2018.01.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N42XSR4Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01659930v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boraiy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Korany" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aoun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. C Alfaro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El-Metwally" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/metz/2017/0844" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01280702v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Korany" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youva Aoun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdy Abdel Wahab" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essdd-8-737-2015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01180379v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs70709269" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01241014v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-8-5099-2015" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01114364v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saima Munawwar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2015.01.017" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01064833v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Lazzarini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashanth Reddy Marpu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2014.2320762" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940393v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashanth Marpu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha B.M.J. Ouarda" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2012.12.008" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940385v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Chiesa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2012.03.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05290106v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC59419.2025.11133421" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460685v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bauer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;nard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460671v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schroedter-Homscheidt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Arola" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460692v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jolivet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01091918v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.10.104" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01493638v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bru" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhor Hassar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01168647v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehia Abdelmaksoud Abdalla Eissa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ENMP0009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385520v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34726/11416" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360624v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Magliaro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Voyant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Jheelan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Michiorri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Julien" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>