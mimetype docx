--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -573,315 +573,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fast and simple model to estimate the contribution of the circumsolar irradiance to measured broadband beam irradiance under cloud-free conditions in desert environment</w:t>
+                <w:t xml:space="preserve">Prediction of the day-ahead clear-sky downwelling surface solar irradiances using the REST2 model and WRF-CHIMERE simulations over the Arabian Peninsula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehia Eissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hosni Ghedira</w:t>
+                <w:t xml:space="preserve">S. Naseema Beegum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armel Oumbe</w:t>
+                <w:t xml:space="preserve">Imen Gherboudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucien Wald</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Naira Chaouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jood Al Sudairi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 163, pp.497 - 509. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2018.02.015⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 162, pp.36-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2018.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01731372v1</w:t>
+                <w:t xml:space="preserve">hal-04940407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the day-ahead clear-sky downwelling surface solar irradiances using the REST2 model and WRF-CHIMERE simulations over the Arabian Peninsula</w:t>
+                <w:t xml:space="preserve">A fast and simple model to estimate the contribution of the circumsolar irradiance to measured broadband beam irradiance under cloud-free conditions in desert environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehia Eissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Naseema Beegum</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Gherboudj</w:t>
+                <w:t xml:space="preserve">Hosni Ghedira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naira Chaouch</w:t>
+                <w:t xml:space="preserve">Armel Oumbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jood Al Sudairi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lucien Wald</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 162, pp.36-44. </w:t>
+              <w:t xml:space="preserve">, 2018, 163, pp.497 - 509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2018.01.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2018.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04940407v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01731372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving direct normal irradiance retrieval in cloud-free, but high aerosol load conditions by using aerosol optical depth</w:t>
               </w:r>
@@ -1129,412 +1129,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01280702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the surface downwelling solar irradiance estimates of the HelioClim-3 database in Egypt</w:t>
+                <w:t xml:space="preserve">Validating surface downwelling solar irradiances estimated by the McClear model under cloud-free skies in the United Arab Emirates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehia Eissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Magdy Abdel Wahab</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saima Munawwar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Oumbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hosni Ghedira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs70709269⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114, pp.17-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2015.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01180379v1</w:t>
+                <w:t xml:space="preserve">hal-01114364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can AERONET data be used to accurately model the monochromatic beam and circumsolar irradiances under cloud-free conditions in desert environment?</w:t>
+                <w:t xml:space="preserve">Validation of the surface downwelling solar irradiance estimates of the HelioClim-3 database in Egypt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehia Eissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Korany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youva Aoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boraiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdy Abdel Wahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7, pp.9269-9291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs70709269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/amt-8-5099-2015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01241014v1</w:t>
+                <w:t xml:space="preserve">hal-01180379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validating surface downwelling solar irradiances estimated by the McClear model under cloud-free skies in the United Arab Emirates</w:t>
+                <w:t xml:space="preserve">Can AERONET data be used to accurately model the monochromatic beam and circumsolar irradiances under cloud-free conditions in desert environment?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehia Eissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Wald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hosni Ghedira</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 114, pp.17-31. </w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (5099–5112), </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2015.01.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/amt-8-5099-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114364v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a near real-time product of air temperature maps from satellite data and in situ measurements in arid environments</w:t>
               </w:r>
@@ -1559,51 +1559,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prashanth Reddy Marpu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehia Eissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hosni Ghedira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 7 (7), pp.3093-3104 - Article number 6823077. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1663,64 +1663,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehia Eissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prashanth Marpu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Gherboudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hosni Ghedira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha B.M.J. Ouarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1797,51 +1797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehia Eissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Chiesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hosni Ghedira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 86 (6), pp.1816-1825. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1901,403 +1901,403 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary evaluation of a new tool for modeling all-sky spectral solar radiation on tilted orientations for agrivoltaic applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Gschwind</w:t>
+                <w:t xml:space="preserve">All-sky imager data formats: Time to standardize?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yehia Eissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE 53rd Photovoltaic Specialists Conference (PVSC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEA PVPS Task 16 Expert Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Energy Agency (IEA), Apr 2025, Palaiseau, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290106v1</w:t>
+                <w:t xml:space="preserve">hal-05460685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-sky imager data formats: Time to standardize?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of circumsolar irradiance and aerosol optical depth on CAMS surface solar irradiance estimates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehia Eissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Ménard</w:t>
+                <w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antti Arola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEA PVPS Task 16 Expert Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, International Energy Agency (IEA), Apr 2025, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">, International Energy Agency (IEA), Oct 2025, Neuchâtel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05460685v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of circumsolar irradiance and aerosol optical depth on CAMS surface solar irradiance estimates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preliminary evaluation of a new tool for modeling all-sky spectral solar radiation on tilted orientations for agrivoltaic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Chesnoiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gschwind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehia Eissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEA PVPS Task 16 Expert Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE 53rd Photovoltaic Specialists Conference (PVSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Montreal, Canada. pp.0890-0892, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PVSC59419.2025.11133421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05460671v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SciDoSol SSI Tier 1 station: Following GEO and FAIR principles</w:t>
               </w:r>
@@ -2309,51 +2309,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehia Eissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2430,77 +2430,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehia Eissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Oumbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hosni Ghedira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Wald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 ISES Solar World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Cancun, Mexico. pp.1169 - 1178, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2534,51 +2534,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the improvement of MACC aerosol spatial resolution for irradiance estimation in the United Arab Emirates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Oumbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2586,51 +2586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhor Hassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Wald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISES Solar World Congress 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Cancun, Mexico. pp.0 - 0</w:t>
@@ -2794,51 +2794,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring Diffuse Sky Radiance with An Affordable and Open-Source All-Sky Imager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehia Eissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3151,51 +3151,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="32A9FFF2"/>
+    <w:nsid w:val="F018CA3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3382,51 +3382,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eissa-yehia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3006-8359" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/N-5582-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397842v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bham" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chesnoiu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gschwind" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehia Eissa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2025.114187" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05217874v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Becquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Saint-Drenan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ems2025-294" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365678v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlaam Khaled" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boraiy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mossad El-Metwally" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane C Alfaro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos16111272" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01731372v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosni Ghedira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Oumbe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Wald" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2018.02.015" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WL26D13S-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940407v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naseema Beegum" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Gherboudj" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naira Chaouch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jood Al Sudairi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2018.01.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N42XSR4Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01659930v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boraiy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Korany" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aoun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. C Alfaro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El-Metwally" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/metz/2017/0844" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01280702v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Korany" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youva Aoun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdy Abdel Wahab" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essdd-8-737-2015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01180379v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs70709269" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01241014v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-8-5099-2015" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01114364v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saima Munawwar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2015.01.017" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01064833v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Lazzarini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashanth Reddy Marpu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2014.2320762" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940393v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashanth Marpu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha B.M.J. Ouarda" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2012.12.008" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940385v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Chiesa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2012.03.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05290106v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC59419.2025.11133421" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460685v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bauer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;nard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460671v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schroedter-Homscheidt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Arola" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460692v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jolivet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01091918v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.10.104" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01493638v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bru" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhor Hassar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01168647v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehia Abdelmaksoud Abdalla Eissa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ENMP0009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385520v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34726/11416" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360624v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Magliaro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Voyant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Jheelan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Michiorri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Julien" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eissa-yehia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3006-8359" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/N-5582-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397842v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bham" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chesnoiu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gschwind" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehia Eissa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2025.114187" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05217874v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Becquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Saint-Drenan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ems2025-294" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365678v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlaam Khaled" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boraiy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mossad El-Metwally" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane C Alfaro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos16111272" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940407v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naseema Beegum" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Gherboudj" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naira Chaouch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jood Al Sudairi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2018.01.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N42XSR4Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01731372v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosni Ghedira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Oumbe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Wald" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2018.02.015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WL26D13S-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01659930v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boraiy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Korany" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aoun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. C Alfaro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El-Metwally" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/metz/2017/0844" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01280702v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Korany" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youva Aoun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdy Abdel Wahab" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essdd-8-737-2015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01114364v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saima Munawwar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2015.01.017" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01180379v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs70709269" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01241014v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-8-5099-2015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01064833v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Lazzarini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashanth Reddy Marpu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2014.2320762" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940393v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashanth Marpu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha B.M.J. Ouarda" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2012.12.008" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940385v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Chiesa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2012.03.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460685v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bauer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;nard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460671v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schroedter-Homscheidt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Arola" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05290106v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC59419.2025.11133421" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460692v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jolivet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01091918v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.10.104" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01493638v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bru" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhor Hassar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01168647v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehia Abdelmaksoud Abdalla Eissa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ENMP0009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385520v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34726/11416" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360624v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Magliaro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Voyant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Jheelan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Michiorri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Julien" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>