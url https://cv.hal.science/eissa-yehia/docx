--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -107,53 +107,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0003-3006-8359</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=qJnHNisAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">N-5582-2019</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -188,1702 +209,1702 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">McClear_Radiance physical model for estimating clear sky downwelling and upwelling solar irradiance on tilted surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Bham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Chesnoiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gschwind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehia Eissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 304, pp.114187. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.solener.2025.114187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05397842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning and Spatial Context for Global Horizontal Irradiance Estimation: Addressing Independent Pixel Approximation Limitations with Satellite Imagery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vadim Becquet</w:t>
+                <w:t xml:space="preserve">Retrieval of Long-Term (1980–2024) Time Series of PM10 Concentration by an Empirical Method: The Paris, Cairo, and New Delhi Case Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlaam Khaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boraiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Blanc</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yehia Eissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mossad El-Metwally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane C Alfaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 16 (8), pp.949. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/ems2025-294⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 16 (11), pp.1272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos16111272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05217874v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrieval of Long-Term (1980–2024) Time Series of PM10 Concentration by an Empirical Method: The Paris, Cairo, and New Delhi Case Studies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Deep Learning and Spatial Context for Global Horizontal Irradiance Estimation: Addressing Independent Pixel Approximation Limitations with Satellite Imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Becquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehia Eissa</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephane C Alfaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 16 (11), pp.1272. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos16111272⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 16 (8), pp.949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ems2025-294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365678v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05217874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the day-ahead clear-sky downwelling surface solar irradiances using the REST2 model and WRF-CHIMERE simulations over the Arabian Peninsula</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A fast and simple model to estimate the contribution of the circumsolar irradiance to measured broadband beam irradiance under cloud-free conditions in desert environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehia Eissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Naseema Beegum</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Gherboudj</w:t>
+                <w:t xml:space="preserve">Hosni Ghedira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naira Chaouch</w:t>
+                <w:t xml:space="preserve">Armel Oumbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jood Al Sudairi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lucien Wald</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 162, pp.36-44. </w:t>
+              <w:t xml:space="preserve">, 2018, 163, pp.497 - 509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2018.01.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2018.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04940407v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01731372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fast and simple model to estimate the contribution of the circumsolar irradiance to measured broadband beam irradiance under cloud-free conditions in desert environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Prediction of the day-ahead clear-sky downwelling surface solar irradiances using the REST2 model and WRF-CHIMERE simulations over the Arabian Peninsula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehia Eissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hosni Ghedira</w:t>
+                <w:t xml:space="preserve">S. Naseema Beegum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armel Oumbe</w:t>
+                <w:t xml:space="preserve">Imen Gherboudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucien Wald</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Naira Chaouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jood Al Sudairi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 163, pp.497 - 509. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2018.02.015⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 162, pp.36-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2018.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01731372v1</w:t>
+                <w:t xml:space="preserve">hal-04940407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving direct normal irradiance retrieval in cloud-free, but high aerosol load conditions by using aerosol optical depth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boraiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Korany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Aoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.C. C Alfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El-Metwally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteorologische Zeitschrift</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 26 (5), pp.475 - 483. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1127/metz/2017/0844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01659930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A database of multi-year (2004–2010) quality-assured surface solar hourly irradiation measurements for the Egyptian territory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Korany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boraiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehia Eissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youva Aoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdy Abdel Wahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 8, pp.105-113. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/essdd-8-737-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01280702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validating surface downwelling solar irradiances estimated by the McClear model under cloud-free skies in the United Arab Emirates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Validation of the surface downwelling solar irradiance estimates of the HelioClim-3 database in Egypt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehia Eissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hosni Ghedira</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Korany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youva Aoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boraiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdy Abdel Wahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 114, pp.17-31. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7, pp.9269-9291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2015.01.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs70709269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114364v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01180379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the surface downwelling solar irradiance estimates of the HelioClim-3 database in Egypt</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Can AERONET data be used to accurately model the monochromatic beam and circumsolar irradiances under cloud-free conditions in desert environment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehia Eissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Wald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hosni Ghedira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 7, pp.9269-9291. </w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (5099–5112), </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs70709269⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/amt-8-5099-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01180379v1</w:t>
+                <w:t xml:space="preserve">hal-01241014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can AERONET data be used to accurately model the monochromatic beam and circumsolar irradiances under cloud-free conditions in desert environment?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Validating surface downwelling solar irradiances estimated by the McClear model under cloud-free skies in the United Arab Emirates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehia Eissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saima Munawwar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Oumbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hosni Ghedira</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-8-5099-2015⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114, pp.17-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2015.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01241014v1</w:t>
+                <w:t xml:space="preserve">hal-01114364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a near real-time product of air temperature maps from satellite data and in situ measurements in arid environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Lazzarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prashanth Reddy Marpu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehia Eissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hosni Ghedira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 7 (7), pp.3093-3104 - Article number 6823077. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JSTARS.2014.2320762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01064833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial neural network based model for retrieval of the direct normal, diffuse horizontal and global horizontal irradiances using SEVIRI images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehia Eissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prashanth Marpu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Gherboudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Gherboudj</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hosni Ghedira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha B.M.J. Ouarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 89, pp.1-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.solener.2012.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04940393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment and recalibration of the Heliosat-2 method in global horizontal irradiance modeling over the desert environment of the UAE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehia Eissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Chiesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hosni Ghedira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 86 (6), pp.1816-1825. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.solener.2012.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04940385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1893,781 +1914,781 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-sky imager data formats: Time to standardize?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Bauer</w:t>
+                <w:t xml:space="preserve">Preliminary evaluation of a new tool for modeling all-sky spectral solar radiation on tilted orientations for agrivoltaic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Chesnoiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Benoit Gschwind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yehia Eissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEA PVPS Task 16 Expert Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE 53rd Photovoltaic Specialists Conference (PVSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Montreal, Canada. pp.0890-0892, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PVSC59419.2025.11133421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05460685v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of circumsolar irradiance and aerosol optical depth on CAMS surface solar irradiance estimates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">All-sky imager data formats: Time to standardize?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehia Eissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antti Arola</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Lionel Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEA PVPS Task 16 Expert Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, International Energy Agency (IEA), Oct 2025, Neuchâtel, Switzerland</w:t>
+              <w:t xml:space="preserve">, International Energy Agency (IEA), Apr 2025, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05460671v1</w:t>
+                <w:t xml:space="preserve">hal-05460685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary evaluation of a new tool for modeling all-sky spectral solar radiation on tilted orientations for agrivoltaic applications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Impact of circumsolar irradiance and aerosol optical depth on CAMS surface solar irradiance estimates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yehia Eissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antti Arola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE 53rd Photovoltaic Specialists Conference (PVSC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEA PVPS Task 16 Expert Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Energy Agency (IEA), Oct 2025, Neuchâtel, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290106v1</w:t>
+                <w:t xml:space="preserve">hal-05460671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SciDoSol SSI Tier 1 station: Following GEO and FAIR principles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehia Eissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEA PVPS Task 16 Expert Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Energy Agency (IEA), Oct 2024, Denver (CO), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05460692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the circumsolar ratio in a turbid atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehia Eissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Oumbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hosni Ghedira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Wald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 ISES Solar World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Cancun, Mexico. pp.1169 - 1178, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2014.10.104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01091918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the improvement of MACC aerosol spatial resolution for irradiance estimation in the United Arab Emirates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Oumbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhor Hassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Wald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISES Solar World Congress 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Cancun, Mexico. pp.0 - 0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01493638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2677,100 +2698,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the beam and circumsolar radiation under cloud-free conditions in desert environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yehia Abdelmaksoud Abdalla Eissa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ocean, Atmosphere. Ecole Nationale Supérieure des Mines de Paris, 2015. English. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2015ENMP0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01168647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2780,146 +2801,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring Diffuse Sky Radiance with An Affordable and Open-Source All-Sky Imager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehia Eissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Young Scientist Symposium 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Klosterneuburg, Austria. , 2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34726/11416⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2929,161 +2950,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-Consistent Multi-Input Multi-Output Multi-Horizon Extreme Learning Machines with Embedded Reconciliation for Multi-Source Power Forecasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Magliaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Voyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Jheelan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Michiorri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId97"/>
+      <w:footerReference w:type="default" r:id="rId98"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3151,51 +3172,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F018CA3C"/>
+    <w:nsid w:val="297BCF44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3382,51 +3403,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eissa-yehia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3006-8359" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/N-5582-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397842v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bham" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chesnoiu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gschwind" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehia Eissa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2025.114187" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05217874v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Becquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Saint-Drenan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ems2025-294" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365678v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlaam Khaled" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boraiy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mossad El-Metwally" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane C Alfaro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos16111272" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940407v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naseema Beegum" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Gherboudj" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naira Chaouch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jood Al Sudairi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2018.01.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N42XSR4Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01731372v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosni Ghedira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Oumbe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Wald" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2018.02.015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WL26D13S-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01659930v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boraiy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Korany" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aoun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. C Alfaro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El-Metwally" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/metz/2017/0844" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01280702v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Korany" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youva Aoun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdy Abdel Wahab" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essdd-8-737-2015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01114364v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saima Munawwar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2015.01.017" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01180379v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs70709269" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01241014v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-8-5099-2015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01064833v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Lazzarini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashanth Reddy Marpu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2014.2320762" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940393v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashanth Marpu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha B.M.J. Ouarda" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2012.12.008" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940385v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Chiesa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2012.03.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460685v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bauer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;nard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460671v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schroedter-Homscheidt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Arola" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05290106v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC59419.2025.11133421" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460692v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jolivet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01091918v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.10.104" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01493638v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bru" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhor Hassar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01168647v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehia Abdelmaksoud Abdalla Eissa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ENMP0009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385520v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34726/11416" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360624v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Magliaro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Voyant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Jheelan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Michiorri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Julien" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eissa-yehia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3006-8359" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=qJnHNisAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/N-5582-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397842v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bham" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chesnoiu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gschwind" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehia Eissa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2025.114187" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365678v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlaam Khaled" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boraiy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mossad El-Metwally" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane C Alfaro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos16111272" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05217874v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Becquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Saint-Drenan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ems2025-294" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01731372v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosni Ghedira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Oumbe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Wald" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2018.02.015" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WL26D13S-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940407v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naseema Beegum" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Gherboudj" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naira Chaouch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jood Al Sudairi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2018.01.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N42XSR4Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01659930v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boraiy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Korany" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aoun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. C Alfaro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El-Metwally" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/metz/2017/0844" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01280702v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Korany" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youva Aoun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdy Abdel Wahab" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essdd-8-737-2015" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01180379v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs70709269" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01241014v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-8-5099-2015" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01114364v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saima Munawwar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2015.01.017" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01064833v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Lazzarini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashanth Reddy Marpu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2014.2320762" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940393v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashanth Marpu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha B.M.J. Ouarda" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2012.12.008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940385v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Chiesa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2012.03.005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05290106v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC59419.2025.11133421" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460685v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bauer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;nard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460671v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schroedter-Homscheidt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Arola" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460692v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jolivet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01091918v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.10.104" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01493638v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bru" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhor Hassar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01168647v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehia Abdelmaksoud Abdalla Eissa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ENMP0009" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385520v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34726/11416" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360624v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Magliaro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Voyant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Jheelan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Michiorri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Julien" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>