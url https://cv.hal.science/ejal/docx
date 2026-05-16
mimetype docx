--- v0 (2026-04-25)
+++ v1 (2026-05-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuelle Jal </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ejal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5297-9124</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">176584315</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'étudie les films minces magnétiques et plus particulièrement le femtomagnétisme, c'est à dire la dynamique d'aimantation à des échelles de temps de la picoseconde. Pour sonder l'aimantation dans ces couches minces, j'utilise principalement les rayons X mous et les rayons XUV. Les interactions entre les rayons XUV/X et la matière permettent d'obtenir une résolution spatiale de l'ordre du nanomètre, d'être chimiquement sélectif et d'être sensible au magnétisme. En fonction de la géométrie utilisée : en transmission, en réflectivité ou en diffusion, la résolution spatiale est possible en profondeur ou dans le plan de l'échantillon. Ma technique préférée consiste à utiliser la réflectivité magnétique résonnante des rayons X (XRMR) pour sonder l'inhomogénéité de l'aimantation en profondeur. Cependant j'utilise également la technique d'absorption et de diffusion des rayons X à des seuils d'absorptions spécifiques pour être sensible au magnétisme. Pour obtenir une résolution temporelle, j'utilise des impulsions de rayons XUV/X de centaines de femtosecondes fournies par des sources de femtoslicing ou de laser à électrons libres (FEL) à BESSY, LCLS, FLASH, FERMI, European XFEL, ainsi que des sources de génération de hautes harmoniques au Laboratoire d'Optique Appliquée. Pour compléter ces études résolues en temps ultra-rapide, j'utilise également le rayonnement synchrotron à SOLEIL, principalement sur la ligne de lumière SEXTANTS.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engagement collectif</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tout au long de ma carrière, j'ai développé de nombreuses collaborations nationales et internationales. Notemment, pour l'ouverture de la ligne de lumière de rayons X mous du laser européen à électrons libres, European XFEL, en 2019, j'ai coordonné une expérience impliquant plus de 30 scientifiques de 5 pays. Enfin, je suis impliquée dans la communauté française XFEL (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDR-XFEL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), la communauté magnétique européenne (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) et dans les discussions sur l'empreinte carbone de la recherche. Pour l'ensemble de ces travaux, j'ai reçu la </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">médaille de bronze 2023 du CNRS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Financements</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024-2028: ANR JCJC UNANYM (ANR-23-CE24-0020 UNANYM)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2021: CNRS Momentum </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.cnrs.fr/fr/une/actus/2017/momentum-laureats.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014: Bourse postdoctorale de la « Direction Général des Armements (DGA) »</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience professionnelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chargée de Recherche CNRS @ Sorbonne Université, Paris, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Oct 2017 – present)Etude de la dynamique ultrarapide d’aimantation par diffusion et absorption de rayons X avec résolution temporelle (fs) et spatiale (nm)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Chimie Physique - Matière et Rayonnement</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable des expériences résolues en temps de réflectivité magnétique et d'absorption et dichroisme circulaire magnétique.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expérience résolue en temps : laser, synchrotron SOLEIL, Slicing (Bessy, SOLEIL), XFEL (FLASH, FERMI, LCLS, et European XFEL)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATER et post-doctorat à Sorbonne Université, Paris, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Sept 2015 – Sept 2017)Etude de la dynamique ultrarapide d’aimantation par diffusion et absorption de rayons X avec résolution temporelle (fs) et spatiale (nm)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Chimie Physique - Matière et Rayonnement, Jan Lüning</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignement de la physique et de la chimie au niveau license</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Croissance de films minces magnétiques par pulvérisation cathodique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable des expériences résolues en temps de réflectivité magnétique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation aux expériences résolues en temps sur grands instruments</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Associate at SLAC, Stanford, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  (Jan 2014 – Aout 2015)X-ray spectroscopy with temporal (fs) and spatial (nm) resolution to study all optical switching in ferromagnetic materials</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Stanford Institute for Materials & Energy Sciences, H. Dürr and J. Stöhr group</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grant of « Direction Général des Armements (DGA) »</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Use of synchrotron radiation (SSRL, ALS), and Free Electron Laser (X-FEL) at LCLS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsible of the beamtime at Berkeley synchrotron (ALS)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Dynamic study of magnetic and electronic properties of CoPt and FePt thin films</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse à l'Université de Grenoble, Grenoble, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  (Mars 2010 – Oct 2013 )Réflectivité Matnétique Résonante de rayons X mous : une sonde de la distribution d'aimantation complexe au sein de films minces</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Institut Néel, Jean-Marc Tonnerre</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formalism de la réflectivité magnétique résonante de rayons X</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Utilisation du rayonnement synchrotron pour l'étude du profil magnétique en profondeur de films minces de Fe/Cu et Fe/Ag (SOLEIL (SEXTANTS), ESRF, PSI)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaboration internationale avec le Max Planck Institute (Halle, Allemagne)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Doctorante Contractuelle Enseignante à PHELMA école d’ingénieur de Grenoble INP</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stagiaire M1, Imperial College, Londre, Angleterre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  (Juin 2009 – Aout 2009)Study of martensitic transformation in shape memory alloys</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Department of Materials, David Dye group</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">UROP grant (Undergraduate Research Opportunities Programme)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stagiaire L3, Institut Lumière Matière, Lyon, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">   ( Juillet 2008)Etude des propriétés magnétiques des nanoparticules de CoPt avec Florent Tournus</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010 - 2013    </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse en Matière condensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sous la direction de Jean-Marc Tonnerre, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009 - 2010  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master en physique de la matière condensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  Université de Grenoble, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007 - 2010 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplome d'ingénieur en physique des nanosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> PHELMA, Grenoble - INP, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005 - 2007  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classes préparatoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Lycée du Parc, Lyon, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin dynamics in elemental Ni and Ni85Co15 thin films probed by high harmonic generated photons around the M 2,3 edges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodriguez Cortez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Hennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (5), pp.054501. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/4.0000769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast opto-magnetic effects in the extreme ultraviolet spectral range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hennecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens von Korff Schmising</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelvin Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7, pp.191. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-024-01686-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near- and mid-infrared excitation of ultrafast demagnetization in a cobalt multilayer system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Légaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elissa Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 109 (9), pp.094407. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevb.109.094407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron population dynamics in resonant non-linear x-ray absorption in nickel at a free-electron laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaan Atak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Bovensiepen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Buck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (5), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/4.0000206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photon-shot-noise-limited transient absorption soft X-ray spectroscopy at the European XFEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Eschenlohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Beye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Schlotter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Döring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (2), pp.284-300. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600577523000619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-shot experiments at the soft X-FEL FERMI using a back-side-illuminated scientific CMOS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Léveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kewin Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horia Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vondungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Hennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (1), pp.103 - 110. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/s1600577521012303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytic description and optimization of magneto-optical Kerr setups with photoelastic modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Légaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Chardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivette Bermúdez Macias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Hennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 93 (7), pp.073001. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0088610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Coherent Magnetization Control with Ultrashort THz Pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jarrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Sorin Chiuzbaian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (3), pp.1323. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app12031323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear harmonics of a seeded free-electron laser as a coherent and ultrafast probe to investigate matter at the water window and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Penco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Perosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Allaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Badano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bencivenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105 (5), pp.053524. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.105.053524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast magnetic scattering on ferrimagnets enabled by a bright Yb-based soft x-ray source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Légaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Safaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (4), pp.399-407. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPTICA.443440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonequilibrium sub–10 nm spin-wave soliton formation in FePt nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Yaroslavtsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaocui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivek Unikandanuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Vaskivskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (13), pp.eabn0523. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abn0523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Element-selective analysis of ultrafast demagnetization in Co/Pt multilayers exhibiting large perpendicular magnetic anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chiuzbăian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 120 (7), pp.072408. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0080275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03639146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast time-evolution of chiral Néel magnetic domain walls probed by circular dichroism in x-ray resonant magnetic scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Léveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Burgos-Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Ajejas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Chardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.1412. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-28899-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulated resonant inelastic X-ray scattering in a solid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Higley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Beye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Hantschmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Reid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (1), pp.83. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-022-00857-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry-dependent ultrafast manipulation of nanoscale magnetic domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanna Zhou Hagström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Jangid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meera Madhavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (22), pp.224424. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.106.224424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-15-fs X-ray pump and X-ray probe experiment for the study of ultrafast magnetization dynamics in ferromagnetic alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaaeldine Merhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jarrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (20), pp.32388. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.430828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward ultrafast magnetic depth profiling using time-resolved x-ray resonant magnetic reflectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Chardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Hennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jarrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (3), pp.034305. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/4.0000109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelength scaling of ultrafast demagnetization in Co/Pt multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadas Balciunas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Légaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrius Baltuska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heide Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (5), pp.054430. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.101.054430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous two-color snapshot view on ultrafast charge and spin dynamics in a Fe-Cu-Ni tri-layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Rösner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Chardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Döring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaliy A Guzenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (5), pp.054302. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/4.0000033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-induced ultrafast demagnetization and perpendicular magnetic anisotropy reduction in a Co88Tb12 thin film with stripe domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Hennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladine Merhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Weder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C von Korff Schmising</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102, pp.174437. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevb.102.174437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Element-Specific Magnetization Dynamics of Complex Magnetic Systems Probed by Ultrafast Magneto-Optical Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens von Korff Schmising</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Willems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sangeeta Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelvin Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Borchert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (21), pp.7580. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app10217580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Resolved XUV Absorption Spectroscopy and Magnetic Circular Dichroism at the Ni M 2,3 -Edges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Hennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Rösner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Chardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe S Chiuzbaian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.325. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11010325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient magnetic gratings on the nanometer scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Weder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. von Korff Schmising</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Günther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (5), pp.054501. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/4.0000017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonant Faraday effect using high-order harmonics for the investigation of ultrafast demagnetization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Malinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (14), </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.100.144421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-shot time-resolved magnetic x-ray absorption at a free-electron laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikako Makita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Rösner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frithjof Nolting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99 (144305), </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.99.144305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin-current-mediated rapid magnon localisation and coalescence after ultrafast optical pumping of ferrimagnetic alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Iacocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-M. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Reid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-019-09577-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commissioning of a multi-beamline femtoslicing facility at SOLEIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Blaise Brubach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ciavardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emmanuelle Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Elkaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (2), pp.385-398. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600577518000863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling Nanoscale Magnetic Ordering in Fe3O4 Nanoparticle Assemblies via X-rays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Chesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalton Griner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dallin Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matea Trevino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (4), pp.42. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/magnetochemistry4040042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast terahertz field control of electronic and structural interactions in vanadium dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aetukuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (4), </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.98.045104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond a phenomenological description of magnetostriction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Reid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maldonado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-017-02730-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast Self-Induced X-Ray Transparency and Loss of Magnetic Diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. j. Higley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hantschmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mehta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121 (13), </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.137403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Switching in Granular FePt Layers Promoted by Near-Field Laser Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick W Granitzka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Savoini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Higley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (4), pp.2426-2432. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b00052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-color imaging of magnetic Co/Pt heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Willems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens von Korff Schmising</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Weder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Günther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (1), pp.014301. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4976004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural dynamics during laser-induced ultrafast demagnetization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor López-Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niko Pontius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Ferté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bergeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (18), pp.184422. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.95.184422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond X-ray magnetic circular dichroism absorption spectroscopy at an X-ray free electron laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Higley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi L Dakovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 87 (3), pp.033110. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4944410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect excitation of ultrafast demagnetization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahrati Tudu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonard Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep18970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation mechanism of terahertz coherent acoustic phonons in Fe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Henighan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Trigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Granitzka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Higley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (22), </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.93.220301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noncollinearity of the canted spins across ultrathin Fe films on vicinal Ag surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dąbrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Tonnerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Przybylski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (21), pp.214418. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.91.214418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface Fe magnetic moment enhancement in MgO/Fe/MgO trilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Kortright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyler Chase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianmin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 107 (9), pp.092404. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4929990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetization profile across Au-covered bcc Fe films grown on a vicinal surface of Ag(001) as seen by x-ray resonant magnetic reflectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Przybylski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Tonnerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87 (22), pp.224418. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.87.224418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhomogeneous temperature dependence of the magnetization in fcc-Fe on Cu(001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Violbarbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Meyerheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Tonnerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Przybylski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica B: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85 (18), pp.184414. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.85.184414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depth-resolved magnetization distribution in ultra thin films by soft X-ray resonant magnetic reflectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Tonnerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bontempi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Elzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 208 (1), pp.177. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2012-01618-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray resonant magnetic reflectivity of stratified magnetic structures: Eigenwave formalism and application to a W/Fe/W trilayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Elzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Bunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Y. Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 324 (2), pp.105-112. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2011.07.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594121v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Coherent Magnetization Control with Ultrashort THz pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jarrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLASH THz User Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rui Pan, Jan 2023, Hambourg &amp; Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft X-ray pump – soft X-ray probe experiment with sub-15 fs time resolution for the study of ultrafast demagnetization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladine Merhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jarrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLASH FL24 Evaluation Panel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rolf Treusch, Oct 2022, Hambourg &amp; Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XRMS view on ultrafast demagnetization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Hennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jarrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe S Chiuzbăian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REXS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional Raman Solitons as Drivers of the High Harmonic Generation Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Légaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Safaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lassonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'ACP 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association canadienne des physiciens et physiciennes, Jun 2021, Virtuel - Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft X-ray pump – soft X-ray probe experiment with sub-10 fs time resolution for the study of ultrafast demagnetization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladine Merhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jarrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Ultrafast Magnetism Conference (UMC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Roy Chantrell; Richard Evans; Gonzalo Vallejo-Fernandez; Jane Harrison, Oct 2019, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray driven ultrafast demagnetization in ferrimagnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hennecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilie Radu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens von Korff Schmising</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelvin Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Ultrafast Magnetism Conference (UMC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Roy Chantrell; Richard Evans; Gonzalo Vallejo-Fernandez; Jane Harrison, Oct 2019, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of ultrafast magnetic dynamics through Faraday effect and linearly polarized high order harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Hennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Chardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on X-Ray Lasers (ICXRL 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michaela Kozlová; Jaroslav Nejdl, Oct 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-induced ultrafast demagnetization and perpendicular magnetic anisotropy reduction in a Co88Tb12 thin film with stripe domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Hennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa El Dine Merhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Weder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens von Korff Schmising</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrafast Magnetic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Transfer of Freestanding Strain-Engineered Vertically Aligned Nanocomposite Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodríguez Cortéz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Mebarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Demaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Polewczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Dynamics at High-Energy Densities in Nickel from Non-linear Resonant X-ray Absorption Spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Y. Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaan Atak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Bovensiepen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Buck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflectivité magnétique résonante de rayons X mous : une sonde de la distribution d'aimantation complexe au sein de films minces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Université de Grenoble, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013GRENY015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00952868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman Red-shift Compressor: A Simple Approach for Scaling the High Harmonic Generation Cut-off</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Légaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Safaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lassonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, 2021, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9542120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Harmonic Generation Driven by Raman Multidimensional Solitary States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Légaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Safaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lassonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE, pp.1-2, 2021, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPC48725.2021.9592894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the Pump Wavelength on Laser-Induced Ultrafast Demagnetization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadas Balciunas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Légaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Photonics Conference (IPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-2, 2019, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPCon.2019.8908306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faraday effect using high order harmonics for ultrafast demagnetization applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Lüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-1, 2017, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2017.8086735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId295"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuelle Jal </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ejal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5297-9124</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">176584315</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'étudie les films minces magnétiques et plus particulièrement le femtomagnétisme, c'est à dire la dynamique d'aimantation à des échelles de temps de la picoseconde. Pour sonder l'aimantation dans ces couches minces, j'utilise principalement les rayons X mous et les rayons XUV. Les interactions entre les rayons XUV/X et la matière permettent d'obtenir une résolution spatiale de l'ordre du nanomètre, d'être chimiquement sélectif et d'être sensible au magnétisme. En fonction de la géométrie utilisée : en transmission, en réflectivité ou en diffusion, la résolution spatiale est possible en profondeur ou dans le plan de l'échantillon. Ma technique préférée consiste à utiliser la réflectivité magnétique résonnante des rayons X (XRMR) pour sonder l'inhomogénéité de l'aimantation en profondeur. Cependant j'utilise également la technique d'absorption et de diffusion des rayons X à des seuils d'absorptions spécifiques pour être sensible au magnétisme. Pour obtenir une résolution temporelle, j'utilise des impulsions de rayons XUV/X de centaines de femtosecondes fournies par des sources de femtoslicing ou de laser à électrons libres (FEL) à BESSY, LCLS, FLASH, FERMI, European XFEL, ainsi que des sources de génération de hautes harmoniques au Laboratoire d'Optique Appliquée. Pour compléter ces études résolues en temps ultra-rapide, j'utilise également le rayonnement synchrotron à SOLEIL, principalement sur la ligne de lumière SEXTANTS.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engagement collectif</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tout au long de ma carrière, j'ai développé de nombreuses collaborations nationales et internationales. Notemment, pour l'ouverture de la ligne de lumière de rayons X mous du laser européen à électrons libres, European XFEL, en 2019, j'ai coordonné une expérience impliquant plus de 30 scientifiques de 5 pays. Enfin, je suis impliquée dans la communauté française XFEL (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDR-XFEL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), la communauté magnétique européenne (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) et dans les discussions sur l'empreinte carbone de la recherche. Pour l'ensemble de ces travaux, j'ai reçu la </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">médaille de bronze 2023 du CNRS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Financements</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024-2028: ANR JCJC UNANYM (ANR-23-CE24-0020 UNANYM)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2021: CNRS Momentum </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.cnrs.fr/fr/une/actus/2017/momentum-laureats.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014: Bourse postdoctorale de la « Direction Général des Armements (DGA) »</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience professionnelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chargée de Recherche CNRS @ Sorbonne Université, Paris, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Oct 2017 – present)Etude de la dynamique ultrarapide d’aimantation par diffusion et absorption de rayons X avec résolution temporelle (fs) et spatiale (nm)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Chimie Physique - Matière et Rayonnement</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable des expériences résolues en temps de réflectivité magnétique et d'absorption et dichroisme circulaire magnétique.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expérience résolue en temps : laser, synchrotron SOLEIL, Slicing (Bessy, SOLEIL), XFEL (FLASH, FERMI, LCLS, et European XFEL)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATER et post-doctorat à Sorbonne Université, Paris, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Sept 2015 – Sept 2017)Etude de la dynamique ultrarapide d’aimantation par diffusion et absorption de rayons X avec résolution temporelle (fs) et spatiale (nm)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Chimie Physique - Matière et Rayonnement, Jan Lüning</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignement de la physique et de la chimie au niveau license</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Croissance de films minces magnétiques par pulvérisation cathodique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable des expériences résolues en temps de réflectivité magnétique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation aux expériences résolues en temps sur grands instruments</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Associate at SLAC, Stanford, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  (Jan 2014 – Aout 2015)X-ray spectroscopy with temporal (fs) and spatial (nm) resolution to study all optical switching in ferromagnetic materials</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Stanford Institute for Materials & Energy Sciences, H. Dürr and J. Stöhr group</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grant of « Direction Général des Armements (DGA) »</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Use of synchrotron radiation (SSRL, ALS), and Free Electron Laser (X-FEL) at LCLS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsible of the beamtime at Berkeley synchrotron (ALS)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Dynamic study of magnetic and electronic properties of CoPt and FePt thin films</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse à l'Université de Grenoble, Grenoble, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  (Mars 2010 – Oct 2013 )Réflectivité Matnétique Résonante de rayons X mous : une sonde de la distribution d'aimantation complexe au sein de films minces</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Institut Néel, Jean-Marc Tonnerre</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formalism de la réflectivité magnétique résonante de rayons X</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Utilisation du rayonnement synchrotron pour l'étude du profil magnétique en profondeur de films minces de Fe/Cu et Fe/Ag (SOLEIL (SEXTANTS), ESRF, PSI)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaboration internationale avec le Max Planck Institute (Halle, Allemagne)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Doctorante Contractuelle Enseignante à PHELMA école d’ingénieur de Grenoble INP</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stagiaire M1, Imperial College, Londre, Angleterre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  (Juin 2009 – Aout 2009)Study of martensitic transformation in shape memory alloys</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Department of Materials, David Dye group</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">UROP grant (Undergraduate Research Opportunities Programme)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stagiaire L3, Institut Lumière Matière, Lyon, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">   ( Juillet 2008)Etude des propriétés magnétiques des nanoparticules de CoPt avec Florent Tournus</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010 - 2013    </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse en Matière condensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sous la direction de Jean-Marc Tonnerre, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009 - 2010  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master en physique de la matière condensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  Université de Grenoble, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007 - 2010 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplome d'ingénieur en physique des nanosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> PHELMA, Grenoble - INP, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005 - 2007  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classes préparatoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Lycée du Parc, Lyon, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin dynamics in elemental Ni and Ni85Co15 thin films probed by high harmonic generated photons around the M 2,3 edges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodriguez Cortez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Hennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (5), pp.054501. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/4.0000769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast opto-magnetic effects in the extreme ultraviolet spectral range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hennecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens von Korff Schmising</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelvin Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7, pp.191. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-024-01686-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near- and mid-infrared excitation of ultrafast demagnetization in a cobalt multilayer system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Légaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elissa Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 109 (9), pp.094407. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevb.109.094407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron population dynamics in resonant non-linear x-ray absorption in nickel at a free-electron laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaan Atak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Bovensiepen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Buck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (5), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/4.0000206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photon-shot-noise-limited transient absorption soft X-ray spectroscopy at the European XFEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Eschenlohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Beye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Schlotter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Döring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (2), pp.284-300. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600577523000619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytic description and optimization of magneto-optical Kerr setups with photoelastic modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Légaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Chardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivette Bermúdez Macias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Hennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 93 (7), pp.073001. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0088610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Coherent Magnetization Control with Ultrashort THz Pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jarrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Sorin Chiuzbaian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (3), pp.1323. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app12031323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-shot experiments at the soft X-FEL FERMI using a back-side-illuminated scientific CMOS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Léveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kewin Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horia Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vondungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Hennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (1), pp.103 - 110. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/s1600577521012303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear harmonics of a seeded free-electron laser as a coherent and ultrafast probe to investigate matter at the water window and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Penco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Perosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Allaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Badano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bencivenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105 (5), pp.053524. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.105.053524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast magnetic scattering on ferrimagnets enabled by a bright Yb-based soft x-ray source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Légaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Safaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (4), pp.399-407. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPTICA.443440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonequilibrium sub–10 nm spin-wave soliton formation in FePt nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Yaroslavtsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaocui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivek Unikandanuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Vaskivskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (13), pp.eabn0523. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abn0523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Element-selective analysis of ultrafast demagnetization in Co/Pt multilayers exhibiting large perpendicular magnetic anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chiuzbăian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 120 (7), pp.072408. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0080275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03639146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast time-evolution of chiral Néel magnetic domain walls probed by circular dichroism in x-ray resonant magnetic scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Léveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Burgos-Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Ajejas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Chardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.1412. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-28899-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulated resonant inelastic X-ray scattering in a solid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Higley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Beye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Hantschmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Reid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (1), pp.83. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-022-00857-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry-dependent ultrafast manipulation of nanoscale magnetic domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanna Zhou Hagström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Jangid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meera Madhavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (22), pp.224424. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.106.224424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-15-fs X-ray pump and X-ray probe experiment for the study of ultrafast magnetization dynamics in ferromagnetic alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaaeldine Merhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jarrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (20), pp.32388. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.430828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward ultrafast magnetic depth profiling using time-resolved x-ray resonant magnetic reflectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Chardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Hennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jarrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (3), pp.034305. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/4.0000109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous two-color snapshot view on ultrafast charge and spin dynamics in a Fe-Cu-Ni tri-layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Rösner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Chardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Döring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaliy A Guzenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (5), pp.054302. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/4.0000033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelength scaling of ultrafast demagnetization in Co/Pt multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadas Balciunas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Légaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrius Baltuska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heide Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (5), pp.054430. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.101.054430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-induced ultrafast demagnetization and perpendicular magnetic anisotropy reduction in a Co88Tb12 thin film with stripe domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Hennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladine Merhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Weder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C von Korff Schmising</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102, pp.174437. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevb.102.174437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Resolved XUV Absorption Spectroscopy and Magnetic Circular Dichroism at the Ni M 2,3 -Edges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Hennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Rösner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Chardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe S Chiuzbaian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.325. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11010325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Element-Specific Magnetization Dynamics of Complex Magnetic Systems Probed by Ultrafast Magneto-Optical Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens von Korff Schmising</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Willems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sangeeta Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelvin Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Borchert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (21), pp.7580. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app10217580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient magnetic gratings on the nanometer scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Weder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. von Korff Schmising</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Günther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (5), pp.054501. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/4.0000017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonant Faraday effect using high-order harmonics for the investigation of ultrafast demagnetization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Malinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (14), </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.100.144421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-shot time-resolved magnetic x-ray absorption at a free-electron laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikako Makita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Rösner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frithjof Nolting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99 (144305), </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.99.144305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin-current-mediated rapid magnon localisation and coalescence after ultrafast optical pumping of ferrimagnetic alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Iacocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-M. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Reid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-019-09577-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commissioning of a multi-beamline femtoslicing facility at SOLEIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Blaise Brubach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ciavardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emmanuelle Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Elkaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (2), pp.385-398. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600577518000863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling Nanoscale Magnetic Ordering in Fe3O4 Nanoparticle Assemblies via X-rays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Chesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalton Griner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dallin Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matea Trevino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (4), pp.42. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/magnetochemistry4040042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast terahertz field control of electronic and structural interactions in vanadium dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aetukuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (4), </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.98.045104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond a phenomenological description of magnetostriction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Reid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maldonado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-017-02730-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast Self-Induced X-Ray Transparency and Loss of Magnetic Diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. j. Higley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hantschmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mehta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121 (13), </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.137403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Switching in Granular FePt Layers Promoted by Near-Field Laser Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick W Granitzka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Savoini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Higley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (4), pp.2426-2432. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b00052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-color imaging of magnetic Co/Pt heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Willems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens von Korff Schmising</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Weder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Günther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (1), pp.014301. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4976004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural dynamics during laser-induced ultrafast demagnetization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor López-Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niko Pontius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Ferté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bergeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (18), pp.184422. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.95.184422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond X-ray magnetic circular dichroism absorption spectroscopy at an X-ray free electron laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Higley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi L Dakovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 87 (3), pp.033110. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4944410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect excitation of ultrafast demagnetization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahrati Tudu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonard Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep18970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation mechanism of terahertz coherent acoustic phonons in Fe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Henighan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Trigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Granitzka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Higley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (22), </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.93.220301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface Fe magnetic moment enhancement in MgO/Fe/MgO trilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Kortright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyler Chase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianmin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 107 (9), pp.092404. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4929990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noncollinearity of the canted spins across ultrathin Fe films on vicinal Ag surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dąbrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Tonnerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Przybylski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (21), pp.214418. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.91.214418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetization profile across Au-covered bcc Fe films grown on a vicinal surface of Ag(001) as seen by x-ray resonant magnetic reflectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Przybylski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Tonnerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87 (22), pp.224418. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.87.224418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhomogeneous temperature dependence of the magnetization in fcc-Fe on Cu(001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Violbarbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Meyerheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Tonnerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Przybylski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica B: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85 (18), pp.184414. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.85.184414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depth-resolved magnetization distribution in ultra thin films by soft X-ray resonant magnetic reflectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Tonnerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bontempi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Elzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 208 (1), pp.177. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2012-01618-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray resonant magnetic reflectivity of stratified magnetic structures: Eigenwave formalism and application to a W/Fe/W trilayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Elzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Bunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Y. Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 324 (2), pp.105-112. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2011.07.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594121v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Coherent Magnetization Control with Ultrashort THz pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jarrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLASH THz User Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rui Pan, Jan 2023, Hambourg &amp; Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft X-ray pump – soft X-ray probe experiment with sub-15 fs time resolution for the study of ultrafast demagnetization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladine Merhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jarrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLASH FL24 Evaluation Panel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rolf Treusch, Oct 2022, Hambourg &amp; Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XRMS view on ultrafast demagnetization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Hennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jarrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe S Chiuzbăian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REXS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional Raman Solitons as Drivers of the High Harmonic Generation Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Légaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Safaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lassonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'ACP 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association canadienne des physiciens et physiciennes, Jun 2021, Virtuel - Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft X-ray pump – soft X-ray probe experiment with sub-10 fs time resolution for the study of ultrafast demagnetization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladine Merhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jarrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Ultrafast Magnetism Conference (UMC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Roy Chantrell; Richard Evans; Gonzalo Vallejo-Fernandez; Jane Harrison, Oct 2019, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray driven ultrafast demagnetization in ferrimagnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hennecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilie Radu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens von Korff Schmising</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelvin Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Ultrafast Magnetism Conference (UMC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Roy Chantrell; Richard Evans; Gonzalo Vallejo-Fernandez; Jane Harrison, Oct 2019, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of ultrafast magnetic dynamics through Faraday effect and linearly polarized high order harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Hennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Chardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on X-Ray Lasers (ICXRL 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michaela Kozlová; Jaroslav Nejdl, Oct 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-induced ultrafast demagnetization and perpendicular magnetic anisotropy reduction in a Co88Tb12 thin film with stripe domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Hennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa El Dine Merhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Weder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens von Korff Schmising</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrafast Magnetic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Transfer of Freestanding Strain-Engineered Vertically Aligned Nanocomposite Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodríguez Cortéz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Mebarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Demaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Polewczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Dynamics at High-Energy Densities in Nickel from Non-linear Resonant X-ray Absorption Spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Y. Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaan Atak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Bovensiepen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Buck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflectivité magnétique résonante de rayons X mous : une sonde de la distribution d'aimantation complexe au sein de films minces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Université de Grenoble, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013GRENY015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00952868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman Red-shift Compressor: A Simple Approach for Scaling the High Harmonic Generation Cut-off</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Légaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Safaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lassonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, 2021, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9542120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Harmonic Generation Driven by Raman Multidimensional Solitary States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Légaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Safaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lassonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE, pp.1-2, 2021, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPC48725.2021.9592894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the Pump Wavelength on Laser-Induced Ultrafast Demagnetization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadas Balciunas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Légaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Photonics Conference (IPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-2, 2019, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPCon.2019.8908306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faraday effect using high order harmonics for ultrafast demagnetization applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Lüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-1, 2017, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2017.8086735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId295"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="23291CF8"/>
+    <w:nsid w:val="61BC4C57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6B2F091D"/>
+    <w:nsid w:val="9AA81CD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="278D872C"/>
+    <w:nsid w:val="4B436ACD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="EE37BC60"/>
+    <w:nsid w:val="6A813A47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="FC5B1F80"/>
+    <w:nsid w:val="C48EFB61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="2050C2D8"/>
+    <w:nsid w:val="9739532E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="4A61C8AD"/>
+    <w:nsid w:val="43E3663C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="BC73982D"/>
+    <w:nsid w:val="A394111A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1395,51 +1395,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ejal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5297-9124" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176584315" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://www.gdr-xfel.cnrs.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://magnetism.eu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=vmfwTR9_S9I" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/fr/une/actus/2017/momentum-laureats.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349232v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dubois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rodriguez Cortez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Hennes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delaunay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/4.0000769" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799037v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hennecke" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens von Korff Schmising" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin Yao" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vodungbo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-024-01686-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799083v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barrette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Giroux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Parent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Haddad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.109.094407" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798336v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Engel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Alexander" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaan Atak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Bovensiepen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Buck" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/4.0000206" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257533v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Guyader" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Eschenlohr" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Schlotter" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian D&#246;ring" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577523000619" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03515026v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril L&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Desjardins" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horia Popescu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vondungbo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600577521012303" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771247v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chardonnet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivette Berm&#250;dez Macias" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0088610" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764396v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Liu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jarrier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Sorin Chiuzbaian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12031323" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03741782v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Penco" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perosa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Allaria" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Badano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bencivenga" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.105.053524" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764416v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cardin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Safaei" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.443440" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808328v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Turenne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Yaroslavtsev" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaocui Wang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Unikandanuni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Vaskivskyi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abn0523" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639146v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hennes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lambert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chardonnet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delaunay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chiuzb&#259;ian" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0080275" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808337v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Burgos-Parra" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Sassi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ajejas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28899-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808349v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Higley" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Chen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Hantschmann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Reid" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-022-00857-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956551v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanna Zhou Hagstr&#246;m" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Jangid" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meera Madhavi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Brock" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.224424" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808361v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaaeldine Merhe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.430828" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03407519v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jaouen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/4.0000109" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03058588v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cardin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadas Balciunas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrius Baltuska" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heide Ibrahim" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.054430" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03058596v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt R&#246;sner" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaliy A Guzenko" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/4.0000033" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03032944v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladine Merhe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Weder" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C von Korff Schmising" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.102.174437" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03058594v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Willems" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeeta Sharma" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Borchert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10217580" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146869v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe S Chiuzbaian" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11010325" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02958201v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. von Korff Schmising" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#252;nther" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schneider" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Engel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/4.0000017" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02337593v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Alves" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malka" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Malinowski" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.144421" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02161961v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikako Makita" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian David" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frithjof Nolting" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.144305" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403494v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Iacocca" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-M. Liu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reid" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Fu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruta" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09577-0" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323716v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Labat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Blaise Brubach" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ciavardini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Couprie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elkaim" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577518000863" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403473v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chesnel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalton Griner" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dallin Smith" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Cai" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matea Trevino" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry4040042" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405749v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gray" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hoffmann" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jeong" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aetukuri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zhu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.045104" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403477v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Shen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maldonado" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chase" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02730-7" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403510v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.&#8201;j. Higley" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beye" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hantschmann" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mehta" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.137403" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405737v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick W Granitzka" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Savoini" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b00052" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01877728v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Weder" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G&#252;nther" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schneider" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4976004" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02069636v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor L&#243;pez-Flores" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niko Pontius" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Fert&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bergeard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.184422" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405762v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Hirsch" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi L Dakovski" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Yuan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4944410" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02383874v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahrati Tudu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perron" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard M&#252;ller" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18970" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405764v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Henighan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trigo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonetti" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Granitzka" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Higley" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.220301" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261343v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#261;browski" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Tonnerre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Przybylski" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grenier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.214418" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872448v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Kortright" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Chase" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianmin Liu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gray" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4929990" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935025v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dabrowski" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Przybylski" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tonnerre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grenier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.224418" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993269v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Violbarbosa" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Meyerheim" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.184414" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002268v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bontempi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Elzo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2012-01618-y" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594121v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Bunau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Y. Ramos" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2011.07.019" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966853v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974502v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974515v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe S Chiuzb&#259;ian" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966763v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Safaei" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Arias" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lassonde" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974755v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974881v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilie Radu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974699v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974509v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa El Dine Merhe" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562070v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rodr&#237;guez Cort&#233;z" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mebarki" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berini" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Demaille" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Polewczyk" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967096v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Y. Engel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00952868v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013GRENY015" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055795v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barrette" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arias" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lassonde" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542120" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961476v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPC48725.2021.9592894" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956483v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPCon.2019.8908306" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955694v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan L&#252;ning" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8086735" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ejal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5297-9124" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176584315" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://www.gdr-xfel.cnrs.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://magnetism.eu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=vmfwTR9_S9I" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/fr/une/actus/2017/momentum-laureats.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349232v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dubois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rodriguez Cortez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Hennes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delaunay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/4.0000769" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799037v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hennecke" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens von Korff Schmising" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin Yao" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vodungbo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-024-01686-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799083v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barrette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Giroux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Parent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Haddad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.109.094407" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798336v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Engel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Alexander" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaan Atak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Bovensiepen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Buck" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/4.0000206" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257533v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Guyader" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Eschenlohr" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Schlotter" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian D&#246;ring" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577523000619" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771247v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chardonnet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivette Berm&#250;dez Macias" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0088610" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764396v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Liu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jarrier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Sorin Chiuzbaian" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12031323" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03515026v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril L&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Desjardins" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horia Popescu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vondungbo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600577521012303" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03741782v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Penco" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perosa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Allaria" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Badano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bencivenga" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.105.053524" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764416v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cardin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Safaei" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.443440" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808328v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Turenne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Yaroslavtsev" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaocui Wang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Unikandanuni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Vaskivskyi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abn0523" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639146v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hennes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lambert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chardonnet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delaunay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chiuzb&#259;ian" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0080275" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808337v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Burgos-Parra" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Sassi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ajejas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28899-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808349v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Higley" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Chen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Hantschmann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Reid" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-022-00857-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956551v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanna Zhou Hagstr&#246;m" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Jangid" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meera Madhavi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Brock" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.224424" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808361v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaaeldine Merhe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.430828" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03407519v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jaouen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/4.0000109" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03058596v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt R&#246;sner" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaliy A Guzenko" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/4.0000033" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03058588v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cardin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadas Balciunas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrius Baltuska" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heide Ibrahim" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.054430" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03032944v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladine Merhe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Weder" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C von Korff Schmising" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.102.174437" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146869v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe S Chiuzbaian" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11010325" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03058594v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Willems" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeeta Sharma" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Borchert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10217580" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02958201v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. von Korff Schmising" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#252;nther" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schneider" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Engel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/4.0000017" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02337593v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Alves" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malka" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Malinowski" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.144421" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02161961v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikako Makita" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian David" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frithjof Nolting" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.144305" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403494v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Iacocca" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-M. Liu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reid" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Fu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruta" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09577-0" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323716v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Labat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Blaise Brubach" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ciavardini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Couprie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elkaim" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577518000863" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403473v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chesnel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalton Griner" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dallin Smith" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Cai" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matea Trevino" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry4040042" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405749v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gray" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hoffmann" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jeong" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aetukuri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zhu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.045104" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403477v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Shen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maldonado" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chase" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02730-7" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403510v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.&#8201;j. Higley" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beye" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hantschmann" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mehta" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.137403" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405737v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick W Granitzka" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Savoini" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b00052" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01877728v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Weder" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G&#252;nther" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schneider" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4976004" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02069636v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor L&#243;pez-Flores" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niko Pontius" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Fert&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bergeard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.184422" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405762v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Hirsch" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi L Dakovski" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Yuan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4944410" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02383874v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahrati Tudu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perron" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard M&#252;ller" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18970" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405764v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Henighan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trigo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonetti" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Granitzka" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Higley" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.220301" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872448v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Kortright" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Chase" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianmin Liu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gray" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4929990" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261343v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#261;browski" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Tonnerre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Przybylski" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grenier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.214418" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935025v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dabrowski" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Przybylski" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tonnerre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grenier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.224418" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993269v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Violbarbosa" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Meyerheim" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.184414" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002268v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bontempi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Elzo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2012-01618-y" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594121v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Bunau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Y. Ramos" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2011.07.019" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966853v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974502v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974515v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe S Chiuzb&#259;ian" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966763v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Safaei" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Arias" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lassonde" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974755v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974881v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilie Radu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974699v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974509v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa El Dine Merhe" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562070v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rodr&#237;guez Cort&#233;z" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mebarki" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berini" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Demaille" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Polewczyk" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967096v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Y. Engel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00952868v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013GRENY015" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055795v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barrette" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arias" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lassonde" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542120" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961476v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPC48725.2021.9592894" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956483v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPCon.2019.8908306" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955694v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan L&#252;ning" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8086735" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>