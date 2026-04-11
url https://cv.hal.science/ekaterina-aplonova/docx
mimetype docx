--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -865,316 +865,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03911719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudowords and ideophones in West African traditional narratives</w:t>
+                <w:t xml:space="preserve">At the periphery of the verbal category: early-stage grammaticalization of quotative verbs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katya Aplonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Nikitina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izabela Jordanoska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guitang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bethany Lycan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55th Annual Meeting of the Societas Linguistica Europaea (SLE 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">DgFS ( Deutsche Gesellschaft für Sprachwissenschaft ) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, On Line, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03911711v1</w:t>
+                <w:t xml:space="preserve">halshs-03909477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a corpus study of verbal complex predicates in Ginyanga (Kwa) and Bashkir (Turkic)</w:t>
+                <w:t xml:space="preserve">Pseudowords and ideophones in West African traditional narratives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katya Aplonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guitang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Nikitina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on the typology of complex predicates</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Mayence, Germany</w:t>
+              <w:t xml:space="preserve">55th Annual Meeting of the Societas Linguistica Europaea (SLE 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03911764v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03911711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">At the periphery of the verbal category: early-stage grammaticalization of quotative verbs</w:t>
+                <w:t xml:space="preserve">Towards a corpus study of verbal complex predicates in Ginyanga (Kwa) and Bashkir (Turkic)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katya Aplonova</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DgFS ( Deutsche Gesellschaft für Sprachwissenschaft ) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, On Line, Germany</w:t>
+              <w:t xml:space="preserve">Conference on the typology of complex predicates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Mayence, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03909477v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03911764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narratives are unique data for exploring reported speech as a cross-linguistic category</w:t>
               </w:r>
@@ -2174,51 +2174,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05356818v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katya Aplonova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025INAL0024" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04264030v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Nikitina" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Aplonova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Contreras Roa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.227.04nik" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04264025v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111065830-002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01481598v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Idiatov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Sergeevna Aplonova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01481257v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vydrin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iling-ran.ru/langworld/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911713v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timofey Arkhangelskiy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbie Hantgan-Sonko" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Jordanoska" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911719v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guitang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kuznetsova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songfolo Lacina Silue" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911711v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911764v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909477v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethany Lycan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909507v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03030529v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Adams" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Galliot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wisniewski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Lambourne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Foley" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909467v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909357v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047148v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Michaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Guillaume" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909273v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911725v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911746v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909156v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mandenkan.2188" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05356818v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katya Aplonova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025INAL0024" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04264030v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Nikitina" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Aplonova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Contreras Roa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.227.04nik" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04264025v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111065830-002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01481598v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Idiatov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Sergeevna Aplonova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01481257v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vydrin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iling-ran.ru/langworld/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911713v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timofey Arkhangelskiy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbie Hantgan-Sonko" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Jordanoska" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911719v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guitang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kuznetsova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songfolo Lacina Silue" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909477v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethany Lycan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911711v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911764v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909507v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03030529v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Adams" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Galliot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wisniewski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Lambourne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Foley" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909467v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909357v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047148v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Michaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Guillaume" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909273v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911725v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911746v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909156v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mandenkan.2188" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>