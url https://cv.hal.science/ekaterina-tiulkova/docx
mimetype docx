--- v0 (2026-03-22)
+++ v1 (2026-04-15)
@@ -1995,51 +1995,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AD79BCBD"/>
+    <w:nsid w:val="8BEAEAB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>