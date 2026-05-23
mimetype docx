--- v1 (2026-04-15)
+++ v2 (2026-05-23)
@@ -106,50 +106,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">28296469X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=xvYKBiUAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -173,100 +194,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement bilingue harmonieux chez les enfants franco-russes âgés de 5 ans : exploration des relations mutuelles entre l'input, le bien-être et la fluence en production orale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Tiulkova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Linguistique. Université de Toulouse, 2024. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2024TLSEJ058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04839325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -276,871 +297,871 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer le développement bilingue harmonieux chez les jeunes enfants franco-russes : liens entre l’input, le bien-être et la fluence en production orale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Tiulkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "Le bilinguisme des enfants à l'école maternelle : input, bien-être et compétences langagières"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Prof. Mehmet-Ali AKINCI, DYLIS UR 7474, Université de Rouen Normandie, Nov 2024, Rouen (Université de Rouen Normandie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04787196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Monolingual Bias in Language Education: Rethinking The Bilingualism and Foreign Language Learning as a Continuum in a Dynamic System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Social-emotional well-being in 5-year-old French-Russian children in France : links with input and oral fluency. In H. Sun (chair), The intersection of socioemotional well-being and bilingual development [symposium]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Tiulkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Marijanovic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Köpke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLaSIC 2024 "Evolving Trends in Foreign Language Education: Past Lessons, Present Reflections, Future Directions"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre for Language Studies, Faculty of Arts and Social Sciences, Dec 2024, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">IASCL 2024 XVIth International Congress for The Study of Child Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04783250v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04758133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social-emotional well-being in 5-year-old French-Russian children in France : links with input and oral fluency. In H. Sun (chair), The intersection of socioemotional well-being and bilingual development [symposium]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Beyond Monolingual Bias in Language Education: Rethinking The Bilingualism and Foreign Language Learning as a Continuum in a Dynamic System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Tiulkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Marijanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Köpke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASCL 2024 XVIth International Congress for The Study of Child Language</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">CLaSIC 2024 "Evolving Trends in Foreign Language Education: Past Lessons, Present Reflections, Future Directions"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre for Language Studies, Faculty of Arts and Social Sciences, Dec 2024, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04758133v1</w:t>
+                <w:t xml:space="preserve">hal-04783250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of input on the Harmonious Bilingual Development in French-Russian children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Tiulkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Köpke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Marijanovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroSLA 32</w:t>
+              <w:t xml:space="preserve">EuroSLA 32, the 32nd Conference of the European Second Language Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers et pour un développement bilingue harmonieux – le cas des enfants franco-russes en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Tiulkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Billières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Marijanovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque interdisciplinaire international « Bébé, petite enfance en contexte »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of input in bilingual language acquisition: French-Russian children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Tiulkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Billières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Marijanovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Conference of the European Second Language Association (EuroSLA 28)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Münster, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02164110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fluence chez les bilingues précoces : indicateur de la compétence linguistique ou communicative ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Tiulkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Marijanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Billières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque AFLS 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02164387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluency Development of Bilingual French-Russian Children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Tiulkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Marijanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Billières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international BiMo2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02164495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fluence verbale chez les enfants bilingues franco-russes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Tiulkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Marijanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Billières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flashconférence « Fluence- Dysfluence »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1150,263 +1171,263 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définir le développement bilingue harmonieux : la relation entre les attitudes langagières des enfants et leur comportement social et affectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Tiulkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Marijanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larisa Seredova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Köpke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de l'ILOB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, 14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18192/olbij.v14i1.6900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Role of Input Factors in Harmonious Bilingual Development in Children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Tiulkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Marijanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Köpke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9 (9), pp.289. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/languages9090289⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04758225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1416,518 +1437,518 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensemble vers le développement bilingue harmonieux : les attitudes et les compétences socio-émotionnelles des enfants franco-russes au regard de la complicité des parents au sujet de l’éducation bilingue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Individual differences in Heritage Russian development in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Tiulkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Marijanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Köpke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanda Marijanovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLURENSA 2023 : « Plurilinguisme, enseignement-apprentissage, complexité et intégrité : perspectives épistémologiques, didactiques et politiques »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Montpelier, France</w:t>
+              <w:t xml:space="preserve">RUEG Conference 2023 “Linguistic Variability in Heritage Language Research”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04839342v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual differences in Heritage Russian development in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Defining Harmonious Bilingual Development: the relationship between children’s language attitudes and their social-emotional and behavioral skills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Tiulkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Köpke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Marijanovic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barbara Köpke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RUEG Conference 2023 “Linguistic Variability in Heritage Language Research”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">CCERBAL 2023 « Bilinguisme et multilinguisme : compétences transversales, mobilité et bien-être »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04839357v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining Harmonious Bilingual Development: the relationship between children’s language attitudes and their social-emotional and behavioral skills</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">« Moins égal plus ? » : le rôle de la diversité d’input et des stratégies parentales dans le développement bilingue harmonieux chez les enfants franco-russes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Tiulkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Köpke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Marijanovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCERBAL 2023 « Bilinguisme et multilinguisme : compétences transversales, mobilité et bien-être »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">Le 3ème colloque international bi-annuel GIS RéAL2 : « Contact des langues et acquisition bi/plurilingue : diversité des situations, diversité des processus ?»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04839332v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Moins égal plus ? » : le rôle de la diversité d’input et des stratégies parentales dans le développement bilingue harmonieux chez les enfants franco-russes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ensemble vers le développement bilingue harmonieux : les attitudes et les compétences socio-émotionnelles des enfants franco-russes au regard de la complicité des parents au sujet de l’éducation bilingue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Tiulkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Köpke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Marijanovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le 3ème colloque international bi-annuel GIS RéAL2 : « Contact des langues et acquisition bi/plurilingue : diversité des situations, diversité des processus ?»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">PLURENSA 2023 : « Plurilinguisme, enseignement-apprentissage, complexité et intégrité : perspectives épistémologiques, didactiques et politiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Montpelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04839337v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Family attitudes and well-being in bilingual development in Russian-French children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Tiulkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Marijanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Köpke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2nd HaBilNet Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Francfort, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId36"/>
+      <w:footerReference w:type="default" r:id="rId37"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1995,51 +2016,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8BEAEAB2"/>
+    <w:nsid w:val="EBAFBAA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2226,51 +2247,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ekaterina-tiulkova" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-6922-2994" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/28296469X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04839325v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Tiulkova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024TLSEJ058" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787196v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783250v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Marijanovic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Camps" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara K&#246;pke" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758133v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839327v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839353v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Billi&#232;res" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02164110v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02164387v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02164495v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02165117v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816847v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Seredova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18192/olbij.v14i1.6900" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758225v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages9090289" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839342v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839357v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839332v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839337v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839349v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ekaterina-tiulkova" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-6922-2994" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/28296469X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=xvYKBiUAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04839325v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Tiulkova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024TLSEJ058" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787196v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758133v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Marijanovic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara K&#246;pke" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783250v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Camps" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839327v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839353v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Billi&#232;res" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02164110v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02164387v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02164495v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02165117v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816847v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Seredova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18192/olbij.v14i1.6900" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758225v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages9090289" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839357v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839332v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839337v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839342v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839349v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>