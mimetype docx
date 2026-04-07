--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -491,717 +491,717 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02091443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The national imagination of post-Soviet countries. Former Non Official art at Venice Biennale</w:t>
+                <w:t xml:space="preserve">The Venice Biennale for the post-soviet art. Victims or heroes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Kazakova Vinogradova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Forum for Doctoral Candidates in East European Art History</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">26th Conference of the Working Group of German and Polish Art Historians and Conservators / Homburger Gespräch of the Böckler-Mare-Balticum-Foundation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02063225v1</w:t>
+                <w:t xml:space="preserve">hal-02017769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fear as an artistic foundation in the construction of post-soviet national identities</w:t>
+                <w:t xml:space="preserve">Imaginaire national en (re)construction. L’art post-soviétique à la Biennale de Venise.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Kazakova Vinogradova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Don't Look: Representations of Horror in the 21st Century</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journée d’études doctorales 2018 du GDR « Connaissance de l’Europe médiane »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02063239v1</w:t>
+                <w:t xml:space="preserve">halshs-02063221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Ne)orientalism. L’art de l’est post-soviétique a la Biennale de Venise</w:t>
+                <w:t xml:space="preserve">Politique victimaire et esthétisation de la catastrophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Kazakova Vinogradova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Au nom de Dobroklonskii</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Saint-Pétersbourg, Russia</w:t>
+              <w:t xml:space="preserve">colloque Architecture de la catastrophe, Lieux et rituels de l'utopie et de la dystopie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l'Ecole nationale supérieure d'architecture de Versailles (Ensav), Oct 2018, Versaille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067776v1</w:t>
+                <w:t xml:space="preserve">halshs-02056636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suffering as an artistic foundation in the construction of post-Soviet national identities</w:t>
+                <w:t xml:space="preserve">(Ne)orientalism. L’art de l’est post-soviétique a la Biennale de Venise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Kazakova Vinogradova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The sixth Kumu Art Museum’s fall conference. Lost and Found Spaces: Displacements in Eastern European Art and Society in the 1990s</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Tallinn, Estonia</w:t>
+              <w:t xml:space="preserve">Au nom de Dobroklonskii</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Saint-Pétersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02076155v1</w:t>
+                <w:t xml:space="preserve">hal-02067776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La misère comme fondement artistique dans la construction des identités nationales post- soviétiques</w:t>
+                <w:t xml:space="preserve">The national imagination of post-Soviet countries. Former Non Official art at Venice Biennale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Kazakova Vinogradova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les marchés de la misère, XVIIe-XXIe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">5th International Forum for Doctoral Candidates in East European Art History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02017772v1</w:t>
+                <w:t xml:space="preserve">halshs-02063225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaginaire national en (re)construction. L’art post-soviétique à la Biennale de Venise.</w:t>
+                <w:t xml:space="preserve">Fear as an artistic foundation in the construction of post-soviet national identities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Kazakova Vinogradova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études doctorales 2018 du GDR « Connaissance de l’Europe médiane »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Don't Look: Representations of Horror in the 21st Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02063221v1</w:t>
+                <w:t xml:space="preserve">halshs-02063239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Venice Biennale for the post-soviet art. Victims or heroes?</w:t>
+                <w:t xml:space="preserve">Suffering as an artistic foundation in the construction of post-Soviet national identities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Kazakova Vinogradova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Conference of the Working Group of German and Polish Art Historians and Conservators / Homburger Gespräch of the Böckler-Mare-Balticum-Foundation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Munich, Germany</w:t>
+              <w:t xml:space="preserve">The sixth Kumu Art Museum’s fall conference. Lost and Found Spaces: Displacements in Eastern European Art and Society in the 1990s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02017769v1</w:t>
+                <w:t xml:space="preserve">halshs-02076155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politique victimaire et esthétisation de la catastrophe</w:t>
+                <w:t xml:space="preserve">La misère comme fondement artistique dans la construction des identités nationales post- soviétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Kazakova Vinogradova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque Architecture de la catastrophe, Lieux et rituels de l'utopie et de la dystopie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, l'Ecole nationale supérieure d'architecture de Versailles (Ensav), Oct 2018, Versaille, France</w:t>
+              <w:t xml:space="preserve">Les marchés de la misère, XVIIe-XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02056636v1</w:t>
+                <w:t xml:space="preserve">hal-02017772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les traditions nationales dans l’art contemporain arménien aux expositions de la Biennale de Venise (1995-2015).</w:t>
+                <w:t xml:space="preserve">(Re)Constructing Identities: Post-Soviet Art of the Baltic Countries at Venice Biennale 1999</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Kazakova Vinogradova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Au nom de Dobroklonskii</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Saint-Pétersbourg, Russia</w:t>
+              <w:t xml:space="preserve">Re-inventing Eastern Europe (The Fifth Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Riga, Latvia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067773v1</w:t>
+                <w:t xml:space="preserve">hal-02067768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Re)Constructing Identities: Post-Soviet Art of the Baltic Countries at Venice Biennale 1999</w:t>
+                <w:t xml:space="preserve">Les traditions nationales dans l’art contemporain arménien aux expositions de la Biennale de Venise (1995-2015).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Kazakova Vinogradova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Re-inventing Eastern Europe (The Fifth Edition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Riga, Latvia</w:t>
+              <w:t xml:space="preserve">Au nom de Dobroklonskii</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Saint-Pétersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067768v1</w:t>
+                <w:t xml:space="preserve">hal-02067773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Biennales de Venise des années 1964-1976 et leur rôle pour la réception de l’art contemporain</w:t>
               </w:r>
@@ -1819,51 +1819,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776627v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Kazakova Vinogradova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/arts11050081" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02483263v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Kazakova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Yashunsky" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Krylov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouchara" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Cornet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b11703" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669016v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28995/2227-6165-2017-3-50-54" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091443v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063225v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063239v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067776v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02076155v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017772v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063221v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017769v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056636v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067773v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067768v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067766v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067781v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/les-marches-de-la-misere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067792v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623031v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620940v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620937v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776627v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Kazakova Vinogradova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/arts11050081" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02483263v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Kazakova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Yashunsky" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Krylov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouchara" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Cornet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b11703" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669016v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28995/2227-6165-2017-3-50-54" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091443v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017769v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063221v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056636v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067776v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063225v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063239v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02076155v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017772v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067768v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067773v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067766v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067781v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/les-marches-de-la-misere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067792v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623031v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620940v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620937v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>