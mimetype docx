--- v1 (2026-04-07)
+++ v2 (2026-05-12)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -178,233 +178,99 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03776627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotinylated Oligo-α-(1 → 4)- d -galactosamines and Their N-Acetylated Derivatives: α-Stereoselective Synthesis and Immunology Application</w:t>
-[...132 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">СУБЪЕКТИВИЗМ И БЕЗОБРАЗИЕ. ВЕНЕЦИАНСКИЕ БИЕННАЛЕ 1956-1977 ГГ. В СОВЕТСКОЙ КУЛЬТУРНОЙ ПРЕССЕ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Kazakova Vinogradova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Articult, Art&amp;Cult</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 3, pp.50-54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.28995/2227-6165-2017-3-50-54⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01669016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -414,857 +280,857 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Venice Biennale for the armenian diaspora. Victimising the national imaginary.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Kazakova Vinogradova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diasporic Imaginaries. Multiple Senses of Belonging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Deutsches Forum für Kunstgeschichte, Apr 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02091443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Venice Biennale for the post-soviet art. Victims or heroes?</w:t>
+                <w:t xml:space="preserve">(Ne)orientalism. L’art de l’est post-soviétique a la Biennale de Venise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Kazakova Vinogradova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Conference of the Working Group of German and Polish Art Historians and Conservators / Homburger Gespräch of the Böckler-Mare-Balticum-Foundation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Au nom de Dobroklonskii</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Saint-Pétersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017769v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaginaire national en (re)construction. L’art post-soviétique à la Biennale de Venise.</w:t>
+                <w:t xml:space="preserve">The national imagination of post-Soviet countries. Former Non Official art at Venice Biennale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Kazakova Vinogradova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études doctorales 2018 du GDR « Connaissance de l’Europe médiane »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">5th International Forum for Doctoral Candidates in East European Art History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02063221v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02063225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politique victimaire et esthétisation de la catastrophe</w:t>
+                <w:t xml:space="preserve">Fear as an artistic foundation in the construction of post-soviet national identities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Kazakova Vinogradova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque Architecture de la catastrophe, Lieux et rituels de l'utopie et de la dystopie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, l'Ecole nationale supérieure d'architecture de Versailles (Ensav), Oct 2018, Versaille, France</w:t>
+              <w:t xml:space="preserve">Don't Look: Representations of Horror in the 21st Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02056636v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02063239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Ne)orientalism. L’art de l’est post-soviétique a la Biennale de Venise</w:t>
+                <w:t xml:space="preserve">Suffering as an artistic foundation in the construction of post-Soviet national identities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Kazakova Vinogradova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Au nom de Dobroklonskii</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Saint-Pétersbourg, Russia</w:t>
+              <w:t xml:space="preserve">The sixth Kumu Art Museum’s fall conference. Lost and Found Spaces: Displacements in Eastern European Art and Society in the 1990s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02067776v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02076155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The national imagination of post-Soviet countries. Former Non Official art at Venice Biennale</w:t>
+                <w:t xml:space="preserve">La misère comme fondement artistique dans la construction des identités nationales post- soviétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Kazakova Vinogradova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Forum for Doctoral Candidates in East European Art History</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Les marchés de la misère, XVIIe-XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02063225v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fear as an artistic foundation in the construction of post-soviet national identities</w:t>
+                <w:t xml:space="preserve">Imaginaire national en (re)construction. L’art post-soviétique à la Biennale de Venise.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Kazakova Vinogradova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Don't Look: Representations of Horror in the 21st Century</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journée d’études doctorales 2018 du GDR « Connaissance de l’Europe médiane »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02063239v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02063221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suffering as an artistic foundation in the construction of post-Soviet national identities</w:t>
+                <w:t xml:space="preserve">The Venice Biennale for the post-soviet art. Victims or heroes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Kazakova Vinogradova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The sixth Kumu Art Museum’s fall conference. Lost and Found Spaces: Displacements in Eastern European Art and Society in the 1990s</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Tallinn, Estonia</w:t>
+              <w:t xml:space="preserve">26th Conference of the Working Group of German and Polish Art Historians and Conservators / Homburger Gespräch of the Böckler-Mare-Balticum-Foundation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02076155v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La misère comme fondement artistique dans la construction des identités nationales post- soviétiques</w:t>
+                <w:t xml:space="preserve">Politique victimaire et esthétisation de la catastrophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Kazakova Vinogradova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les marchés de la misère, XVIIe-XXIe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">colloque Architecture de la catastrophe, Lieux et rituels de l'utopie et de la dystopie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l'Ecole nationale supérieure d'architecture de Versailles (Ensav), Oct 2018, Versaille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017772v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02056636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Re)Constructing Identities: Post-Soviet Art of the Baltic Countries at Venice Biennale 1999</w:t>
+                <w:t xml:space="preserve">Les traditions nationales dans l’art contemporain arménien aux expositions de la Biennale de Venise (1995-2015).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Kazakova Vinogradova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Re-inventing Eastern Europe (The Fifth Edition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Riga, Latvia</w:t>
+              <w:t xml:space="preserve">Au nom de Dobroklonskii</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Saint-Pétersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02067768v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les traditions nationales dans l’art contemporain arménien aux expositions de la Biennale de Venise (1995-2015).</w:t>
+                <w:t xml:space="preserve">(Re)Constructing Identities: Post-Soviet Art of the Baltic Countries at Venice Biennale 1999</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Kazakova Vinogradova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Au nom de Dobroklonskii</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Saint-Pétersbourg, Russia</w:t>
+              <w:t xml:space="preserve">Re-inventing Eastern Europe (The Fifth Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Riga, Latvia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02067773v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Biennales de Venise des années 1964-1976 et leur rôle pour la réception de l’art contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Kazakova Vinogradova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études MSH ALPES De la réception à la valorisation de l’oeuvre d’art : regards croisés sur acteurs, genres et médias : Réception et médiation de l’oeuvre d’art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02067766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1274,405 +1140,405 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La misère comme fondement artistique dans la construction des identités nationales post-soviétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Kazakova Vinogradova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les marchés de la misère. Contrôle, exploitation et représentation des classes miséreuses du XVIe siècle à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mare et martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 978-2-36222-024-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02067781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shifting (Id)Entities. Latvia, Lithuania and Estonia at Venice Biennale 1999</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Kazakova Vinogradova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leuven University Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art, Identity, &amp; Cultural Diplomacy: (Re) Inventing Eastern and Western Europe from the Cold War to the Present</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02067792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Историография Венецианской биеннале</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Kazakova Vinogradova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">СОВРЕМЕННОЕ ИСКУССТВО В КОНТЕКСТЕ ГЛОБАЛИЗАЦИИ: НАУКА, ОБРАЗОВАНИЕ, ХУДОЖЕСТВЕННЫЙ РЫНОК Материалы VIII Всероссийской научно-практической конференции Санкт-Петербургский гуманитарный университет профсоюзов</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978-5-7621-0940-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01623031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Национальные традиции в армянском искусстве (на примере экспозиций Венецианской биеннале современного искусства (1995-2015).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Kazakova Vinogradova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traditions and schools in a global art space. Collection of materials of the conference in memory of M. V. Dobrokovskii [Традиции и школы в мировом художественном пространстве. Сборник по материалам конференции памяти М.В. Доброклонского]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01620940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Биеннале-77. (Ре)конструируя историю неофициального советского искусства</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Kazakova Vinogradova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contemporary russian artist - participants of the Venice Biennale [Современные русские художники - участники Венецианской Биеннале]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.28-31, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01620937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId37"/>
+      <w:footerReference w:type="default" r:id="rId30"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1819,51 +1685,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776627v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Kazakova Vinogradova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/arts11050081" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02483263v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Kazakova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Yashunsky" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Krylov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouchara" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Cornet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b11703" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669016v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28995/2227-6165-2017-3-50-54" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091443v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017769v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063221v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056636v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067776v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063225v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063239v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02076155v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017772v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067768v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067773v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067766v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067781v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/les-marches-de-la-misere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067792v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623031v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620940v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620937v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776627v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Kazakova Vinogradova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/arts11050081" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669016v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28995/2227-6165-2017-3-50-54" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091443v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067776v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063225v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063239v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02076155v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017772v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063221v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017769v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056636v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067773v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067768v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067766v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067781v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/les-marches-de-la-misere" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067792v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623031v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620940v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620937v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>