--- v0 (2026-03-18)
+++ v1 (2026-05-01)
@@ -689,261 +689,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01848445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial Least Squares for Face Hashing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local 2D pattern spectra as connected region descriptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Bosilj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassio E. dos Santos</w:t>
+                <w:t xml:space="preserve">Michael H.F. Wilkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gravier</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocomputing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neucom.2016.02.083⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Morphology - Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Special Issue on Contributions from the 12th International Symposium on Mathematical Morphology, 1, pp.203 - 215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/mathm-2016-0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01399660v1</w:t>
+                <w:t xml:space="preserve">hal-01320009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local 2D pattern spectra as connected region descriptors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Petra Bosilj</w:t>
+                <w:t xml:space="preserve">Partial Least Squares for Face Hashing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassio E. dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Kijak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Robson Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael H.F. Wilkinson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lefèvre</w:t>
+                <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Morphology - Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Special Issue on Contributions from the 12th International Symposium on Mathematical Morphology, 1, pp.203 - 215. </w:t>
+              <w:t xml:space="preserve">Neurocomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 213, pp.34-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/mathm-2016-0011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neucom.2016.02.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01320009v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrieval of Remote Sensing Images with Pattern Spectra Descriptors</w:t>
               </w:r>
@@ -1581,51 +1581,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audiovisual integration for sport broadcast structuring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Oisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2881,364 +2881,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04214672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PPL-MCTS: Constrained Textual Generation Through Discriminator-Guided MCTS Decoding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Claveau</w:t>
+                <w:t xml:space="preserve">AlignMixup: Improving Representations By Interpolating Aligned Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shashanka Venkataramanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Kijak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Amsaleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Avrithis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAACL 2022 - Conference of the North American Chapter of the Association for Computational Linguistics: Human Language Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Hybrid: Seattle, Washington + Online, United States. pp.1-15</w:t>
+              <w:t xml:space="preserve">CVPR 2022- IEEE/CVF Proceedings on Computer Vision and Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, New Orleans (Louisiana), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03738654v1</w:t>
+                <w:t xml:space="preserve">hal-03620779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlignMixup: Improving Representations By Interpolating Aligned Features</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Which Discriminator for Cooperative Text Generation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Scialom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lamprier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Staiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Piwowarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CVPR 2022- IEEE/CVF Proceedings on Computer Vision and Pattern Recognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIGIR 2022 - 45th International ACM SIGIR Conference on Research and Development in Information Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Madrid, Spain. pp.2360-2365, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3477495.3531858⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03620779v1</w:t>
+                <w:t xml:space="preserve">hal-03718429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which Discriminator for Cooperative Text Generation?</w:t>
+                <w:t xml:space="preserve">PPL-MCTS: Constrained Textual Generation Through Discriminator-Guided MCTS Decoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Kijak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGIR 2022 - 45th International ACM SIGIR Conference on Research and Development in Information Retrieval</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NAACL 2022 - Conference of the North American Chapter of the Association for Computational Linguistics: Human Language Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Hybrid: Seattle, Washington + Online, United States. pp.1-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3477495.3531858⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03718429v1</w:t>
+                <w:t xml:space="preserve">hal-03738654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">It Takes Two to Tango: Mixup for Deep Metric Learning</w:t>
               </w:r>
@@ -3349,64 +3349,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generative Cooperative Networks for Natural Language Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lamprier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Scialom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3487,90 +3487,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choisir le bon co-équipier pour la génération coopérative de texte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Scialom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Scialom</w:t>
+                <w:t xml:space="preserve">Sylvain Lamprier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Lamprier</w:t>
+                <w:t xml:space="preserve">Jacopo Staiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Piwowarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TALN 2022 - 29e conférence sur le Traitement Automatique des Langues Naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.12-26</w:t>
@@ -5408,204 +5408,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributional Thesauri for Information Retrieval and vice versa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Médias traditionnels, médias sociaux : caractériser la réinformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Maigrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Kijak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language and Resource Conference, LREC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Portoroz, Slovenia</w:t>
+              <w:t xml:space="preserve"> TALN 2016 - 23ème Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01394770v1</w:t>
+                <w:t xml:space="preserve">hal-01349871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médias traditionnels, médias sociaux : caractériser la réinformation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Maigrot</w:t>
+                <w:t xml:space="preserve">Distributional Thesauri for Information Retrieval and vice versa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Kijak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> TALN 2016 - 23ème Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Language and Resource Conference, LREC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01349871v1</w:t>
+                <w:t xml:space="preserve">hal-01394770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct vs. indirect evaluation of distributional thesauri</w:t>
               </w:r>
@@ -5667,429 +5667,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short Local Descriptors from 2D Connected Pattern Spectra</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Petra Bosilj</w:t>
+                <w:t xml:space="preserve">Thésaurus distributionnels pour la recherche d'information et vice-versa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Kijak</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Quebec City, Canada</w:t>
+              <w:t xml:space="preserve">Conférence en Recherche d’Information et Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134071v1</w:t>
+                <w:t xml:space="preserve">hal-01226532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thésaurus distributionnels pour la recherche d'information et vice-versa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Claveau</w:t>
+                <w:t xml:space="preserve">Short Local Descriptors from 2D Connected Pattern Spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Bosilj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Kijak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael H.F. Wilkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence en Recherche d’Information et Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Quebec City, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01226532v1</w:t>
+                <w:t xml:space="preserve">hal-01134071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local 2D Pattern Spectra as Connected Region Descriptors</w:t>
+                <w:t xml:space="preserve">Beyond MSER: Maximally Stable Regions using Tree of Shapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Bosilj</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael H.F. Wilkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Mathematical Morphology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">British Machine Vision Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Swansea, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01168146v1</w:t>
+                <w:t xml:space="preserve">hal-01194372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond MSER: Maximally Stable Regions using Tree of Shapes</w:t>
+                <w:t xml:space="preserve">Local 2D Pattern Spectra as Connected Region Descriptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Bosilj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael H.F. Wilkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Machine Vision Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Mathematical Morphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Reykjavik, Iceland. pp.182-193, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-18720-4_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194372v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies de sélection des exemples pour l’apprentissage actif avec des champs aléatoires conditionnels</w:t>
               </w:r>
@@ -6291,64 +6291,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassio Elias dos Santos Jr.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Robson Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Content-based Multimedia Indexing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10356,51 +10356,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553807v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis H&#233;madou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Vorobieva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Kijak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jurie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2026.104721" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136868v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Younes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kulpa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Malinowski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Multon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3606926" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938246v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Almeida" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenilton K.G. Patroc&#237;nio Jr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo Ara&#250;jo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2022.08.015" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01843607v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Maigrot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Claveau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.1.2-3.1-26" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848445v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Bosilj" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging4020033" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399660v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassio E. dos Santos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Robson Schwartz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2016.02.083" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320009v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H.F. Wilkinson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mathm-2016-0011" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397883v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erchan Aptoula" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi5120228" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226551v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.18.2-3.101-121" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912301v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647264v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Zepeda" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillemot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504257v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Benois-Pineau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Domenger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2010.04.004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80DSW482-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953801v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Qu&#233;not" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00568183v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Oisel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gros" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-006-0031-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BV4WV0G0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495907v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Allyndr&#233;e" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Aub&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Bary" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889885v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp49660.2025.10889681" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268562v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nasreddine Benaichouche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889899v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Evennou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaffin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Chappelier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wacv61041.2025.00143" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385353v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Ragno" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robardet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398092v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Borlido Barcelos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo de Melo Jo&#227;o" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenilton Patroc&#237;nio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Falc&#227;o" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49018-7_35" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889782v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889761v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728070v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Furon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04214672v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashanka Venkataramanan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amsaleg" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Avrithis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738654v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03620779v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03718429v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Scialom" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lamprier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Staiano" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piwowarski" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477495.3531858" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03577949v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Psomas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Karantzalos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736116v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701506v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701490v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041004v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Kirthi Kumaraswamy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaojing Shi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265896v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494695v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445740v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Friguet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dambreville" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laroze" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02370834v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe C. G. Reis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Jamil F. Guimar&#227;es" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2019.8851843" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936720v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828591v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845487v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01843611v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451726" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617878v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2017.11" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01548156v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623148v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sicre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01623105v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621338v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507379v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394785v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1235" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394770v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349871v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394739v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01134071v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226532v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168146v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_16" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194372v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206847v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253815v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186444v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassio Elias dos Santos Jr." TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027778v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027787v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027545v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921674v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41181-6_57" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686809v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Toan Do" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760124v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764431v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766960v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288128" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644041v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647253v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5946523" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505843v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561086v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505845v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539076v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505846v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP.2010.5661993" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561778v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5496145" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504595v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953888v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2007.385402" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351869v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#228;recke" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas N&#252;rnberger" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Detyniecki" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11840817_42" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-44BMGZ78-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351868v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11788034_35" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4R1T7KJM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351865v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11788034_55" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6HW74MV6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351870v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2006.1681764" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03888489v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3550082.3564207" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639924v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01844033v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01844067v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01844080v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01843692v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01843690v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01844003v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305670v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76827-2_18" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CDB2EDD7D2726046D5568608740C0149D352C24E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618267v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chambe" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Miklos" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Meur" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cozot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02370253v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482502v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441816v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553807v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis H&#233;madou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Vorobieva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Kijak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jurie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2026.104721" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136868v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Younes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kulpa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Malinowski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Multon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3606926" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938246v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Almeida" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenilton K.G. Patroc&#237;nio Jr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo Ara&#250;jo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2022.08.015" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01843607v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Maigrot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Claveau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.1.2-3.1-26" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848445v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Bosilj" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging4020033" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320009v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H.F. Wilkinson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mathm-2016-0011" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399660v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassio E. dos Santos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Robson Schwartz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2016.02.083" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397883v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erchan Aptoula" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi5120228" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226551v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.18.2-3.101-121" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912301v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647264v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Zepeda" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillemot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504257v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Benois-Pineau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Domenger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2010.04.004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80DSW482-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953801v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Qu&#233;not" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00568183v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Oisel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gros" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-006-0031-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BV4WV0G0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495907v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Allyndr&#233;e" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Aub&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Bary" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889885v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp49660.2025.10889681" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268562v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nasreddine Benaichouche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889899v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Evennou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaffin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Chappelier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wacv61041.2025.00143" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385353v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Ragno" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robardet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398092v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Borlido Barcelos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo de Melo Jo&#227;o" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenilton Patroc&#237;nio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Falc&#227;o" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49018-7_35" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889782v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889761v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728070v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Furon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04214672v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashanka Venkataramanan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amsaleg" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Avrithis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03620779v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03718429v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Scialom" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lamprier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Staiano" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piwowarski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477495.3531858" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738654v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03577949v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Psomas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Karantzalos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736116v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701506v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701490v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041004v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Kirthi Kumaraswamy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaojing Shi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265896v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494695v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445740v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Friguet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dambreville" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laroze" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02370834v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe C. G. Reis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Jamil F. Guimar&#227;es" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2019.8851843" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936720v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828591v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845487v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01843611v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451726" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617878v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2017.11" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01548156v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623148v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sicre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01623105v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621338v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507379v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394785v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1235" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349871v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394770v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394739v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226532v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01134071v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194372v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168146v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_16" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206847v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253815v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186444v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassio Elias dos Santos Jr." TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027778v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027787v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027545v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921674v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41181-6_57" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686809v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Toan Do" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760124v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764431v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766960v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288128" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644041v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647253v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5946523" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505843v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561086v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505845v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539076v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505846v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP.2010.5661993" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561778v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5496145" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504595v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953888v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2007.385402" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351869v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#228;recke" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas N&#252;rnberger" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Detyniecki" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11840817_42" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-44BMGZ78-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351868v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11788034_35" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4R1T7KJM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351865v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11788034_55" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6HW74MV6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351870v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2006.1681764" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03888489v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3550082.3564207" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639924v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01844033v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01844067v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01844080v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01843692v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01843690v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01844003v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305670v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76827-2_18" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CDB2EDD7D2726046D5568608740C0149D352C24E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618267v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chambe" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Miklos" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Meur" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cozot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02370253v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482502v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441816v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>