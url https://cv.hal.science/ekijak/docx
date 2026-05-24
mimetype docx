--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -689,261 +689,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01848445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local 2D pattern spectra as connected region descriptors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Partial Least Squares for Face Hashing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael H.F. Wilkinson</w:t>
+                <w:t xml:space="preserve">Cassio E. dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lefèvre</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Robson Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Morphology - Theory and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/mathm-2016-0011⟩</w:t>
+              <w:t xml:space="preserve">Neurocomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 213, pp.34-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucom.2016.02.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01320009v1</w:t>
+                <w:t xml:space="preserve">hal-01399660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial Least Squares for Face Hashing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cassio E. dos Santos</w:t>
+                <w:t xml:space="preserve">Local 2D pattern spectra as connected region descriptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Bosilj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael H.F. Wilkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gravier</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocomputing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 213, pp.34-47. </w:t>
+              <w:t xml:space="preserve">Mathematical Morphology - Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Special Issue on Contributions from the 12th International Symposium on Mathematical Morphology, 1, pp.203 - 215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neucom.2016.02.083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/mathm-2016-0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01399660v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrieval of Remote Sensing Images with Pattern Spectra Descriptors</w:t>
               </w:r>
@@ -1581,51 +1581,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audiovisual integration for sport broadcast structuring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Oisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1848,507 +1848,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting Without Seeing: Text-Aided Domain Adaptation for Adapting CLIP-like Models to Novel Domains</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">WAIT4 – un projet de recherche alliant technologies numériques et IA pour évaluer des indicateurs pertinents de bien-être pour des animaux confrontés aux défis des transitions agroécologique et climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydiane Aubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Ragno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Robardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2025 - IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VETOTIC - Digital et santé animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Innozh, Nov 2025, Ploufragan, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04889885v1</w:t>
+                <w:t xml:space="preserve">hal-05385353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-task knowledge distillation for few-shot detection</w:t>
+                <w:t xml:space="preserve">Adapting Without Seeing: Text-Aided Domain Adaptation for Adapting CLIP-like Models to Novel Domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hémadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héléna Vorobieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Nasreddine Benaichouche</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCVW 2025 - International Conference on Computer Vision Workshops</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2025 - IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Hyderabad, India. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icassp49660.2025.10889681⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05268562v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reframing Image Difference Captioning with BLIP2IDC and Synthetic Augmentation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Chaffin</w:t>
+                <w:t xml:space="preserve">Cross-task knowledge distillation for few-shot detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hémadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héléna Vorobieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivien Chappelier</w:t>
+                <w:t xml:space="preserve">Ahmed Nasreddine Benaichouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WACV 2025 - IEEE/CVF Winter Conference on Applications of Computer Vision</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICCVW 2025 - International Conference on Computer Vision Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Honolulu Hawaii, United States. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04889899v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05268562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WAIT4 – un projet de recherche alliant technologies numériques et IA pour évaluer des indicateurs pertinents de bien-être pour des animaux confrontés aux défis des transitions agroécologique et climatique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lydiane Aubé</w:t>
+                <w:t xml:space="preserve">Reframing Image Difference Captioning with BLIP2IDC and Synthetic Augmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Evennou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Lardy</w:t>
+                <w:t xml:space="preserve">Antoine Chaffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessio Ragno</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vivien Chappelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Kijak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VETOTIC - Digital et santé animale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WACV 2025 - IEEE/CVF Winter Conference on Applications of Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Tucson (Arizona ), United States. pp.1-11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/wacv61041.2025.00143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05385353v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph-Based Feature Learning from Image Markers</w:t>
               </w:r>
@@ -2576,51 +2576,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinctive image captioning: leveraging ground truth captions in clip guided reinforcement learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2671,64 +2671,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SWIFT: Semantic Watermarking for Image Forgery Thwarting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Evennou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Chappelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2881,834 +2881,834 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04214672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlignMixup: Improving Representations By Interpolating Aligned Features</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shashanka Venkataramanan</w:t>
+                <w:t xml:space="preserve">Décodage guidé par un discriminateur avec le Monte Carlo Tree Search pour la génération de texte contrainte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Kijak</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannis Avrithis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CVPR 2022- IEEE/CVF Proceedings on Computer Vision and Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, New Orleans (Louisiana), United States</w:t>
+              <w:t xml:space="preserve">TALN 2022 - 29e conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.27-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03620779v1</w:t>
+                <w:t xml:space="preserve">hal-03701490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which Discriminator for Cooperative Text Generation?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">PPL-MCTS: Constrained Textual Generation Through Discriminator-Guided MCTS Decoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Kijak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGIR 2022 - 45th International ACM SIGIR Conference on Research and Development in Information Retrieval</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NAACL 2022 - Conference of the North American Chapter of the Association for Computational Linguistics: Human Language Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Hybrid: Seattle, Washington + Online, United States. pp.1-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03718429v1</w:t>
+                <w:t xml:space="preserve">hal-03738654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PPL-MCTS: Constrained Textual Generation Through Discriminator-Guided MCTS Decoding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Claveau</w:t>
+                <w:t xml:space="preserve">AlignMixup: Improving Representations By Interpolating Aligned Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shashanka Venkataramanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Kijak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Amsaleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Avrithis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAACL 2022 - Conference of the North American Chapter of the Association for Computational Linguistics: Human Language Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Hybrid: Seattle, Washington + Online, United States. pp.1-15</w:t>
+              <w:t xml:space="preserve">CVPR 2022- IEEE/CVF Proceedings on Computer Vision and Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, New Orleans (Louisiana), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738654v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03620779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">It Takes Two to Tango: Mixup for Deep Metric Learning</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Konstantinos Karantzalos</w:t>
+                <w:t xml:space="preserve">Which Discriminator for Cooperative Text Generation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Scialom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lamprier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Staiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Piwowarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLR 2022 - 10th International Conference on Learning Representations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIGIR 2022 - 45th International ACM SIGIR Conference on Research and Development in Information Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Madrid, Spain. pp.2360-2365, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3477495.3531858⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577949v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03718429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generative Cooperative Networks for Natural Language Generation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Claveau</w:t>
+                <w:t xml:space="preserve">It Takes Two to Tango: Mixup for Deep Metric Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shashanka Venkataramanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bill Psomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Kijak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Amsaleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Karantzalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICML 2022 - 39th International Conference on Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Baltimore, MD, United States. pp.11891--11905</w:t>
+              <w:t xml:space="preserve">ICLR 2022 - 10th International Conference on Learning Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Virtual, France. pp.1-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03736116v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choisir le bon co-équipier pour la génération coopérative de texte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Generative Cooperative Networks for Natural Language Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lamprier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Scialom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Piwowarski</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2022 - 29e conférence sur le Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.12-26</w:t>
+              <w:t xml:space="preserve">ICML 2022 - 39th International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Baltimore, MD, United States. pp.11891--11905</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03701506v1</w:t>
+                <w:t xml:space="preserve">hal-03736116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décodage guidé par un discriminateur avec le Monte Carlo Tree Search pour la génération de texte contrainte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Choisir le bon co-équipier pour la génération coopérative de texte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Scialom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lamprier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Staiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Piwowarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TALN 2022 - 29e conférence sur le Traitement Automatique des Langues Naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.27-41</w:t>
+              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.12-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03701490v1</w:t>
+                <w:t xml:space="preserve">hal-03701506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting Human-Object Interaction with Mixed Supervision</w:t>
               </w:r>
@@ -3802,51 +3802,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La génération de textes artificiels en substitution ou en complément de données d’apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3884,51 +3884,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PPL-MCTS: Constrained Textual Generation Through Discriminator-Guided Decoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4669,649 +4669,649 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01843611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de fausses informations dans les réseaux sociaux : l'utilité des fusions de connaissances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Maigrot</w:t>
+                <w:t xml:space="preserve">Unsupervised part learning for visual recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sicre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Avrithis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Claveau</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COnférence Recherche d'Information et Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CVPR 2017 - IEEE Conference on Computer Vision and Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Honolulu, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617878v1</w:t>
+                <w:t xml:space="preserve">hal-01507379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de fausses informations dans les réseaux sociaux : vers des approches multi-modales</w:t>
+                <w:t xml:space="preserve">Détection de fausses informations dans les réseaux sociaux : l'utilité des fusions de connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Maigrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Kijak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COnférence Recherche d'Information et Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Marseille, France. pp.107-122, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24348/coria.2017.11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01548156v1</w:t>
+                <w:t xml:space="preserve">hal-01617878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic discovery of discriminative parts as a quadratic assignment problem</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Détection de fausses informations dans les réseaux sociaux : vers des approches multi-modales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Maigrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Kijak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCV Workshops -- CEFRL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Venise, Italy. pp.1059-1068</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01623148v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tampering detection and localization in images from social networks: A CBIR approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Automatic discovery of discriminative parts as a quadratic assignment problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sicre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Avrithis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Furon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIAP 2017 - International Conference on Image Analysis and Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Catane, Italy. pp.1-11</w:t>
+              <w:t xml:space="preserve">ICCV Workshops -- CEFRL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Venise, Italy. pp.1059-1068</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01623105v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies to select examples for Active Learning with Conditional Random Fields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tampering detection and localization in images from social networks: A CBIR approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Maigrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Kijak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sicre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CICLing 2017 - 18th International Conference on Computational Linguistics and Intelligent Text Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Budapest, Hungary. pp.1-14</w:t>
+              <w:t xml:space="preserve">ICIAP 2017 - International Conference on Image Analysis and Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Catane, Italy. pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01621338v1</w:t>
+                <w:t xml:space="preserve">hal-01623105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised part learning for visual recognition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannis Avrithis</w:t>
+                <w:t xml:space="preserve">Strategies to select examples for Active Learning with Conditional Random Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Kijak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CVPR 2017 - IEEE Conference on Computer Vision and Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">CICLing 2017 - 18th International Conference on Computational Linguistics and Intelligent Text Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Budapest, Hungary. pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01507379v1</w:t>
+                <w:t xml:space="preserve">hal-01621338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MediaEval 2016: A multimodal system for the Verifying Multimedia Use task</w:t>
               </w:r>
@@ -5336,51 +5336,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sicre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MediaEval 2016: "Verfiying Multimedia Use" task</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Hilversum, Netherlands. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5408,204 +5408,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médias traditionnels, médias sociaux : caractériser la réinformation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Maigrot</w:t>
+                <w:t xml:space="preserve">Distributional Thesauri for Information Retrieval and vice versa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Kijak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> TALN 2016 - 23ème Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Language and Resource Conference, LREC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01349871v1</w:t>
+                <w:t xml:space="preserve">hal-01394770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributional Thesauri for Information Retrieval and vice versa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Médias traditionnels, médias sociaux : caractériser la réinformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Maigrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Kijak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language and Resource Conference, LREC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Portoroz, Slovenia</w:t>
+              <w:t xml:space="preserve"> TALN 2016 - 23ème Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01394770v1</w:t>
+                <w:t xml:space="preserve">hal-01349871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct vs. indirect evaluation of distributional thesauri</w:t>
               </w:r>
@@ -5667,999 +5667,999 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thésaurus distributionnels pour la recherche d'information et vice-versa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Claveau</w:t>
+                <w:t xml:space="preserve">Learning to Hash Faces Using Large Feature Vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassio Elias dos Santos Jr.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Kijak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Robson Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence en Recherche d’Information et Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Content-based Multimedia Indexing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01226532v1</w:t>
+                <w:t xml:space="preserve">hal-01186444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short Local Descriptors from 2D Connected Pattern Spectra</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Petra Bosilj</w:t>
+                <w:t xml:space="preserve">Thésaurus distributionnels pour la recherche d'information et vice-versa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Kijak</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Quebec City, Canada</w:t>
+              <w:t xml:space="preserve">Conférence en Recherche d’Information et Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01134071v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond MSER: Maximally Stable Regions using Tree of Shapes</w:t>
+                <w:t xml:space="preserve">Short Local Descriptors from 2D Connected Pattern Spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Bosilj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Kijak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael H.F. Wilkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Machine Vision Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Swansea, United Kingdom</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Quebec City, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194372v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local 2D Pattern Spectra as Connected Region Descriptors</w:t>
+                <w:t xml:space="preserve">Beyond MSER: Maximally Stable Regions using Tree of Shapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Bosilj</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael H.F. Wilkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Mathematical Morphology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Machine Vision Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Swansea, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-18720-4_16⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01168146v1</w:t>
+                <w:t xml:space="preserve">hal-01194372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies de sélection des exemples pour l’apprentissage actif avec des champs aléatoires conditionnels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Claveau</w:t>
+                <w:t xml:space="preserve">Local 2D Pattern Spectra as Connected Region Descriptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Bosilj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael H.F. Wilkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Kijak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence TALN 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Mathematical Morphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Reykjavik, Iceland. pp.182-193, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-18720-4_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01206847v1</w:t>
+                <w:t xml:space="preserve">hal-01168146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satellite image retrieval with pattern spectra descriptors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lefèvre</w:t>
+                <w:t xml:space="preserve">Stratégies de sélection des exemples pour l’apprentissage actif avec des champs aléatoires conditionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Information Mining: Geospatial Intelligence from Earth Observation (IIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">Conférence TALN 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01253815v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to Hash Faces Using Large Feature Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cassio Elias dos Santos Jr.</w:t>
+                <w:t xml:space="preserve">Satellite image retrieval with pattern spectra descriptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Bosilj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erchan Aptoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Kijak</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">William Robson Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Content-based Multimedia Indexing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">International Conference on Image Information Mining: Geospatial Intelligence from Earth Observation (IIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01186444v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating and using probabilistic morphological resources for the biomedical domain</w:t>
+                <w:t xml:space="preserve">Improving distributional thesauri by exploring the graph of neighbors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Kijak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th edition of the Language Resources and Evaluation Conference, LREC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Reykjavik, Iceland. 7 p</w:t>
+              <w:t xml:space="preserve">International Conference on Computational Linguistics, COLING 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Dublin, Ireland. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01027778v1</w:t>
+                <w:t xml:space="preserve">hal-01027545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorer le graphe de voisinage pour améliorer les thésaurus distributionnels</w:t>
+                <w:t xml:space="preserve">Generating and using probabilistic morphological resources for the biomedical domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Kijak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème conférence sur le Traitement Automatique des Langues Naturelles, TALN 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Marseille, France. 12 p</w:t>
+              <w:t xml:space="preserve">9th edition of the Language Resources and Evaluation Conference, LREC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Reykjavik, Iceland. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01027787v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01027778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving distributional thesauri by exploring the graph of neighbors</w:t>
+                <w:t xml:space="preserve">Explorer le graphe de voisinage pour améliorer les thésaurus distributionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Linguistics, COLING 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Dublin, Ireland. 12 p</w:t>
+              <w:t xml:space="preserve">21ème conférence sur le Traitement Automatique des Langues Naturelles, TALN 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Marseille, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01027545v1</w:t>
+                <w:t xml:space="preserve">hal-01027787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Image Representation Simplification Driven by Region Complexity</w:t>
               </w:r>
@@ -6743,416 +6743,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00921674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enlarging hacker's toolbox: deluding image recognition by attacking keypoint orientations</w:t>
+                <w:t xml:space="preserve">Security-Oriented Picture-In-Picture Visual Modifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Toan Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Amsaleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Kijak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP - 37th International Conference on Acoustics, Speech, and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">ICMR - ACM International Conference on Multimedia Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Hong-Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00686809v1</w:t>
+                <w:t xml:space="preserve">hal-00764431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse morphologique fine pour la recherche d'information biomédicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Claveau</w:t>
+                <w:t xml:space="preserve">FACE RECOGNITION USING CO-OCCURRENCE HISTOGRAMS OF ORIENTED GRADIENTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Toan Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORIA - COnférence sur la Recherche d'Information et Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP - 37th International Conference on Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Japan. pp.1301-1304, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2012.6288128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00760124v1</w:t>
+                <w:t xml:space="preserve">hal-00766960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Security-Oriented Picture-In-Picture Visual Modifications</w:t>
+                <w:t xml:space="preserve">Enlarging hacker's toolbox: deluding image recognition by attacking keypoint orientations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Toan Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Kijak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amsaleg</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMR - ACM International Conference on Multimedia Retrieval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Hong-Kong, China</w:t>
+              <w:t xml:space="preserve">ICASSP - 37th International Conference on Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00764431v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FACE RECOGNITION USING CO-OCCURRENCE HISTOGRAMS OF ORIENTED GRADIENTS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thanh-Toan Do</w:t>
+                <w:t xml:space="preserve">Analyse morphologique fine pour la recherche d'information biomédicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP - 37th International Conference on Acoustics, Speech, and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CORIA - COnférence sur la Recherche d'Information et Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2012.6288128⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00766960v1</w:t>
+                <w:t xml:space="preserve">hal-00760124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological Analysis of Biomedical Terminology with Analogy-Based Alignment</w:t>
               </w:r>
@@ -8144,51 +8144,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Self-Organizing Maps to Support Video Navigation</w:t>
+                <w:t xml:space="preserve">Summarizing Video Information using Self-Organizing Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bärecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Kijak</w:t>
@@ -8206,118 +8206,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Nürnberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Detyniecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Intl. Conf. on Artificial Neural Networks (ICANN 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Athens, Greece. pp.396-405, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems - FUZZ-IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Vancouver, Canada. pp.540-546, </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/11840817_42⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/FUZZY.2006.1681764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01351869v1</w:t>
+                <w:t xml:space="preserve">hal-01351870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Video Navigation based on Self-Organizing Maps</w:t>
+                <w:t xml:space="preserve">Using Self-Organizing Maps to Support Video Navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bärecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Kijak</w:t>
@@ -8335,118 +8323,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Nürnberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Detyniecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on Image and Video Retrieval (CIVR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th Intl. Conf. on Artificial Neural Networks (ICANN 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Athens, Greece. pp.396-405, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11840817_42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/11788034_35⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01351868v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01351869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VideoSOM: A SOM-based Interface for Video Browsing</w:t>
+                <w:t xml:space="preserve">Video Navigation based on Self-Organizing Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bärecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Kijak</w:t>
@@ -8468,114 +8456,114 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Detyniecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Conference on Image and Video Retrieval (CIVR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2006, Tempa, Arizona, United States. pp.506-509, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jul 2006, Tempa, Arizona, United States. pp.340-349, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11788034_35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/11788034_55⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01351865v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01351868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summarizing Video Information using Self-Organizing Maps</w:t>
+                <w:t xml:space="preserve">VideoSOM: A SOM-based Interface for Video Browsing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bärecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Kijak</w:t>
@@ -8593,82 +8581,94 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Nürnberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Detyniecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems - FUZZ-IEEE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The International Conference on Image and Video Retrieval (CIVR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Tempa, Arizona, United States. pp.506-509, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11788034_55⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FUZZY.2006.1681764⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01351870v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01351865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8963,51 +8963,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Maigrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sicre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9084,51 +9084,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sicre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC 2017 - Extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Grenoble, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9242,325 +9242,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01844080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médias traditionnels, médias sociaux: caractériser la réinformation</w:t>
+                <w:t xml:space="preserve">MediaEval 2016: A multimodal system for the Verifying Multimedia Use task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Maigrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Claveau</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sicre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2016 - Traitement Automatique du Langage Naturel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France. pp.1</w:t>
+              <w:t xml:space="preserve">MediaEval 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Hilversum, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01843692v1</w:t>
+                <w:t xml:space="preserve">hal-01844003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection des fausses informations dans les réseaux sociaux</w:t>
+                <w:t xml:space="preserve">Médias traditionnels, médias sociaux: caractériser la réinformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Maigrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Jounalism 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Rennes, France</w:t>
+              <w:t xml:space="preserve">TALN 2016 - Traitement Automatique du Langage Naturel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01843690v1</w:t>
+                <w:t xml:space="preserve">hal-01843692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MediaEval 2016: A multimodal system for the Verifying Multimedia Use task</w:t>
+                <w:t xml:space="preserve">Détection des fausses informations dans les réseaux sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Maigrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Kijak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ronan Sicre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MediaEval 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Hilversum, Netherlands</w:t>
+              <w:t xml:space="preserve">Computational Jounalism 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01844003v1</w:t>
+                <w:t xml:space="preserve">hal-01843690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9857,51 +9857,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised part learning for visual recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sicre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Avrithis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10356,51 +10356,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553807v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis H&#233;madou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Vorobieva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Kijak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jurie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2026.104721" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136868v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Younes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kulpa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Malinowski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Multon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3606926" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938246v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Almeida" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenilton K.G. Patroc&#237;nio Jr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo Ara&#250;jo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2022.08.015" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01843607v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Maigrot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Claveau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.1.2-3.1-26" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848445v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Bosilj" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging4020033" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320009v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H.F. Wilkinson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mathm-2016-0011" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399660v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassio E. dos Santos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Robson Schwartz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2016.02.083" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397883v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erchan Aptoula" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi5120228" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226551v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.18.2-3.101-121" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912301v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647264v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Zepeda" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillemot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504257v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Benois-Pineau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Domenger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2010.04.004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80DSW482-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953801v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Qu&#233;not" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00568183v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Oisel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gros" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-006-0031-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BV4WV0G0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495907v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Allyndr&#233;e" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Aub&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Bary" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889885v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp49660.2025.10889681" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268562v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nasreddine Benaichouche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889899v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Evennou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaffin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Chappelier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wacv61041.2025.00143" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385353v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Ragno" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robardet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398092v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Borlido Barcelos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo de Melo Jo&#227;o" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenilton Patroc&#237;nio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Falc&#227;o" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49018-7_35" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889782v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889761v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728070v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Furon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04214672v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashanka Venkataramanan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amsaleg" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Avrithis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03620779v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03718429v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Scialom" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lamprier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Staiano" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piwowarski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477495.3531858" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738654v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03577949v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Psomas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Karantzalos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736116v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701506v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701490v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041004v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Kirthi Kumaraswamy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaojing Shi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265896v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494695v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445740v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Friguet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dambreville" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laroze" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02370834v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe C. G. Reis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Jamil F. Guimar&#227;es" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2019.8851843" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936720v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828591v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845487v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01843611v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451726" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617878v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2017.11" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01548156v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623148v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sicre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01623105v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621338v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507379v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394785v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1235" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349871v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394770v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394739v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226532v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01134071v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194372v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168146v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_16" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206847v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253815v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186444v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassio Elias dos Santos Jr." TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027778v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027787v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027545v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921674v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41181-6_57" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686809v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Toan Do" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760124v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764431v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766960v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288128" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644041v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647253v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5946523" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505843v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561086v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505845v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539076v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505846v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP.2010.5661993" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561778v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5496145" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504595v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953888v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2007.385402" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351869v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#228;recke" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas N&#252;rnberger" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Detyniecki" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11840817_42" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-44BMGZ78-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351868v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11788034_35" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4R1T7KJM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351865v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11788034_55" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6HW74MV6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351870v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2006.1681764" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03888489v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3550082.3564207" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639924v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01844033v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01844067v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01844080v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01843692v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01843690v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01844003v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305670v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76827-2_18" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CDB2EDD7D2726046D5568608740C0149D352C24E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618267v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chambe" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Miklos" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Meur" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cozot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02370253v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482502v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441816v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553807v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis H&#233;madou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Vorobieva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Kijak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jurie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2026.104721" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136868v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Younes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kulpa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Malinowski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Multon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3606926" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938246v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Almeida" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenilton K.G. Patroc&#237;nio Jr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo Ara&#250;jo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2022.08.015" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01843607v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Maigrot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Claveau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.1.2-3.1-26" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848445v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Bosilj" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging4020033" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399660v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassio E. dos Santos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Robson Schwartz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2016.02.083" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320009v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H.F. Wilkinson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mathm-2016-0011" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397883v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erchan Aptoula" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi5120228" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226551v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.18.2-3.101-121" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912301v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647264v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Zepeda" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillemot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504257v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Benois-Pineau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Domenger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2010.04.004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80DSW482-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953801v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Qu&#233;not" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00568183v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Oisel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gros" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-006-0031-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BV4WV0G0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495907v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Allyndr&#233;e" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Aub&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Bary" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385353v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Ragno" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robardet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889885v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp49660.2025.10889681" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268562v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nasreddine Benaichouche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889899v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Evennou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaffin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Chappelier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wacv61041.2025.00143" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398092v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Borlido Barcelos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo de Melo Jo&#227;o" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenilton Patroc&#237;nio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Falc&#227;o" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49018-7_35" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889782v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889761v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728070v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Furon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04214672v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashanka Venkataramanan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amsaleg" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Avrithis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701490v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738654v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03620779v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03718429v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Scialom" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lamprier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Staiano" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piwowarski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477495.3531858" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03577949v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Psomas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Karantzalos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736116v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701506v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041004v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Kirthi Kumaraswamy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaojing Shi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265896v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494695v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445740v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Friguet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dambreville" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laroze" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02370834v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe C. G. Reis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Jamil F. Guimar&#227;es" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2019.8851843" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936720v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828591v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845487v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01843611v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451726" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507379v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sicre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617878v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2017.11" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01548156v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623148v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01623105v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621338v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394785v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1235" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394770v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349871v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394739v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186444v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassio Elias dos Santos Jr." TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226532v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01134071v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194372v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168146v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_16" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206847v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253815v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027545v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027778v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027787v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921674v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41181-6_57" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764431v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Toan Do" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766960v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288128" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686809v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760124v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644041v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647253v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5946523" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505843v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561086v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505845v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539076v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505846v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP.2010.5661993" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561778v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5496145" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504595v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953888v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2007.385402" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351870v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#228;recke" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas N&#252;rnberger" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Detyniecki" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2006.1681764" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351869v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11840817_42" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-44BMGZ78-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351868v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11788034_35" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4R1T7KJM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351865v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11788034_55" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6HW74MV6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03888489v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3550082.3564207" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639924v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01844033v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01844067v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01844080v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01844003v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01843692v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01843690v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305670v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76827-2_18" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CDB2EDD7D2726046D5568608740C0149D352C24E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618267v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chambe" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Miklos" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Meur" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cozot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02370253v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482502v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441816v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>