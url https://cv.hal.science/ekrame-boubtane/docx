--- v0 (2026-03-12)
+++ v1 (2026-04-02)
@@ -30,51 +30,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:83.854166666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ekrame Boubtane </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Maîtresse de conférences-Habilitée à diriger des recherches de l'Université Clermont Auvergne au CERDI (en détachement depuis Fév. 2023).Chercheuse associée à l'Ecole d'économie de Paris.</w:t>
+        <w:t xml:space="preserve">Maîtresse de conférences HORS CL.-Habilitée à diriger des recherches en économie, Université Clermont Auvergne au CERDI (en détachement depuis Fév. 2023).Chercheuse associée à l'Ecole d'économie de Paris.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
@@ -3093,165 +3093,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05212006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle politique migratoire en Europe pour les prochaines années : dépasser les idées préconçues !</w:t>
+                <w:t xml:space="preserve">Migrations : une chance pour l’Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quelle Europe dans un monde fragmenté ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Printemps de l'économie au Conseil économique, social et environnemental, Apr 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence - débat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ligue des Droits de l'Homme de l'Ariège, Apr 2024, Foix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05047733v1</w:t>
+                <w:t xml:space="preserve">hal-05047743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migrations : une chance pour l’Europe</w:t>
+                <w:t xml:space="preserve">Quelle politique migratoire en Europe pour les prochaines années : dépasser les idées préconçues !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence - débat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ligue des Droits de l'Homme de l'Ariège, Apr 2024, Foix, France</w:t>
+              <w:t xml:space="preserve">Quelle Europe dans un monde fragmenté ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Printemps de l'économie au Conseil économique, social et environnemental, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05047743v1</w:t>
+                <w:t xml:space="preserve">hal-05047733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Europe et la question migratoire</w:t>
               </w:r>
@@ -3300,96 +3300,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05047725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impact de l'immigration sur l'économie et sur les finances publiques.</w:t>
+                <w:t xml:space="preserve">L'accueil des demandeurs d'asile est-il une charge pour l'économie européenne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Rencontres du CESE - L'immigration, parlons-en</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Conseil économique social et environnemental, Oct 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontres Plumes Rebelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Amnesty International, Mar 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04507096v1</w:t>
+                <w:t xml:space="preserve">hal-04507089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets économiques de l'immigration en Europe</w:t>
               </w:r>
@@ -3438,96 +3438,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05047719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'accueil des demandeurs d'asile est-il une charge pour l'économie européenne ?</w:t>
+                <w:t xml:space="preserve">L'impact de l'immigration sur l'économie et sur les finances publiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Plumes Rebelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Amnesty International, Mar 2023, Besançon, France</w:t>
+              <w:t xml:space="preserve">Les Rencontres du CESE - L'immigration, parlons-en</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseil économique social et environnemental, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04507089v1</w:t>
+                <w:t xml:space="preserve">hal-04507096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact économique de l'immigration des femmes.</w:t>
               </w:r>
@@ -3921,303 +3921,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03707287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les voies d’immigration professionnelle en France: quelles perspectives d’évolution ?</w:t>
+                <w:t xml:space="preserve">Comment définir des conditions et procédures d'accueil durables garantissant la dignité des demandeurs d'asile en Europe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Institut français des relations internationales, Center for Global Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence inaugurale du Modèle des Nations Unies pour l’éducation, la science et la culture (MUNesco)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lycée Saint-Joseph de Dijon, May 2020, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03080928v1</w:t>
+                <w:t xml:space="preserve">hal-05040464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de la recherche scientifique dans l'élaboration des politiques et dans le débat publiques</w:t>
+                <w:t xml:space="preserve">Les effets économiques des migrations internationales en Afrique du Nord (Intervention à distance)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consultations multipartites sur l’examen régional de la mise en œuvre du Pacte mondial pour des migrations sûres, ordonnées et régulières en Afrique, Commission économique pour l’Afrique, Nations Unis.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Addis-Adeba, Éthiopie</w:t>
+              <w:t xml:space="preserve">séminaire organisé par l'organisme des Nations Unies chargé des migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Caire, Égypte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03080942v1</w:t>
+                <w:t xml:space="preserve">hal-03080933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets économiques des migrations internationales en Afrique du Nord (Intervention à distance)</w:t>
+                <w:t xml:space="preserve">Le rôle de la recherche scientifique dans l'élaboration des politiques et dans le débat publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire organisé par l'organisme des Nations Unies chargé des migrations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2020, Caire, Égypte</w:t>
+              <w:t xml:space="preserve">Consultations multipartites sur l’examen régional de la mise en œuvre du Pacte mondial pour des migrations sûres, ordonnées et régulières en Afrique, Commission économique pour l’Afrique, Nations Unis.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Addis-Adeba, Éthiopie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03080933v1</w:t>
+                <w:t xml:space="preserve">hal-03080942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment définir des conditions et procédures d'accueil durables garantissant la dignité des demandeurs d'asile en Europe ?</w:t>
+                <w:t xml:space="preserve">Les voies d’immigration professionnelle en France: quelles perspectives d’évolution ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence inaugurale du Modèle des Nations Unies pour l’éducation, la science et la culture (MUNesco)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lycée Saint-Joseph de Dijon, May 2020, Dijon, France</w:t>
+              <w:t xml:space="preserve">Institut français des relations internationales, Center for Global Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05040464v1</w:t>
+                <w:t xml:space="preserve">hal-03080928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration et développement</w:t>
               </w:r>
@@ -4335,260 +4335,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03080945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration et Économie</w:t>
+                <w:t xml:space="preserve">Migration et emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les 40 ans de l'association Espace Social Pour l’éducation la réinsertion et la réflexion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESPERER 95, Mar 2019, Cergy, France</w:t>
+              <w:t xml:space="preserve">Printemps de l’Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Economiques, session CEPII, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05040421v1</w:t>
+                <w:t xml:space="preserve">hal-05040461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration et emploi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Demographic Changes and the Labor Share of Income</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte d'Albis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dramane Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Printemps de l’Economie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les Economiques, session CEPII, Mar 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">68ème Congrès annuel de l'AFSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFSE (Association française de science économique), Jun 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05040461v1</w:t>
+                <w:t xml:space="preserve">hal-02315239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demographic Changes and the Labor Share of Income</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Migration et Économie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dramane Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68ème Congrès annuel de l'AFSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFSE (Association française de science économique), Jun 2019, Orléans, France</w:t>
+              <w:t xml:space="preserve">Les 40 ans de l'association Espace Social Pour l’éducation la réinsertion et la réflexion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESPERER 95, Mar 2019, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02315239v1</w:t>
+                <w:t xml:space="preserve">hal-05040421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demographic Changes and the Labor Share of Income</w:t>
               </w:r>
@@ -6687,221 +6687,221 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Migration and Regional Housing Markets: Evidence from France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hippolyte d'Ablis</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte d'Albis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dramane Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04141641v1</w:t>
+                <w:t xml:space="preserve">hal-01469758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Migration and Regional Housing Markets: Evidence from France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hippolyte d'Albis</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte d'Ablis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dramane Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01469758v1</w:t>
+                <w:t xml:space="preserve">hal-04141641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Document de Recherche du Laboratoire d'Économie d'Orléans &amp;quot;Immigration and economic growth in the OECD countries 1986- 2006</w:t>
+                <w:t xml:space="preserve">Immigration and Economic Growth in the OECD Countries 1986-2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dumont</w:t>
@@ -6921,75 +6921,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01252165v1</w:t>
+                <w:t xml:space="preserve">halshs-01252406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immigration and Economic Growth in the OECD Countries 1986-2006</w:t>
+                <w:t xml:space="preserve">Document de Recherche du Laboratoire d'Économie d'Orléans &amp;quot;Immigration and economic growth in the OECD countries 1986- 2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dumont</w:t>
@@ -7009,227 +7009,227 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01252406v1</w:t>
+                <w:t xml:space="preserve">halshs-01252165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigration Policy and Macroeconomic Performance in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte d'Albis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dramane Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01135389v1</w:t>
+                <w:t xml:space="preserve">hal-04141425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigration Policy and Macroeconomic Performance in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekrame Boubtane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dramane Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte d'Albis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04141425v1</w:t>
+                <w:t xml:space="preserve">halshs-01135389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigration and economic growth in the OECD countries 1986-2006</w:t>
               </w:r>
@@ -8043,51 +8043,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E6AD4ED5"/>
+    <w:nsid w:val="97F73653"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8274,51 +8274,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/site/ekrameboubtane/home" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=emK7H2QAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ideas.repec.org/f/pbo683.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scopus.com/authid/detail.uri?authorId=55683495300" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerdi.uca.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.beta-economics.fr/annuaire/514/lesuisse_pierre/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-montp3.fr/fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ena.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uftam.net/eeppd/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institutquatredix.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040635v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekrame Boubtane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04462761v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wihtol de Wenden" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Wolmark" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte D Albis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04155132v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.224.0235" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04155151v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denera Atanguegnima" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Sodokin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2023.2227415" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108875v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte D&#8217;albis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dramane Coulibaly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/48706308" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-03038638v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte d'Albis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2020.103614" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229920v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rindu1.212.0040" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497617v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067790v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leco.084.0072" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02076535v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0160017617749283" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072531v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2018.12.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992595v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.552.0001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072521v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820804v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072565v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469714v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.122.0205" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297100v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dumont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oep/gpw001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305146v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.121-122.279" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570036v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.123-124.0363" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302858v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1503.0487" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297097v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/labr.12017" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297094v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2013.04.017" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297092v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.615.0917" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040617v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047753v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212006v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047733v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047743v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047725v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507096v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047719v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507089v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507094v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707318v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707281v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707291v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707273v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707287v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080928v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080942v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080933v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040464v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080939v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080945v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040421v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040461v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315239v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315221v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316188v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315227v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040428v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040451v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040426v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648608v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648616v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte d'Ablis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023292v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688979v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Pozzo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Greco Tonegutti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Paravati" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92377-8_29" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107708v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40981-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992582v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707342v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03514086v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274311v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162441v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800970v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800608v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03770391v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03420693v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02278765v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/hal-01852411v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955539v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821515v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141641v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469758v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252165v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252406v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01135389v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141425v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800617v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827003v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rault" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827002v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825014v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141205v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141203v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00697298v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03133935v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fayet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/site/ekrameboubtane/home" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=emK7H2QAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ideas.repec.org/f/pbo683.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scopus.com/authid/detail.uri?authorId=55683495300" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerdi.uca.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.beta-economics.fr/annuaire/514/lesuisse_pierre/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-montp3.fr/fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ena.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uftam.net/eeppd/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institutquatredix.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040635v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekrame Boubtane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04462761v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wihtol de Wenden" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Wolmark" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte D Albis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04155132v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.224.0235" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04155151v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denera Atanguegnima" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Sodokin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2023.2227415" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108875v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte D&#8217;albis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dramane Coulibaly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/48706308" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-03038638v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte d'Albis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2020.103614" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229920v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rindu1.212.0040" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497617v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067790v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leco.084.0072" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02076535v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0160017617749283" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072531v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2018.12.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992595v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.552.0001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072521v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820804v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072565v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469714v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.122.0205" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297100v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dumont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oep/gpw001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305146v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.121-122.279" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570036v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.123-124.0363" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302858v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1503.0487" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297097v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/labr.12017" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297094v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2013.04.017" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297092v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.615.0917" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040617v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047753v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212006v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047743v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047733v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047725v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507089v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047719v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507096v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507094v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707318v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707281v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707291v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707273v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707287v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040464v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080933v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080942v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080928v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080939v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080945v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040461v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315239v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040421v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315221v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316188v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315227v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040428v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040451v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040426v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648608v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648616v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte d'Ablis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023292v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688979v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Pozzo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Greco Tonegutti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Paravati" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92377-8_29" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107708v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40981-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992582v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707342v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03514086v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274311v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162441v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800970v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800608v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03770391v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03420693v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02278765v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/hal-01852411v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955539v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821515v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469758v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141641v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252406v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252165v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141425v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01135389v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800617v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827003v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rault" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827002v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825014v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141205v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141203v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00697298v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03133935v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fayet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>