--- v1 (2026-04-02)
+++ v2 (2026-05-02)
@@ -3300,234 +3300,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05047725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'accueil des demandeurs d'asile est-il une charge pour l'économie européenne ?</w:t>
+                <w:t xml:space="preserve">L'impact de l'immigration sur l'économie et sur les finances publiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Plumes Rebelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Amnesty International, Mar 2023, Besançon, France</w:t>
+              <w:t xml:space="preserve">Les Rencontres du CESE - L'immigration, parlons-en</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseil économique social et environnemental, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04507089v1</w:t>
+                <w:t xml:space="preserve">hal-04507096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets économiques de l'immigration en Europe</w:t>
+                <w:t xml:space="preserve">L'accueil des demandeurs d'asile est-il une charge pour l'économie européenne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grand débat: Europe, Continent d’immigration et de mobilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Confrontation Europe, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontres Plumes Rebelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Amnesty International, Mar 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05047719v1</w:t>
+                <w:t xml:space="preserve">hal-04507089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impact de l'immigration sur l'économie et sur les finances publiques.</w:t>
+                <w:t xml:space="preserve">Les effets économiques de l'immigration en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Rencontres du CESE - L'immigration, parlons-en</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Conseil économique social et environnemental, Oct 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Grand débat: Europe, Continent d’immigration et de mobilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Confrontation Europe, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04507096v1</w:t>
+                <w:t xml:space="preserve">hal-05047719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact économique de l'immigration des femmes.</w:t>
               </w:r>
@@ -4335,260 +4335,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03080945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration et emploi</w:t>
+                <w:t xml:space="preserve">Migration et Économie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Printemps de l’Economie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les Economiques, session CEPII, Mar 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Les 40 ans de l'association Espace Social Pour l’éducation la réinsertion et la réflexion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESPERER 95, Mar 2019, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05040461v1</w:t>
+                <w:t xml:space="preserve">hal-05040421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demographic Changes and the Labor Share of Income</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Migration et emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dramane Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68ème Congrès annuel de l'AFSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFSE (Association française de science économique), Jun 2019, Orléans, France</w:t>
+              <w:t xml:space="preserve">Printemps de l’Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Economiques, session CEPII, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02315239v1</w:t>
+                <w:t xml:space="preserve">hal-05040461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration et Économie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Demographic Changes and the Labor Share of Income</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte d'Albis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dramane Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les 40 ans de l'association Espace Social Pour l’éducation la réinsertion et la réflexion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESPERER 95, Mar 2019, Cergy, France</w:t>
+              <w:t xml:space="preserve">68ème Congrès annuel de l'AFSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFSE (Association française de science économique), Jun 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05040421v1</w:t>
+                <w:t xml:space="preserve">hal-02315239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demographic Changes and the Labor Share of Income</w:t>
               </w:r>
@@ -7561,203 +7561,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00825014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immigration et croissance économique en France entre 1994 et 2008</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Immigration, unemployment and GDP in the host country: Bootstrap panel Granger causality analysis on OECD countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dramane Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04141205v1</w:t>
+                <w:t xml:space="preserve">hal-04141203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immigration, unemployment and GDP in the host country: Bootstrap panel Granger causality analysis on OECD countries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immigration et croissance économique en France entre 1994 et 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte d'Albis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dramane Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04141203v1</w:t>
+                <w:t xml:space="preserve">hal-04141205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8043,51 +8043,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="97F73653"/>
+    <w:nsid w:val="F39BA332"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8274,51 +8274,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/site/ekrameboubtane/home" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=emK7H2QAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ideas.repec.org/f/pbo683.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scopus.com/authid/detail.uri?authorId=55683495300" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerdi.uca.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.beta-economics.fr/annuaire/514/lesuisse_pierre/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-montp3.fr/fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ena.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uftam.net/eeppd/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institutquatredix.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040635v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekrame Boubtane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04462761v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wihtol de Wenden" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Wolmark" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte D Albis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04155132v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.224.0235" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04155151v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denera Atanguegnima" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Sodokin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2023.2227415" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108875v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte D&#8217;albis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dramane Coulibaly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/48706308" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-03038638v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte d'Albis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2020.103614" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229920v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rindu1.212.0040" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497617v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067790v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leco.084.0072" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02076535v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0160017617749283" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072531v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2018.12.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992595v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.552.0001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072521v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820804v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072565v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469714v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.122.0205" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297100v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dumont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oep/gpw001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305146v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.121-122.279" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570036v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.123-124.0363" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302858v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1503.0487" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297097v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/labr.12017" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297094v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2013.04.017" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297092v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.615.0917" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040617v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047753v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212006v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047743v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047733v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047725v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507089v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047719v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507096v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507094v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707318v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707281v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707291v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707273v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707287v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040464v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080933v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080942v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080928v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080939v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080945v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040461v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315239v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040421v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315221v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316188v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315227v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040428v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040451v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040426v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648608v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648616v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte d'Ablis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023292v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688979v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Pozzo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Greco Tonegutti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Paravati" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92377-8_29" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107708v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40981-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992582v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707342v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03514086v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274311v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162441v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800970v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800608v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03770391v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03420693v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02278765v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/hal-01852411v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955539v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821515v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469758v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141641v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252406v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252165v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141425v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01135389v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800617v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827003v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rault" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827002v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825014v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141205v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141203v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00697298v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03133935v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fayet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/site/ekrameboubtane/home" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=emK7H2QAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ideas.repec.org/f/pbo683.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scopus.com/authid/detail.uri?authorId=55683495300" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerdi.uca.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.beta-economics.fr/annuaire/514/lesuisse_pierre/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-montp3.fr/fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ena.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uftam.net/eeppd/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institutquatredix.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040635v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekrame Boubtane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04462761v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wihtol de Wenden" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Wolmark" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte D Albis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04155132v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.224.0235" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04155151v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denera Atanguegnima" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Sodokin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2023.2227415" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108875v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte D&#8217;albis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dramane Coulibaly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/48706308" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-03038638v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte d'Albis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2020.103614" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229920v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rindu1.212.0040" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497617v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067790v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leco.084.0072" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02076535v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0160017617749283" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072531v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2018.12.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992595v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.552.0001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072521v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820804v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072565v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469714v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.122.0205" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297100v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dumont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oep/gpw001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305146v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.121-122.279" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570036v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.123-124.0363" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302858v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1503.0487" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297097v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/labr.12017" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297094v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2013.04.017" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297092v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.615.0917" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040617v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047753v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212006v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047743v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047733v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047725v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507096v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507089v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047719v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507094v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707318v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707281v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707291v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707273v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707287v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040464v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080933v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080942v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080928v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080939v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080945v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040421v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040461v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315239v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315221v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316188v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315227v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040428v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040451v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040426v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648608v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648616v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte d'Ablis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023292v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688979v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Pozzo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Greco Tonegutti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Paravati" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92377-8_29" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107708v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40981-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992582v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707342v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03514086v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274311v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162441v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800970v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800608v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03770391v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03420693v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02278765v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/hal-01852411v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955539v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821515v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469758v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141641v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252406v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252165v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141425v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01135389v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800617v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827003v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rault" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827002v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825014v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141203v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141205v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00697298v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03133935v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fayet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>