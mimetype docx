--- v2 (2026-05-02)
+++ v3 (2026-05-26)
@@ -664,2211 +664,2302 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets économiques de l’immigration</w:t>
+                <w:t xml:space="preserve">Décomposition Des Flux d'immigration Entre Départements Urbains et Ruraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte d'Albis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales. Les Grands dossiers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Population (édition française)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/popu.2504.0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05040635v1</w:t>
+                <w:t xml:space="preserve">hal-05630894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'immigration de travail est-elle subie ?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Les effets économiques de l’immigration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de droit du travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 02, pp.81</w:t>
+              <w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales. Les Grands dossiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 84 (Février-Mars 2025)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04462761v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05040635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact économique des migrations en Tunisie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">L'immigration de travail est-elle subie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Wihtol de Wenden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Wolmark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte D Albis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 02, pp.81</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04155132v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04462761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immigration, migrant international cash transfers, backward-externality of emigrant human capital, and total factor productivity in Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’impact économique des migrations en Tunisie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekrame Boubtane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denera Atanguegnima</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Koffi Sodokin</w:t>
+                <w:t xml:space="preserve">Christophe Rault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00036846.2023.2227415⟩</w:t>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, XXXVII (4), pp.235-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfe.224.0235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04155151v1</w:t>
+                <w:t xml:space="preserve">halshs-04155132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global uncertainty and international migration to western europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immigration, migrant international cash transfers, backward-externality of emigrant human capital, and total factor productivity in Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denera Atanguegnima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekrame Boubtane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hippolyte D’albis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dramane Coulibaly</w:t>
+                <w:t xml:space="preserve">Koffi Sodokin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Economics and Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2307/48706308⟩</w:t>
+              <w:t xml:space="preserve">Applied Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56 (41), pp.4908-4924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00036846.2023.2227415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108875v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04155151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demographic changes and the labor income share</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global uncertainty and international migration to western europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte D’albis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekrame Boubtane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dramane Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Economic Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 131, </w:t>
+              <w:t xml:space="preserve">Annals of Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 148, pp.1-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2020.103614⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2307/48706308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03038638v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’immigration professionnelle en France depuis 2000</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Demographic changes and the labor income share</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte d'Albis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekrame Boubtane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hippolyte d'Albis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ekrame Boubtane</w:t>
+                <w:t xml:space="preserve">Dramane Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2021/2, pp.40-43. </w:t>
+              <w:t xml:space="preserve">European Economic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 131, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rindu1.212.0040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2020.103614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03229920v1</w:t>
+                <w:t xml:space="preserve">hal-03038638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les étudiants internationaux : des immigrés comme les autres ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">L’immigration professionnelle en France depuis 2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte d'Albis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La vie des idées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021/2, pp.40-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rindu1.212.0040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03497617v1</w:t>
+                <w:t xml:space="preserve">halshs-03229920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets économiques de l’immigration pour les pays d’accueil</w:t>
+                <w:t xml:space="preserve">Les étudiants internationaux : des immigrés comme les autres ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte d'Albis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Économie politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/leco.084.0072⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03067790v1</w:t>
+                <w:t xml:space="preserve">hal-03497617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International Migration and Regional Housing Markets: Evidence from France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immigration and public finances in OECD countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte d'Albis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekrame Boubtane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dramane Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Regional Science Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 42 (2), pp.147-180. </w:t>
+              <w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99, pp.116-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0160017617749283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jedc.2018.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02076535v1</w:t>
+                <w:t xml:space="preserve">halshs-02072531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immigration and public finances in OECD countries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Les effets économiques de l’immigration pour les pays d’accueil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dramane Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 99, pp.116-151. </w:t>
+              <w:t xml:space="preserve">L'Économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (84), pp.72-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jedc.2018.12.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/leco.084.0072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02072531v1</w:t>
+                <w:t xml:space="preserve">hal-03067790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’admission au séjour des demandeurs d’asile en France depuis 2000</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">International Migration and Regional Housing Markets: Evidence from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hippolyte d'Albis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dramane Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population et sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 552 (552), pp.1-4. </w:t>
+              <w:t xml:space="preserve">International Regional Science Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (2), pp.147-180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/popsoc.552.0001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0160017617749283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01992595v1</w:t>
+                <w:t xml:space="preserve">halshs-02076535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une cartographie de l’immigration en France métropolitaine depuis l’an 2000</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Admission to France of asylum seekers since 2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte d'Albis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hommes et migrations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 1323</w:t>
+              <w:t xml:space="preserve">Population et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 552</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02072521v1</w:t>
+                <w:t xml:space="preserve">halshs-02072565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroeconomic evidence suggests that asylum seekers are not a “burden” for Western European countries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">L’admission au séjour des demandeurs d’asile en France depuis 2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte D’albis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dramane Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Population et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 552 (552), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/popsoc.552.0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01820804v1</w:t>
+                <w:t xml:space="preserve">hal-01992595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Admission to France of asylum seekers since 2000</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Une cartographie de l’immigration en France métropolitaine depuis l’an 2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte d'Albis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population et sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 552</w:t>
+              <w:t xml:space="preserve">Hommes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1323</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02072565v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02072521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le patrimoine des personnes migrantes</w:t>
+                <w:t xml:space="preserve">Macroeconomic evidence suggests that asylum seekers are not a “burden” for Western European countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hippolyte d'Albis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dramane Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie financière</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (6)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ecofi.122.0205⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01469714v1</w:t>
+                <w:t xml:space="preserve">hal-01820804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immigration and economic growth in the OECD countries 1986–2006</w:t>
+                <w:t xml:space="preserve">Immigration Policy and Macroeconomic Performance in France: Corrigendum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hippolyte d'Albis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rault</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dramane Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxford Economic Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/oep/gpw001⟩</w:t>
+              <w:t xml:space="preserve">Annals of Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Special issue on recent developments in financial econometrics, 123/124, pp.363-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15609/annaeconstat2009.123-124.0363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01297100v1</w:t>
+                <w:t xml:space="preserve">hal-01570036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immigration Policy and Macroeconomic Performance in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Le patrimoine des personnes migrantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hippolyte d'Albis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Economics and Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15609/annaeconstat2009.121-122.279⟩</w:t>
+              <w:t xml:space="preserve">Revue d'économie financière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 122 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ecofi.122.0205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305146v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immigration Policy and Macroeconomic Performance in France: Corrigendum</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Immigration and economic growth in the OECD countries 1986–2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dramane Coulibaly</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Economics and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Special issue on recent developments in financial econometrics, 123/124, pp.363-364. </w:t>
+              <w:t xml:space="preserve">Oxford Economic Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 68 (2), pp.340-360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15609/annaeconstat2009.123-124.0363⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/oep/gpw001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01570036v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01297100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des flux migratoires en France à partir des statistiques de délivrance de titres de séjour (1998-2013)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immigration Policy and Macroeconomic Performance in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekrame Boubtane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dramane Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hippolyte d'Albis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population (édition française)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 70 (3), pp.487-523. </w:t>
+              <w:t xml:space="preserve">Annals of Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121/122, pp.279-308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/popu.1503.0487⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15609/annaeconstat2009.121-122.279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01302858v1</w:t>
+                <w:t xml:space="preserve">hal-01305146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immigration, Growth, and Unemployment: Panel VAR Evidence from OECD Countries</w:t>
+                <w:t xml:space="preserve">Caractérisation des flux migratoires en France à partir des statistiques de délivrance de titres de séjour (1998-2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hippolyte d'Albis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LABOUR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 27 (4), pp.399-420. </w:t>
+              <w:t xml:space="preserve">Population (édition française)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70 (3), pp.487-523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/labr.12017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/popu.1503.0487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01297097v1</w:t>
+                <w:t xml:space="preserve">hal-01302858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immigration, unemployment and GDP in the host country: Bootstrap panel Granger causality analysis on OECD countries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Immigration, Growth, and Unemployment: Panel VAR Evidence from OECD Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dramane Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 33, pp.261-269. </w:t>
+              <w:t xml:space="preserve">LABOUR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (4), pp.399-420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.econmod.2013.04.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/labr.12017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01297094v1</w:t>
+                <w:t xml:space="preserve">halshs-01297097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Immigration, unemployment and GDP in the host country: Bootstrap panel Granger causality analysis on OECD countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekrame Boubtane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dramane Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economic Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33, pp.261-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.econmod.2013.04.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01297094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Immigration et âge de départ à la retraite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 61 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/reco.615.0917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01297092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2878,2315 +2969,2315 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Migration Good for the Public Finances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Immigration &amp; Refugee Inflows: The Impact on Host Country Economies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John F. Kennedy Institute, Freie Universität Berlin, Mar 2025, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05040617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'interculturalité : pour un accès au droit universel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Printemps des Humanités de Condorcet "Universel(s) ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conseil départemental de la Seine-Saint-Denis, Mar 2025, Auberviliers, Campus Condorcet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05047753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets de l’immigration sur l’économie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée des idées sur le thème « Immigration : peut-on avoir un débat apaisé ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Présidence de l’Assemblée Nationale, May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05212006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migrations : une chance pour l’Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Quelle politique migratoire en Europe pour les prochaines années : dépasser les idées préconçues !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence - débat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ligue des Droits de l'Homme de l'Ariège, Apr 2024, Foix, France</w:t>
+              <w:t xml:space="preserve">Quelle Europe dans un monde fragmenté ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Printemps de l'économie au Conseil économique, social et environnemental, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05047743v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05047733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle politique migratoire en Europe pour les prochaines années : dépasser les idées préconçues !</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Migrations : une chance pour l’Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quelle Europe dans un monde fragmenté ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Printemps de l'économie au Conseil économique, social et environnemental, Apr 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence - débat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ligue des Droits de l'Homme de l'Ariège, Apr 2024, Foix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05047733v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05047743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Europe et la question migratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de conférences: élections européennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Groupe Socialiste Universitaire, Jan 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05047725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impact de l'immigration sur l'économie et sur les finances publiques.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Les effets économiques de l'immigration en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Rencontres du CESE - L'immigration, parlons-en</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Conseil économique social et environnemental, Oct 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Grand débat: Europe, Continent d’immigration et de mobilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Confrontation Europe, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04507096v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05047719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'accueil des demandeurs d'asile est-il une charge pour l'économie européenne ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">L'impact de l'immigration sur l'économie et sur les finances publiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Plumes Rebelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Amnesty International, Mar 2023, Besançon, France</w:t>
+              <w:t xml:space="preserve">Les Rencontres du CESE - L'immigration, parlons-en</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseil économique social et environnemental, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04507089v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets économiques de l'immigration en Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">L'accueil des demandeurs d'asile est-il une charge pour l'économie européenne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grand débat: Europe, Continent d’immigration et de mobilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Confrontation Europe, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontres Plumes Rebelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Amnesty International, Mar 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05047719v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact économique de l'immigration des femmes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de consensus édition 2023 « Travail, emploi, domicile : incubateur(s) d’une migration citoyenne inclusive ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération des particuliers employeurs de France, Jun 2023, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04507094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Re)construire ensemble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuit des idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Français, Jan 2022, Alexandrie, Égypte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03707318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impact des migrations sur le marché du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole d'été sur la migration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03707281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobility of workers in the EU – current state of play and further challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Weimar Triangle Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03707291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets des migrations internationales sur le développement des pays d’accueil et des pays d’origine en tenant compte de la pandémie COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole d’été sur la migration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Organisme des Nations Unies pour les migrations, Mar 2021, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03707273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les opportunités d’une immigration économique et inclusive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès national de l'emploi à domicile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Fédération des Particuliers Employeurs de France, Jul 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03707287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment définir des conditions et procédures d'accueil durables garantissant la dignité des demandeurs d'asile en Europe ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">La méthodologie et les sources des données migratoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence inaugurale du Modèle des Nations Unies pour l’éducation, la science et la culture (MUNesco)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lycée Saint-Joseph de Dijon, May 2020, Dijon, France</w:t>
+              <w:t xml:space="preserve">2ème Atelier d’appui à l’élaboration d’un matériel de cours sur les données migratoires en Tunisie et au Maroc, Organisme des Nations Unies chargé des migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05040464v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets économiques des migrations internationales en Afrique du Nord (Intervention à distance)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Les voies d’immigration professionnelle en France: quelles perspectives d’évolution ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire organisé par l'organisme des Nations Unies chargé des migrations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2020, Caire, Égypte</w:t>
+              <w:t xml:space="preserve">Institut français des relations internationales, Center for Global Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080933v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de la recherche scientifique dans l'élaboration des politiques et dans le débat publiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Comment définir des conditions et procédures d'accueil durables garantissant la dignité des demandeurs d'asile en Europe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consultations multipartites sur l’examen régional de la mise en œuvre du Pacte mondial pour des migrations sûres, ordonnées et régulières en Afrique, Commission économique pour l’Afrique, Nations Unis.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Addis-Adeba, Éthiopie</w:t>
+              <w:t xml:space="preserve">Conférence inaugurale du Modèle des Nations Unies pour l’éducation, la science et la culture (MUNesco)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lycée Saint-Joseph de Dijon, May 2020, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080942v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05040464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les voies d’immigration professionnelle en France: quelles perspectives d’évolution ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Les effets économiques des migrations internationales en Afrique du Nord (Intervention à distance)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Institut français des relations internationales, Center for Global Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">séminaire organisé par l'organisme des Nations Unies chargé des migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Caire, Égypte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080928v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration et développement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Le rôle de la recherche scientifique dans l'élaboration des politiques et dans le débat publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Atelier d’appui à l’élaboration d’un matériel de cours sur les données migratoires en Tunisie et au Maroc</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Organisme des Nations Unies chargé des migrations, Oct 2020, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">Consultations multipartites sur l’examen régional de la mise en œuvre du Pacte mondial pour des migrations sûres, ordonnées et régulières en Afrique, Commission économique pour l’Afrique, Nations Unis.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Addis-Adeba, Éthiopie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080939v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthodologie et les sources des données migratoires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Migration et développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Atelier d’appui à l’élaboration d’un matériel de cours sur les données migratoires en Tunisie et au Maroc, Organisme des Nations Unies chargé des migrations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">1er Atelier d’appui à l’élaboration d’un matériel de cours sur les données migratoires en Tunisie et au Maroc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Organisme des Nations Unies chargé des migrations, Oct 2020, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080945v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration et Économie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Migration et emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les 40 ans de l'association Espace Social Pour l’éducation la réinsertion et la réflexion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESPERER 95, Mar 2019, Cergy, France</w:t>
+              <w:t xml:space="preserve">Printemps de l’Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Economiques, session CEPII, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05040421v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05040461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration et emploi</w:t>
+                <w:t xml:space="preserve">Demographic Changes and the Labor Share of Income</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hippolyte d'Albis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dramane Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Printemps de l’Economie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les Economiques, session CEPII, Mar 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">68ème Congrès annuel de l'AFSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFSE (Association française de science économique), Jun 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05040461v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demographic Changes and the Labor Share of Income</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Migration et Économie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dramane Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68ème Congrès annuel de l'AFSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFSE (Association française de science économique), Jun 2019, Orléans, France</w:t>
+              <w:t xml:space="preserve">Les 40 ans de l'association Espace Social Pour l’éducation la réinsertion et la réflexion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESPERER 95, Mar 2019, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02315239v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05040421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demographic Changes and the Labor Share of Income</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUSSP Population, Poverty and Inequality Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Ann Arbor, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02315221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accès au travail des migrants dans les sociétés d'accueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UN Migration Agency (IOM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02316188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroeconomic effects of international migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Metropolis Conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02315227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asylum seekers are not a 'burden' for European economies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paris School of Economics Graduation Ceremony</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris School of Economics, Sep 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05040428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les migrations en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le festival Courts de Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, INRAE, astu sciences, meséum Henri-Lecoq, Puy-De-Dôme, Clermont Auvergne Métropole, Oct 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05040451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La persistance du chômage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises régionales de l’économie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie de Clermont- Ferrand, Feb 2017, Clermont-ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05040426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">6th Annual International Conference on Immigration in OECD Countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dramane Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte d'Albis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 6th Annual International Conference on Immigration in OECD Countries </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Paris, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01648608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigration policy and macroeconomic performances in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dramane Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte d'Ablis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5th Annual International Conference on Immigration in OECD Countries </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Paris, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01648616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5196,91 +5287,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'économie de l'immigration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires Blaise Pascal, coll. « L'opportune », 64 p., 2018, L'Opportune, 978-2-84516-775-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02023292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5290,331 +5381,331 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Future Agenda for Migration Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Pozzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte D’albis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Greco Tonegutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Paravati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Scholten. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Introduction to Migration Studies: An Interactive Guide to the Literatures on Migration and Diversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.483-500, 2022, IMISCOE Research Series, 978-3-030-92376-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-92377-8_29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03688979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroeconomic Consequences of International Migration for OECD Countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte d'Albis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eugenia Vella; Jordi Caballé; Joan Llull. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Understanding Migration with Macroeconomics Editors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.59-86, 2020, 978-3-03-040980-7, 978-3-03-040981-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-40981-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03107708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schengen trente ans après. Quels impacts économiques des flux migratoires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dubet, François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques des frontières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, 2018, Recherches, 9782348040740</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01992582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5624,531 +5715,531 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'illusion fiscale des politiques anti-immigration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte d'Albis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03707342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démographie et part du travail dans le revenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte d'Albis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hippolyte d'Albis</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dramane Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03514086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faut-il fixer des quotas d'entrées de travailleurs étrangers ? Le Monde Idées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte d'Albis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03274311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigration Policy and Macroeconomic Performance in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte d'Albis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekrame Boubtane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hippolyte d'Albis</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dramane Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01162441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigration, unemployment and GDP in the host country: Bootstrap panel Granger causality analysis on OECD countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dramane Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, 31 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00800970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigration, growth and unemployment: Panel VAR evidence from OECD countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dramane Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, 29 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00800608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6158,1600 +6249,1600 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Uncertainty and International Migration to Western Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte d'Albis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekrame Boubtane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hippolyte d'Albis</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dramane Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03770391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La contribution des étudiants internationaux aux flux migratoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte d'Albis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03420693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demographic Changes and the Labor Income Share</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte d'Albis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekrame Boubtane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hippolyte d'Albis</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dramane Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02278765v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigration and Government Spending in OECD Countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte d'Albis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekrame Boubtane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hippolyte d'Albis</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dramane Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01852411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigration and Public Finances in OECD Countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte d'Albis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekrame Boubtane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hippolyte d'Albis</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dramane Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01955539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroeconomic evidence suggests that asylum seekers are not a “burden” for Western European countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte d'Albis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekrame Boubtane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hippolyte d'Albis</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dramane Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01821515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Migration and Regional Housing Markets: Evidence from France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte d'Ablis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekrame Boubtane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hippolyte d'Albis</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dramane Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01469758v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Migration and Regional Housing Markets: Evidence from France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hippolyte d'Albis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dramane Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04141641v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immigration and Economic Growth in the OECD Countries 1986-2006</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Document de Recherche du Laboratoire d'Économie d'Orléans &amp;quot;Immigration and economic growth in the OECD countries 1986- 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01252406v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01252165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Document de Recherche du Laboratoire d'Économie d'Orléans &amp;quot;Immigration and economic growth in the OECD countries 1986- 2006</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Immigration and Economic Growth in the OECD Countries 1986-2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01252165v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01252406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immigration Policy and Macroeconomic Performance in France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Immigration and economic growth in the OECD countries 1986-2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dramane Coulibaly</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04141425v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00800617v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigration Policy and Macroeconomic Performance in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekrame Boubtane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dramane Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekrame Boubtane</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hippolyte d'Albis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01135389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immigration and economic growth in the OECD countries 1986-2006</w:t>
+                <w:t xml:space="preserve">Immigration Policy and Macroeconomic Performance in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hippolyte d'Albis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rault</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dramane Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00800617v2</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigration, unemployment and GDP in the host country: Bootstrap panel Granger causality analysis on OECD countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dramane Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00827003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigration, growth and unemployment: Panel VAR evidence from OECD countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dramane Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00827002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigration et croissance économique en France entre 1994 et 2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte d'Albis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekrame Boubtane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hippolyte d'Albis</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dramane Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00825014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigration, unemployment and GDP in the host country: Bootstrap panel Granger causality analysis on OECD countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dramane Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04141203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigration et croissance économique en France entre 1994 et 2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte d'Albis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekrame Boubtane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hippolyte d'Albis</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dramane Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04141205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7761,100 +7852,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les migrations internationales dans les pays de l'OCDE : effets sur le marché du travail et sur la croissance économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Université Panthéon-Sorbonne - Paris I, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00697298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7864,118 +7955,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les migrations internationales en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03133935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId140"/>
+      <w:footerReference w:type="default" r:id="rId142"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8043,51 +8134,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F39BA332"/>
+    <w:nsid w:val="E77682BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8274,51 +8365,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/site/ekrameboubtane/home" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=emK7H2QAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ideas.repec.org/f/pbo683.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scopus.com/authid/detail.uri?authorId=55683495300" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerdi.uca.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.beta-economics.fr/annuaire/514/lesuisse_pierre/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-montp3.fr/fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ena.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uftam.net/eeppd/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institutquatredix.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040635v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekrame Boubtane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04462761v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wihtol de Wenden" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Wolmark" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte D Albis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04155132v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.224.0235" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04155151v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denera Atanguegnima" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Sodokin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2023.2227415" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108875v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte D&#8217;albis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dramane Coulibaly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/48706308" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-03038638v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte d'Albis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2020.103614" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229920v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rindu1.212.0040" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497617v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067790v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leco.084.0072" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02076535v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0160017617749283" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072531v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2018.12.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992595v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.552.0001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072521v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820804v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072565v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469714v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.122.0205" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297100v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dumont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oep/gpw001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305146v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.121-122.279" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570036v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.123-124.0363" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302858v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1503.0487" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297097v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/labr.12017" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297094v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2013.04.017" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297092v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.615.0917" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040617v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047753v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212006v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047743v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047733v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047725v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507096v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507089v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047719v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507094v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707318v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707281v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707291v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707273v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707287v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040464v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080933v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080942v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080928v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080939v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080945v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040421v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040461v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315239v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315221v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316188v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315227v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040428v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040451v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040426v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648608v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648616v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte d'Ablis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023292v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688979v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Pozzo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Greco Tonegutti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Paravati" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92377-8_29" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107708v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40981-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992582v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707342v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03514086v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274311v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162441v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800970v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800608v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03770391v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03420693v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02278765v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/hal-01852411v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955539v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821515v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469758v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141641v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252406v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252165v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141425v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01135389v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800617v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827003v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rault" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827002v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825014v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141203v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141205v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00697298v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03133935v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fayet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/site/ekrameboubtane/home" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=emK7H2QAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ideas.repec.org/f/pbo683.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scopus.com/authid/detail.uri?authorId=55683495300" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerdi.uca.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.beta-economics.fr/annuaire/514/lesuisse_pierre/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-montp3.fr/fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ena.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uftam.net/eeppd/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institutquatredix.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05630894v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte d'Albis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekrame Boubtane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2504.0004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040635v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04462761v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wihtol de Wenden" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Wolmark" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte D Albis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04155132v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.224.0235" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04155151v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denera Atanguegnima" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Sodokin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2023.2227415" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108875v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte D&#8217;albis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dramane Coulibaly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/48706308" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-03038638v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2020.103614" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229920v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rindu1.212.0040" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497617v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072531v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2018.12.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067790v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leco.084.0072" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02076535v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0160017617749283" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072565v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992595v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.552.0001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072521v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820804v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570036v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.123-124.0363" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469714v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.122.0205" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297100v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dumont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oep/gpw001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305146v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.121-122.279" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302858v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1503.0487" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297097v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/labr.12017" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297094v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2013.04.017" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297092v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.615.0917" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040617v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047753v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212006v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047733v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047743v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047725v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047719v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507096v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507089v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507094v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707318v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707281v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707291v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707273v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707287v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080945v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080928v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040464v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080933v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080942v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080939v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040461v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315239v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040421v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315221v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316188v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315227v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040428v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040451v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040426v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648608v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648616v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte d'Ablis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023292v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688979v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Pozzo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Greco Tonegutti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Paravati" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92377-8_29" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107708v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40981-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992582v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707342v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03514086v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274311v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162441v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800970v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800608v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03770391v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03420693v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02278765v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/hal-01852411v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955539v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821515v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141641v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469758v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252165v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252406v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800617v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01135389v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141425v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827003v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rault" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827002v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825014v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141203v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141205v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00697298v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03133935v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fayet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>