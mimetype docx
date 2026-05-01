--- v0 (2026-03-19)
+++ v1 (2026-05-01)
@@ -1494,425 +1494,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03568945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baseline levels of C-reactive protein and proinflammatory cytokines are not associated with early response to amisulpride in patients with First Episode Psychosis: the OPTiMiSE cohort study</w:t>
+                <w:t xml:space="preserve">Blood cytokines differentiate bipolar disorder and major depressive disorder during a major depressive episode: Initial discovery and independent sample replication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emanuela Martinuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Susana Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iris E Sommer</w:t>
+                <w:t xml:space="preserve">Philippe Courtet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Dazzan</w:t>
+                <w:t xml:space="preserve">Emilie Olié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Mcguire</w:t>
+                <w:t xml:space="preserve">Sébastien Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Bulletin Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Brain, Behavior &amp; Immunity - Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, pp.100232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/schizbullopen/sgab017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbih.2021.100232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03286370v1</w:t>
+                <w:t xml:space="preserve">hal-03286374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA therapeutics for mood disorders: current evidence towards clinical trials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Baseline levels of C-reactive protein and proinflammatory cytokines are not associated with early response to amisulpride in patients with First Episode Psychosis: the OPTiMiSE cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Martinuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marguerite Le Marois</w:t>
+                <w:t xml:space="preserve">Iris E Sommer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleni Tzavara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">El Chérif Ibrahim</w:t>
+                <w:t xml:space="preserve">Paola Dazzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Blin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philip Mcguire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Opinion on Investigational Drugs</w:t>
+              <w:t xml:space="preserve">Schizophrenia Bulletin Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13543784.2021.1928073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/schizbullopen/sgab017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03361479v1</w:t>
+                <w:t xml:space="preserve">hal-03286370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood cytokines differentiate bipolar disorder and major depressive disorder during a major depressive episode: Initial discovery and independent sample replication</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RNA therapeutics for mood disorders: current evidence towards clinical trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Courtet</w:t>
+                <w:t xml:space="preserve">Marguerite Le Marois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Olié</w:t>
+                <w:t xml:space="preserve">Eleni Tzavara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Chérif Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Guillaume</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Belzeaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain, Behavior &amp; Immunity - Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13, pp.100232. </w:t>
+              <w:t xml:space="preserve">Expert Opinion on Investigational Drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbih.2021.100232⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13543784.2021.1928073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03286374v1</w:t>
+                <w:t xml:space="preserve">hal-03361479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immune-Related Genetic Overlap Between Regional Gray Matter Reductions and Psychiatric Symptoms in Adolescents, and Gene-Set Validation in a Translational Model</w:t>
               </w:r>
@@ -2026,295 +2026,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03801037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPR56/ADGRG1 is associated with response to antidepressant treatment</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suicide and suicide behaviors: A review of transcriptomics and multiomics studies in psychiatric disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Grenier</w:t>
+                <w:t xml:space="preserve">Yi Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Éric Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Chérif Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Courtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni T. Tzavara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-15423-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Neurobiology of Suicidal Behavior, 98 (4), pp.601-615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jnr.24367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02530966v1</w:t>
+                <w:t xml:space="preserve">hal-02994964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suicide and suicide behaviors: A review of transcriptomics and multiomics studies in psychiatric disorders</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Courtet</w:t>
+                <w:t xml:space="preserve">GPR56/ADGRG1 is associated with response to antidepressant treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Belzeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gorgievski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura M Fiori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleni T. Tzavara</w:t>
+                <w:t xml:space="preserve">Julien Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Neurobiology of Suicidal Behavior, 98 (4), pp.601-615. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jnr.24367⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-15423-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02994964v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02530966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">miR-323a regulates ERBB4 and is involved in depression.</w:t>
               </w:r>
@@ -3453,533 +3453,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteasome inhibitors to alleviate aberrant IKBKAP mRNA splicing and low IKAP/hELP1 synthesis in familial dysautonomia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mylène Hervé</w:t>
+                <w:t xml:space="preserve">Serotonin transporter gene expression predicts the worsening of suicidal ideation and suicide attempts along a long-term follow-up of a Major Depressive Episode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia-Lou Consoloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Chérif Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Zendjidjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Olié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nbd.2017.04.009⟩</w:t>
+              <w:t xml:space="preserve">European Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euroneuro.2017.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01575049v1</w:t>
+                <w:t xml:space="preserve">hal-01696652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serotonin transporter gene expression predicts the worsening of suicidal ideation and suicide attempts along a long-term follow-up of a Major Depressive Episode</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julia-Lou Consoloni</w:t>
+                <w:t xml:space="preserve">Proteasome inhibitors to alleviate aberrant IKBKAP mRNA splicing and low IKAP/hELP1 synthesis in familial dysautonomia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Chérif Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Neuropsychopharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 103, pp.113-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nbd.2017.04.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euroneuro.2017.12.015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01696652v1</w:t>
+                <w:t xml:space="preserve">hal-01575049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociating Bottom-Up and Top-Down Mechanisms in the Cortico-Limbic System during Emotion Processing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MicroRNA screening identifies a link between NOVA1 expression and a low level of IKAP in familial dysautonomia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Chérif Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhu185⟩</w:t>
+              <w:t xml:space="preserve">Disease Models &amp; Mechanisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9, pp.899-909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dmm.025841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383987v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01466907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MicroRNA screening identifies a link between NOVA1 expression and a low level of IKAP in familial dysautonomia</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dissociating Bottom-Up and Top-Down Mechanisms in the Cortico-Limbic System during Emotion Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Schoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer T Coull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Khalfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disease Models &amp; Mechanisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dmm.025841⟩</w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (1), pp.144-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhu185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01466907v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predisposition to treatment response in major depressive episode: A peripheral blood gene coexpression network analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Belzeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chien-Wei Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bergon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3988,2157 +4000,2157 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Chérif Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 81, pp.119-126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2016.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CX3CR1 is dysregulated in blood and brain from schizophrenia patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bergon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul A Belzeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali A Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence A Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène A Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Schizophrenia Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 168 (1-2), pp.434-443. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.schres.2015.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mood disorders are associated with a more severe hypovitaminosis D than schizophrenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Belzeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Chérif Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Leboyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychiatry Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 229 (1-2), pp.613-616. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.psychres.2015.04.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal monitoring of the serotonin transporter gene expression to assess major depressive episode evolution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Belzeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Loundou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Azorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Chérif Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 70 (4), pp.220-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01176924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring candidate gene expression variations before, during and after a first major depressive episode in a 51-year-old man</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Belzeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Azorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Chérif Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14, pp.73. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-244X-14-73⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01467882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responder and nonresponder patients exhibit different peripheral transcriptional signatures during major depressive episode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Belzeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bergon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jeanjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Loriod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Formisano-Tréziny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Translational Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2, pp.e185. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/tp.2012.112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide analysis of familial dysautonomia and kinetin target genes with patient olfactory ecto-mesenchymal stem cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bergon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Loriod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Devèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Mutation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 33 (3), pp.530-40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/humu.22010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00701177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical variations modulate patterns of gene expression and define blood biomarkers in major depression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Belzeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Formisano-Tréziny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Loundou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 44 (16), pp.1205-1213. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2010.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfactory Stem Cells, a New Cellular Model for Studying Molecular Mechanisms Underlying Familial Dysautonomia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice B. Loriod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bergon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Sbai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Formisano-Tréziny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 5 (12), pp.e15590. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0015590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weak definition of IKBKAP exon 20 leads to aberrant splicing in familial dysautonomia.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Therapeutic potential and mechanism of kinetin as a treatment for the human splicing disease familial dysautonomia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew M Hims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Chérif Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher B Burge</w:t>
+                <w:t xml:space="preserve">Maire Leyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susan A Slaugenhaupt</w:t>
+                <w:t xml:space="preserve">James Mull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lijuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Mutation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/humu.20401⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 85 (2), pp.149-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00109-006-0137-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00320236v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00320234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic potential and mechanism of kinetin as a treatment for the human splicing disease familial dysautonomia.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Weak definition of IKBKAP exon 20 leads to aberrant splicing in familial dysautonomia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Chérif Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew M Hims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Mull</w:t>
+                <w:t xml:space="preserve">Noam Shomron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lijuan Liu</w:t>
+                <w:t xml:space="preserve">Christopher B Burge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan A Slaugenhaupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00109-006-0137-2⟩</w:t>
+              <w:t xml:space="preserve">Human Mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 28 (1), pp.41-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/humu.20401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00320234v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00320236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weak definition of IKBKAP exon 20 leads to aberrant splicing in familial dysautonomia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Chérif Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew M. Hims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noam Shomron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris B. Burge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan A. Slaugenhaupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Mutation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Epub ahead of Print, Sept 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00092919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serine/arginine-rich protein-dependent suppression of exon skipping by exonic splicing enhancers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Chérif Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas D. Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klemens J. Hertel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Reed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Maniatis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 102(14), pp.5002-5007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00092834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of HLA antigen expression in benign and malignant melanocytic lesions reveals that upregulation of HLA-G expression correlates with malignant transformation, high inflammatory infiltration and HLA-A1 genotype.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Chérif Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selim Aractingi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Borrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 108(2), pp.243-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00092842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altered pattern of major histocompatibility complex expression in renal carcinoma: tumor-specific expression of the nonclassical human leukocyte antigen-G molecule is restricted to clear cell carcinoma while up-regulation of other major histocompatibility complex antigens is primarily distributed in all subtypes of renal carcinoma.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Chérif Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Commo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gattegno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Callard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 162(2), pp.501-508</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00092847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tumor-specific up-regulation of the nonclassical class I HLA-G antigen expression in renal carcinoma.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Chérif Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Chouaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 61(18), pp.6838-6845</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00092851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat shock and arsenite induce expression of the nonclassical class I histocompatibility HLA-G gene in tumor cell lines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Chérif Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Morange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dausset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo D. Carosella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Stress and Chaperones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 5(3), pp.207-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00092855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6148,292 +6160,292 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging multi-omics integration to uncover childhood traumarelated mechanisms in bipolar disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Derouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amazigh Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Chérif Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Belzeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France. pp.228-229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms that determine the correct order of exon joining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Chérif Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eukaryotic mRNA processing, Cold Spring Harbor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00093300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HLA-G expression in breast carcinoma, melanoma and renal cell carcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Chérif Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Congress of Immunology, Workshop on Tumor Escape</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00093352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6443,161 +6455,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method for differentially diagnosing in vitro a bipolar disorder and a major depressive disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Bel Haj Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Chérif Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Belzeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fillatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Glaichenhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">United States, Patent n° : US20210285967A1. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03624033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId243"/>
+      <w:footerReference w:type="default" r:id="rId244"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6665,51 +6677,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A9E50C1E"/>
+    <w:nsid w:val="A1E37CFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6896,51 +6908,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/el-cherif-ibrahim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517201v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigorios Papageorgiou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Ch&#233;rif Ibrahim" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gorgievski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Maxson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Lozano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-026-03491-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919051v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montaine Lion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Caccomo-Garcia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cinquanta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2025.01.001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858005v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Ibrahim" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El-Hage" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lengvenyte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2024.111227" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934910v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amazigh Mokhtari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gloaguen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-C&#233;cile Barrot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2025.105569" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672660v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rixing Lin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruka Mitsuhashi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M Fiori" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Denniston" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Cherif Ibrahim" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-58278-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166662v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Kos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Lopez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.85316" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181925v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourdon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Etain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Spano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Belzeaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leboyer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2023.115373" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163979v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a J. Becker" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Fillinger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Waegaert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Journ&#233;e" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hener" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-37878-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851878v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Ortiz-Teba" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Turecki" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232113543" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568945v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Porte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2022.110520" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286370v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Barbosa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Martinuzzi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris E Sommer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Dazzan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Mcguire" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schizbullopen/sgab017" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361479v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Le Marois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Tzavara" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13543784.2021.1928073" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286374v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courtet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Oli&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillaume" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbih.2021.100232" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801037v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Penninck" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Artiges" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvane Desrivi&#232;res" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2021.725413" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02530966v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grenier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15423-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994964v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Lutz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni T. Tzavara" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.24367" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019942v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Th&#233;roux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-020-00953-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02080764v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Boyer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaouen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gascon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2019.00055" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365792v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kallia Apazoglou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Farley" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-018-0011-0" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801662v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Comte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Y. Zendjidjian" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer T Coull" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Cancel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boutet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scan/nsx083" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01583472v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillemot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tenenhaus" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Yves Zendjidjian" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-017-0027-3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909819v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a C Perret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Lodovighi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Perret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Philip" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JCP.0000000000000783" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01575031v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Herv&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bergon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Guisquet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Leman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia-Lou Consoloni" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2016.00072" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01575043v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2017.02.020" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01575039v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lazzari" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Le Charpentier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2016.10.010" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01575049v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2017.04.009" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01696652v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Zendjidjian" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2017.12.015" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383987v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Schoen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reynaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Khalfa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhu185" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01466907v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.025841" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460127v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien-Wei Lin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Ding" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2016.07.009" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01575079v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul A Belzeaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali A Comte" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence A Pelletier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne A Herv&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2015.08.010" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3DG6R4K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02282160v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Feron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2015.04.039" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17FS7ZFD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176924v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Loundou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Azorin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Naudin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01467882v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-244X-14-73" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01575056v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jeanjean" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Loriod" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Formisano-Tr&#233;ziny" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/tp.2012.112" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701177v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boone" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dev&#232;ze" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Nguyen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.22010" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04840146v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gabert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2010.04.011" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01612145v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B. Loriod" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Sbai" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0015590" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320236v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew M Hims" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Shomron" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher B Burge" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan A Slaugenhaupt" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.20401" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X1BMVP7G-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320234v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maire Leyne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mull" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijuan Liu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00109-006-0137-2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-65GMCCLX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092919v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew M. Hims" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris B. Burge" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan A. Slaugenhaupt" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092834v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D. Schaal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klemens J. Hertel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Reed" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Maniatis" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092842v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Aractingi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Allory" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Borrini" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dupuy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092847v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Commo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gattegno" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Callard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092851v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guerra" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Lacombe" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Angevin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Chouaib" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092855v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morange" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dausset" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgardo D. Carosella" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Paul" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344676v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Derouin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Lutz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093300v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093352v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624033v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Bel Haj Ali" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fillatre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Glaichenhaus" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/el-cherif-ibrahim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517201v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigorios Papageorgiou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Ch&#233;rif Ibrahim" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gorgievski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Maxson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Lozano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-026-03491-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919051v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montaine Lion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Caccomo-Garcia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cinquanta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2025.01.001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858005v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Ibrahim" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El-Hage" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lengvenyte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2024.111227" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934910v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amazigh Mokhtari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gloaguen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-C&#233;cile Barrot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2025.105569" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672660v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rixing Lin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruka Mitsuhashi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M Fiori" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Denniston" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Cherif Ibrahim" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-58278-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166662v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Kos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Lopez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.85316" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181925v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourdon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Etain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Spano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Belzeaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leboyer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2023.115373" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163979v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a J. Becker" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Fillinger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Waegaert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Journ&#233;e" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hener" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-37878-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851878v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Ortiz-Teba" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Turecki" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232113543" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568945v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Porte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2022.110520" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286374v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Martinuzzi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Barbosa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courtet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Oli&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillaume" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbih.2021.100232" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286370v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris E Sommer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Dazzan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Mcguire" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schizbullopen/sgab017" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361479v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Le Marois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Tzavara" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13543784.2021.1928073" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801037v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Penninck" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Artiges" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvane Desrivi&#232;res" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2021.725413" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994964v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Lutz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni T. Tzavara" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.24367" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02530966v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grenier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15423-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019942v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Th&#233;roux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-020-00953-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02080764v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Boyer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaouen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gascon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2019.00055" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365792v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kallia Apazoglou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Farley" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-018-0011-0" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801662v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Comte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Y. Zendjidjian" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer T Coull" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Cancel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boutet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scan/nsx083" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01583472v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillemot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tenenhaus" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Yves Zendjidjian" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-017-0027-3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909819v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a C Perret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Lodovighi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Perret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Philip" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JCP.0000000000000783" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01575031v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Herv&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bergon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Guisquet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Leman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia-Lou Consoloni" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2016.00072" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01575043v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2017.02.020" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01575039v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lazzari" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Le Charpentier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2016.10.010" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01696652v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Zendjidjian" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2017.12.015" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHWXCJ1Q-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01575049v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2017.04.009" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01466907v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.025841" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383987v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Schoen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reynaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Khalfa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhu185" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460127v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien-Wei Lin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Ding" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2016.07.009" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01575079v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul A Belzeaux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali A Comte" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence A Pelletier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne A Herv&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2015.08.010" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3DG6R4K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02282160v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Feron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2015.04.039" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17FS7ZFD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176924v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Loundou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Azorin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Naudin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01467882v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-244X-14-73" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01575056v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jeanjean" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Loriod" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Formisano-Tr&#233;ziny" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/tp.2012.112" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701177v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boone" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dev&#232;ze" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Nguyen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.22010" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04840146v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gabert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2010.04.011" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01612145v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B. Loriod" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Sbai" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0015590" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320234v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew M Hims" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maire Leyne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mull" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijuan Liu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00109-006-0137-2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-65GMCCLX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320236v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Shomron" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher B Burge" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan A Slaugenhaupt" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.20401" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X1BMVP7G-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092919v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew M. Hims" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris B. Burge" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan A. Slaugenhaupt" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092834v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D. Schaal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klemens J. Hertel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Reed" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Maniatis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092842v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Aractingi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Allory" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Borrini" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dupuy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092847v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Commo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gattegno" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Callard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092851v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guerra" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Lacombe" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Angevin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Chouaib" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092855v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morange" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dausset" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgardo D. Carosella" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Paul" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344676v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Derouin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Lutz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093300v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093352v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624033v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Bel Haj Ali" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fillatre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Glaichenhaus" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>