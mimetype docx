--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -79,50 +79,71 @@
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">el-cherif-ibrahim</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=AVbxFLAAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -146,6011 +167,6011 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A brain-enriched circRNA blood biomarker can predict response to SSRI antidepressants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grigorios Papageorgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Chérif Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gorgievski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Maxson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, Online ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41380-026-03491-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A specific GPR56/ADGRG1 splicing isoform is associated with antidepressant response in major depressive disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montaine Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Chérif Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Caccomo-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinquanta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Neuropsychopharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 93, pp.5-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.euroneuro.2025.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of depression, suicide attempt history and childhood trauma in neutrophil-to-lymphocyte ratio dynamics: A 30-week prospective study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.C. Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam El-Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lengvenyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Neuro-Psychopharmacology and Biological Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 136, pp.111227. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pnpbp.2024.111227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04858005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using multiomic integration to improve blood biomarkers of major depressive disorder: a case-control study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amazigh Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Chérif Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Cécile Barrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EBioMedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 113, pp.105569. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ebiom.2025.105569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04934910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SNORA69 is up-regulated in the lateral habenula of individuals with major depressive disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rixing Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haruka Mitsuhashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura M Fiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan Denniston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Cherif Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14, pp.8258. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-024-58278-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SNORD90 induces glutamatergic signaling following treatment with monoaminergic antidepressants</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The basolateral amygdala-anterior cingulate pathway contributes to depression-like behaviors and comorbidity with chronic pain behaviors in male mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Pablo Lopez</w:t>
+                <w:t xml:space="preserve">Léa J. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Dine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura M Fiori</w:t>
+                <w:t xml:space="preserve">Clementine Fillinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Waegaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Journée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.85316⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-37878-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04166662v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated aging in bipolar disorders: An exploratory study of six epigenetic clocks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luana Spano</w:t>
+                <w:t xml:space="preserve">SNORD90 induces glutamatergic signaling following treatment with monoaminergic antidepressants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rixing Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raoul Belzeaux</w:t>
+                <w:t xml:space="preserve">Aron Kos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Leboyer</w:t>
+                <w:t xml:space="preserve">Juan Pablo Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura M Fiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatry Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psychres.2023.115373⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp.e85316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.85316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181925v2</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The basolateral amygdala-anterior cingulate pathway contributes to depression-like behaviors and comorbidity with chronic pain behaviors in male mice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accelerated aging in bipolar disorders: An exploratory study of six epigenetic clocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clementine Fillinger</w:t>
+                <w:t xml:space="preserve">Céline Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Waegaert</w:t>
+                <w:t xml:space="preserve">Bruno Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Journée</w:t>
+                <w:t xml:space="preserve">Luana Spano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Hener</w:t>
+                <w:t xml:space="preserve">Raoul Belzeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Leboyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-37878-y⟩</w:t>
+              <w:t xml:space="preserve">Psychiatry Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 327, pp.115373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psychres.2023.115373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04163979v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181925v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic Studies of Antidepressant Action in Rodent Models of Depression: A First Meta-Analysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">The molecular pathophysiology of mood disorders: From the analysis of single molecular layers to multi-omic integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amazigh Mokhtari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Belzeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gustavo Turecki</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Etain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Cherif Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23, </w:t>
+              <w:t xml:space="preserve">Progress in Neuro-Psychopharmacology and Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 116, pp.110520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms232113543⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pnpbp.2022.110520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03851878v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The molecular pathophysiology of mood disorders: From the analysis of single molecular layers to multi-omic integration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amazigh Mokhtari</w:t>
+                <w:t xml:space="preserve">Transcriptomic Studies of Antidepressant Action in Rodent Models of Depression: A First Meta-Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Chérif Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gorgievski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Porte</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Pilar Ortiz-Teba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Belzeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">El Cherif Ibrahim</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Turecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Neuro-Psychopharmacology and Biological Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pnpbp.2022.110520⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms232113543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03568945v1</w:t>
+                <w:t xml:space="preserve">hal-03851878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blood cytokines differentiate bipolar disorder and major depressive disorder during a major depressive episode: Initial discovery and independent sample replication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela Martinuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Courtet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Olié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain, Behavior &amp; Immunity - Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13, pp.100232. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbih.2021.100232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03286374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baseline levels of C-reactive protein and proinflammatory cytokines are not associated with early response to amisulpride in patients with First Episode Psychosis: the OPTiMiSE cohort study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RNA therapeutics for mood disorders: current evidence towards clinical trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Dazzan</w:t>
+                <w:t xml:space="preserve">Marguerite Le Marois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Mcguire</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eleni Tzavara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Chérif Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Belzeaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Bulletin Open</w:t>
+              <w:t xml:space="preserve">Expert Opinion on Investigational Drugs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/schizbullopen/sgab017⟩</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13543784.2021.1928073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03286370v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA therapeutics for mood disorders: current evidence towards clinical trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marguerite Le Marois</w:t>
+                <w:t xml:space="preserve">Baseline levels of C-reactive protein and proinflammatory cytokines are not associated with early response to amisulpride in patients with First Episode Psychosis: the OPTiMiSE cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Martinuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleni Tzavara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">El Chérif Ibrahim</w:t>
+                <w:t xml:space="preserve">Iris E Sommer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Blin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paola Dazzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Mcguire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Opinion on Investigational Drugs</w:t>
+              <w:t xml:space="preserve">Schizophrenia Bulletin Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13543784.2021.1928073⟩</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/schizbullopen/sgab017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03361479v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immune-Related Genetic Overlap Between Regional Gray Matter Reductions and Psychiatric Symptoms in Adolescents, and Gene-Set Validation in a Translational Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Penninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Chérif Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Artiges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gorgievski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvane Desrivières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Systems Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnsys.2021.725413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03801037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suicide and suicide behaviors: A review of transcriptomics and multiomics studies in psychiatric disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Éric Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Chérif Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Courtet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni T. Tzavara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Neurobiology of Suicidal Behavior, 98 (4), pp.601-615. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jnr.24367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02994964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GPR56/ADGRG1 is associated with response to antidepressant treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Belzeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gorgievski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura M Fiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pablo Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-020-15423-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02530966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">miR-323a regulates ERBB4 and is involved in depression.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura M Fiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aron Kos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rixing Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Théroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pablo Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41380-020-00953-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03019942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deficits in Social Behavior Precede Cognitive Decline in Middle-Aged Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Chérif Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Gascon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnbeh.2019.00055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02080764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antidepressive effects of targeting ELK-1 signal transduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impaired cortico-limbic functional connectivity in schizophrenia patients during emotion processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Farley</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Juan Pablo Lopez</w:t>
+                <w:t xml:space="preserve">Magali Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Y. Zendjidjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer T Coull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Cancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41591-018-0011-0⟩</w:t>
+              <w:t xml:space="preserve">Social Cognitive and Affective Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (4), pp.381-390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/scan/nsx083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365792v2</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired cortico-limbic functional connectivity in schizophrenia patients during emotion processing</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antidepressive effects of targeting ELK-1 signal transduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Boutet</w:t>
+                <w:t xml:space="preserve">Kallia Apazoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Farley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gorgievski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Belzeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Cognitive and Affective Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/scan/nsx083⟩</w:t>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (5), pp.591-597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41591-018-0011-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01801662v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365792v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling a linkage between blood transcriptional expression and activity in brain regions to infer the phenotype of schizophrenia patients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Treatment of Comorbid Bipolar Disorder Improves Disabilities and Neuropsychological Functioning in DiGeorge Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa C Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Lodovighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Chérif Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Xavier Yves Zendjidjian</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Schizophrenia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41537-017-0027-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Psychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (6), pp.736 - 738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/JCP.0000000000000783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583472v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of Comorbid Bipolar Disorder Improves Disabilities and Neuropsychological Functioning in DiGeorge Syndrome</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc-Antoine Lodovighi</w:t>
+                <w:t xml:space="preserve">Modeling a linkage between blood transcriptional expression and activity in brain regions to infer the phenotype of schizophrenia patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Chérif Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Perret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">El Chérif Ibrahim</w:t>
+                <w:t xml:space="preserve">Vincent Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Philip</w:t>
+                <w:t xml:space="preserve">Arthur Tenenhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Yves Zendjidjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Psychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/JCP.0000000000000783⟩</w:t>
+              <w:t xml:space="preserve">npj Schizophrenia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3, pp.27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41537-017-0027-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01909819v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translational Identification of Transcriptional Signatures of Major Depression and Antidepressant Response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bergon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Le Guisquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Leman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia-Lou Consoloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10, pp.248. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyt.2016.00072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomarker development: current issues and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Belzeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia-Lou Consoloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Chérif Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 78, pp.253-254. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2017.02.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to: Measuring blood cytokines in biological psychiatry using commercially available multiplex immunoassays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Belzeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tifenn Le Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia-Lou Consoloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 75, pp.72-82. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2016.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serotonin transporter gene expression predicts the worsening of suicidal ideation and suicide attempts along a long-term follow-up of a Major Depressive Episode</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Proteasome inhibitors to alleviate aberrant IKBKAP mRNA splicing and low IKAP/hELP1 synthesis in familial dysautonomia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Chérif Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Neuropsychopharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 103, pp.113-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euroneuro.2017.12.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nbd.2017.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01696652v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteasome inhibitors to alleviate aberrant IKBKAP mRNA splicing and low IKAP/hELP1 synthesis in familial dysautonomia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Serotonin transporter gene expression predicts the worsening of suicidal ideation and suicide attempts along a long-term follow-up of a Major Depressive Episode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia-Lou Consoloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Chérif Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Zendjidjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Olié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 103, pp.113-122. </w:t>
+              <w:t xml:space="preserve">European Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nbd.2017.04.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.euroneuro.2017.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575049v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MicroRNA screening identifies a link between NOVA1 expression and a low level of IKAP in familial dysautonomia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Predisposition to treatment response in major depressive episode: A peripheral blood gene coexpression network analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Belzeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chien-Wei Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bergon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Chérif Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disease Models &amp; Mechanisms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 81, pp.119-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2016.07.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/dmm.025841⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01466907v1</w:t>
+                <w:t xml:space="preserve">hal-01460127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissociating Bottom-Up and Top-Down Mechanisms in the Cortico-Limbic System during Emotion Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Schoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer T Coull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Khalfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cerebral Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 26 (1), pp.144-155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/cercor/bhu185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01383987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predisposition to treatment response in major depressive episode: A peripheral blood gene coexpression network analysis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MicroRNA screening identifies a link between NOVA1 expression and a low level of IKAP in familial dysautonomia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Bergon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mylène Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Chérif Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Disease Models &amp; Mechanisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9, pp.899-909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dmm.025841⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2016.07.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01460127v1</w:t>
+                <w:t xml:space="preserve">hal-01466907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CX3CR1 is dysregulated in blood and brain from schizophrenia patients</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raoul A Belzeaux</w:t>
+                <w:t xml:space="preserve">Mood disorders are associated with a more severe hypovitaminosis D than schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Belzeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali A Comte</w:t>
+                <w:t xml:space="preserve">Laurent Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Chérif Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence A Pelletier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mylène A Hervé</w:t>
+                <w:t xml:space="preserve">François Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Leboyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychiatry Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 229 (1-2), pp.613-616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psychres.2015.04.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.schres.2015.08.010⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575079v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mood disorders are associated with a more severe hypovitaminosis D than schizophrenia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raoul Belzeaux</w:t>
+                <w:t xml:space="preserve">CX3CR1 is dysregulated in blood and brain from schizophrenia patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bergon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul A Belzeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Boyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">El Chérif Ibrahim</w:t>
+                <w:t xml:space="preserve">Magali A Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Feron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Leboyer</w:t>
+                <w:t xml:space="preserve">Florence A Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène A Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatry Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psychres.2015.04.039⟩</w:t>
+              <w:t xml:space="preserve">Schizophrenia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 168 (1-2), pp.434-443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.schres.2015.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282160v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal monitoring of the serotonin transporter gene expression to assess major depressive episode evolution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Belzeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Loundou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Azorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Chérif Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 70 (4), pp.220-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01176924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring candidate gene expression variations before, during and after a first major depressive episode in a 51-year-old man</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Belzeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Azorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Chérif Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14, pp.73. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-244X-14-73⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01467882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responder and nonresponder patients exhibit different peripheral transcriptional signatures during major depressive episode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Belzeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bergon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jeanjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Loriod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Formisano-Tréziny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Translational Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2, pp.e185. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/tp.2012.112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide analysis of familial dysautonomia and kinetin target genes with patient olfactory ecto-mesenchymal stem cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bergon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Loriod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Devèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Mutation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 33 (3), pp.530-40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/humu.22010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00701177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical variations modulate patterns of gene expression and define blood biomarkers in major depression</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Olfactory Stem Cells, a New Cellular Model for Studying Molecular Mechanisms Underlying Familial Dysautonomia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice B. Loriod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bergon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Sbai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Formisano-Tréziny</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Gabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2010.04.011⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (12), pp.e15590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0015590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04840146v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfactory Stem Cells, a New Cellular Model for Studying Molecular Mechanisms Underlying Familial Dysautonomia</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Clinical variations modulate patterns of gene expression and define blood biomarkers in major depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Belzeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Formisano-Tréziny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Loundou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0015590⟩</w:t>
+              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (16), pp.1205-1213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2010.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01612145v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04840146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therapeutic potential and mechanism of kinetin as a treatment for the human splicing disease familial dysautonomia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew M Hims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Chérif Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maire Leyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Mull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lijuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 85 (2), pp.149-61. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00109-006-0137-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00320234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weak definition of IKBKAP exon 20 leads to aberrant splicing in familial dysautonomia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Chérif Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew M Hims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noam Shomron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher B Burge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan A Slaugenhaupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Mutation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 28 (1), pp.41-53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/humu.20401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00320236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weak definition of IKBKAP exon 20 leads to aberrant splicing in familial dysautonomia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Chérif Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew M. Hims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noam Shomron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris B. Burge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan A. Slaugenhaupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Mutation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Epub ahead of Print, Sept 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00092919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serine/arginine-rich protein-dependent suppression of exon skipping by exonic splicing enhancers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Chérif Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas D. Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klemens J. Hertel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Reed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Maniatis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 102(14), pp.5002-5007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00092834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of HLA antigen expression in benign and malignant melanocytic lesions reveals that upregulation of HLA-G expression correlates with malignant transformation, high inflammatory infiltration and HLA-A1 genotype.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Chérif Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selim Aractingi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Borrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 108(2), pp.243-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00092842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altered pattern of major histocompatibility complex expression in renal carcinoma: tumor-specific expression of the nonclassical human leukocyte antigen-G molecule is restricted to clear cell carcinoma while up-regulation of other major histocompatibility complex antigens is primarily distributed in all subtypes of renal carcinoma.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Chérif Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Commo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gattegno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Callard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 162(2), pp.501-508</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00092847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tumor-specific up-regulation of the nonclassical class I HLA-G antigen expression in renal carcinoma.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Chérif Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Chouaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 61(18), pp.6838-6845</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00092851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat shock and arsenite induce expression of the nonclassical class I histocompatibility HLA-G gene in tumor cell lines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Chérif Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Morange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dausset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo D. Carosella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Stress and Chaperones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 5(3), pp.207-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00092855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6160,292 +6181,292 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging multi-omics integration to uncover childhood traumarelated mechanisms in bipolar disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Derouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amazigh Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Chérif Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Belzeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France. pp.228-229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms that determine the correct order of exon joining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Chérif Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eukaryotic mRNA processing, Cold Spring Harbor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00093300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HLA-G expression in breast carcinoma, melanoma and renal cell carcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Chérif Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Congress of Immunology, Workshop on Tumor Escape</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00093352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6455,161 +6476,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method for differentially diagnosing in vitro a bipolar disorder and a major depressive disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Bel Haj Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Chérif Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Belzeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fillatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Glaichenhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">United States, Patent n° : US20210285967A1. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03624033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId244"/>
+      <w:footerReference w:type="default" r:id="rId245"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6677,51 +6698,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A1E37CFB"/>
+    <w:nsid w:val="EC39B03E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6908,51 +6929,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/el-cherif-ibrahim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517201v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigorios Papageorgiou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Ch&#233;rif Ibrahim" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gorgievski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Maxson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Lozano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-026-03491-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919051v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montaine Lion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Caccomo-Garcia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cinquanta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2025.01.001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858005v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Ibrahim" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El-Hage" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lengvenyte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2024.111227" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934910v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amazigh Mokhtari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gloaguen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-C&#233;cile Barrot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2025.105569" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672660v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rixing Lin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruka Mitsuhashi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M Fiori" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Denniston" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Cherif Ibrahim" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-58278-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166662v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Kos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Lopez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.85316" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181925v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourdon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Etain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Spano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Belzeaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leboyer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2023.115373" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163979v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a J. Becker" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Fillinger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Waegaert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Journ&#233;e" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hener" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-37878-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851878v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Ortiz-Teba" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Turecki" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232113543" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568945v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Porte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2022.110520" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286374v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Martinuzzi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Barbosa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courtet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Oli&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillaume" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbih.2021.100232" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286370v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris E Sommer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Dazzan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Mcguire" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schizbullopen/sgab017" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361479v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Le Marois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Tzavara" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13543784.2021.1928073" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801037v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Penninck" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Artiges" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvane Desrivi&#232;res" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2021.725413" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994964v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Lutz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni T. Tzavara" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.24367" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02530966v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grenier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15423-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019942v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Th&#233;roux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-020-00953-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02080764v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Boyer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaouen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gascon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2019.00055" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365792v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kallia Apazoglou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Farley" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-018-0011-0" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801662v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Comte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Y. Zendjidjian" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer T Coull" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Cancel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boutet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scan/nsx083" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01583472v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillemot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tenenhaus" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Yves Zendjidjian" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-017-0027-3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909819v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a C Perret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Lodovighi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Perret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Philip" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JCP.0000000000000783" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01575031v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Herv&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bergon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Guisquet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Leman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia-Lou Consoloni" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2016.00072" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01575043v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2017.02.020" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01575039v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lazzari" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Le Charpentier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2016.10.010" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01696652v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Zendjidjian" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2017.12.015" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHWXCJ1Q-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01575049v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2017.04.009" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01466907v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.025841" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383987v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Schoen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reynaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Khalfa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhu185" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460127v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien-Wei Lin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Ding" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2016.07.009" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01575079v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul A Belzeaux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali A Comte" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence A Pelletier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne A Herv&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2015.08.010" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3DG6R4K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02282160v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Feron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2015.04.039" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17FS7ZFD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176924v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Loundou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Azorin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Naudin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01467882v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-244X-14-73" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01575056v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jeanjean" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Loriod" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Formisano-Tr&#233;ziny" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/tp.2012.112" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701177v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boone" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dev&#232;ze" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Nguyen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.22010" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04840146v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gabert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2010.04.011" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01612145v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B. Loriod" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Sbai" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0015590" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320234v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew M Hims" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maire Leyne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mull" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijuan Liu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00109-006-0137-2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-65GMCCLX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320236v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Shomron" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher B Burge" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan A Slaugenhaupt" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.20401" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X1BMVP7G-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092919v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew M. Hims" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris B. Burge" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan A. Slaugenhaupt" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092834v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D. Schaal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klemens J. Hertel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Reed" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Maniatis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092842v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Aractingi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Allory" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Borrini" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dupuy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092847v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Commo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gattegno" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Callard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092851v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guerra" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Lacombe" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Angevin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Chouaib" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092855v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morange" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dausset" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgardo D. Carosella" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Paul" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344676v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Derouin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Lutz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093300v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093352v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624033v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Bel Haj Ali" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fillatre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Glaichenhaus" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/el-cherif-ibrahim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=AVbxFLAAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517201v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigorios Papageorgiou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Ch&#233;rif Ibrahim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gorgievski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Maxson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Lozano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-026-03491-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919051v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montaine Lion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Caccomo-Garcia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cinquanta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2025.01.001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858005v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muller" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Ibrahim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El-Hage" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lengvenyte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2024.111227" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934910v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amazigh Mokhtari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gloaguen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-C&#233;cile Barrot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2025.105569" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672660v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rixing Lin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruka Mitsuhashi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M Fiori" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Denniston" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Cherif Ibrahim" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-58278-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163979v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a J. Becker" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Fillinger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Waegaert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Journ&#233;e" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hener" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-37878-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166662v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Kos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Lopez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.85316" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181925v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourdon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Etain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Spano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Belzeaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leboyer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2023.115373" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568945v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Porte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2022.110520" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851878v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Ortiz-Teba" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Turecki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232113543" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286374v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Martinuzzi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Barbosa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courtet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Oli&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillaume" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbih.2021.100232" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361479v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Le Marois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Tzavara" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13543784.2021.1928073" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286370v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris E Sommer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Dazzan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Mcguire" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schizbullopen/sgab017" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801037v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Penninck" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Artiges" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvane Desrivi&#232;res" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2021.725413" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994964v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Lutz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni T. Tzavara" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.24367" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02530966v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grenier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15423-5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019942v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Th&#233;roux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-020-00953-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02080764v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Boyer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaouen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gascon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2019.00055" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801662v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Comte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Y. Zendjidjian" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer T Coull" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Cancel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boutet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scan/nsx083" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365792v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kallia Apazoglou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Farley" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-018-0011-0" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909819v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a C Perret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Lodovighi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Perret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Philip" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JCP.0000000000000783" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01583472v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillemot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tenenhaus" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Yves Zendjidjian" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-017-0027-3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01575031v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Herv&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bergon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Guisquet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Leman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia-Lou Consoloni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2016.00072" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01575043v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2017.02.020" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01575039v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lazzari" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Le Charpentier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2016.10.010" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01575049v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2017.04.009" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01696652v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Zendjidjian" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2017.12.015" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHWXCJ1Q-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460127v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien-Wei Lin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Ding" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2016.07.009" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383987v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Schoen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reynaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Khalfa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhu185" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01466907v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.025841" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02282160v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Feron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2015.04.039" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17FS7ZFD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01575079v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul A Belzeaux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali A Comte" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence A Pelletier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne A Herv&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2015.08.010" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3DG6R4K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176924v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Loundou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Azorin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Naudin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01467882v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-244X-14-73" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01575056v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jeanjean" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Loriod" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Formisano-Tr&#233;ziny" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/tp.2012.112" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701177v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boone" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dev&#232;ze" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Nguyen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.22010" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01612145v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B. Loriod" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Sbai" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0015590" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04840146v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gabert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2010.04.011" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320234v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew M Hims" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maire Leyne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mull" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijuan Liu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00109-006-0137-2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-65GMCCLX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320236v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Shomron" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher B Burge" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan A Slaugenhaupt" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.20401" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X1BMVP7G-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092919v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew M. Hims" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris B. Burge" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan A. Slaugenhaupt" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092834v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D. Schaal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klemens J. Hertel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Reed" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Maniatis" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092842v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Aractingi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Allory" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Borrini" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dupuy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092847v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Commo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gattegno" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Callard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092851v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guerra" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Lacombe" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Angevin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Chouaib" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092855v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morange" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dausset" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgardo D. Carosella" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Paul" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344676v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Derouin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Lutz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093300v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093352v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624033v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Bel Haj Ali" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fillatre" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Glaichenhaus" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>