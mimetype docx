--- v0 (2026-04-08)
+++ v1 (2026-05-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:88.020833333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> El Hadji Mbaye Ndiaye </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheur Postdoctoral à l'Université Gustave Eiffel, Lyon-France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">el-hadji-mbaye-ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0578-2748</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheur postdoctoral spécialisé en intelligence artificielle appliquée aux énergies renouvelables et au stockage d'énergie. Titulaire d'un doctorat en physique orienté énergies renouvelables et commande des systèmes électriques, je combine expertise scientifique et technologies avancées pour améliorer les performances des batteries Lithium-Ion et de l'hydrogène vert. Je participe activement à la recherche, aux publications et à l'enseignement supérieur. Je suis auteurs et co-auteur d’une dizaine de publications scientifiques. J’ai encadré, supervisé et participé à plusieurs jurys de mémoires et de projets de fin d’étude. J’ai également supervisé plusieurs doctorants régulièrement inscrits en thèse.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power optimization of a photovoltaic system with artificial intelligence algorithms over two seasons in tropical area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphousseyni Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Mbaye Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senghane Mbodji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MethodsX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.101959. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mex.2022.101959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaic power optimization based on artificial intelligence method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Mbaye Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphousseyni Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mactar Faye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJISET - International Journal of Innovative Science, Engineering &amp; Technology,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low voltage grid connected three-phase inverter control with hybrid neuro-fuzzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndiaye El Hadji Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndiaye Alphousseyni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faye Mactar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique de la SOAPHYS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (1b), pp.C20A07-1-C20A07-6. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46411/jpsoaphys.2020.01.07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Control of a Photovoltaic Generator for Charging and Discharging Battery Using Adaptive Neuro-Fuzzy Inference System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Mbaye Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphousseyni Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mactar Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samba Gueye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Photoenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (Special Issue: Solar Energy: New Trends on Grid Integration for PV Systems), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2020/8649868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study Between Three Methods for Optimizing the Power Produced from Photovoltaic Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Mbaye Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mactar Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphousseyni Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science, Technology and Engineering Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (6), pp.1458-1465. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25046/aj0506175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Implementation of a Hybrid Neuro-Fuzzy Corrector for DC Bus Voltage Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Mbaye Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphousseyni Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mactar Faye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI Endorsed Transactions on Energy Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.166551. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/eai.8-10-2020.166551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battery model parameters anomaly corrections with machine learning methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Mbaye Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Ba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICRERA2025 14th International Conference on Renewable Energy Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Vienna, Austria. 6p, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA66237.2025.11283807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LSTM Network for Forecasting Solar Energy Injected into the LV Electricity Grid: Case Study, Bokhol Solar Power Plant, Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumy Wagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphousseyni Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Mbaye Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 13th International Conference on Smart Grid (icSmartGrid)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Glasgow, France. pp.621-625, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icSmartGrid66138.2025.11071744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Energy Forecasting Based on Arima Model: Case Study of the Ten Merina Power Plant, Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliou Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphousseyni Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Mbaye Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 13th International Conference on Smart Grid (icSmartGrid)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Glasgow, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icSmartGrid66138.2025.11071845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the P&O-MPPT controller by the adaptive method (Ad-P&O) for stand-alone PV systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Amadou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphousseyni Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Mbaye Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Abdou Tankari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 11th International Conference on Smart Grid (icSmartGrid)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icSmartGrid58556.2023.10171074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Validation of PSO and Neuro-Fuzzy Soft-Computing Methods for Power Optimization of PV installations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Mbaye Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphousseyni Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mactar Faye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 8th International Conference on Smart Grid (icSmartGrid)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Paris, France. pp.189-197, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icSmartGrid49881.2020.9144790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Neuro-Fuzzy Inference System Application for The Identification of a Photovoltaic System and The Forecasting of Its Maximum Power Point</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Mbaye Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphousseyni Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Abdou Tankari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gille Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 7th International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France. pp.1061-1067, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA.2018.8566776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de commandes adaptatives et contrôleurs prédictifs basés sur l’intelligence artificielle pour l’optimisation des performances des systèmes photovoltaïques connectés aux réseaux électriques en zone tropicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Mbaye Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Université Alioune Diop (Bambey), 2022. Français. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05206387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId56"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:88.020833333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> El Hadji Mbaye Ndiaye </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheur Postdoctoral à l'Université Gustave Eiffel, Lyon-France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">el-hadji-mbaye-ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0578-2748</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=8AlaTd4AAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheur postdoctoral spécialisé en intelligence artificielle appliquée aux énergies renouvelables et au stockage d'énergie. Titulaire d'un doctorat en physique orienté énergies renouvelables et commande des systèmes électriques, je combine expertise scientifique et technologies avancées pour améliorer les performances des batteries Lithium-Ion et de l'hydrogène vert. Je participe activement à la recherche, aux publications et à l'enseignement supérieur. Je suis auteurs et co-auteur d’une dizaine de publications scientifiques. J’ai encadré, supervisé et participé à plusieurs jurys de mémoires et de projets de fin d’étude. J’ai également supervisé plusieurs doctorants régulièrement inscrits en thèse.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power optimization of a photovoltaic system with artificial intelligence algorithms over two seasons in tropical area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphousseyni Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Mbaye Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senghane Mbodji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MethodsX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.101959. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mex.2022.101959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low voltage grid connected three-phase inverter control with hybrid neuro-fuzzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndiaye El Hadji Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndiaye Alphousseyni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faye Mactar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique de la SOAPHYS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (1b), pp.C20A07-1-C20A07-6. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46411/jpsoaphys.2020.01.07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaic power optimization based on artificial intelligence method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Mbaye Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphousseyni Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mactar Faye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJISET - International Journal of Innovative Science, Engineering &amp; Technology,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Control of a Photovoltaic Generator for Charging and Discharging Battery Using Adaptive Neuro-Fuzzy Inference System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Mbaye Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphousseyni Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mactar Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samba Gueye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Photoenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (Special Issue: Solar Energy: New Trends on Grid Integration for PV Systems), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2020/8649868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study Between Three Methods for Optimizing the Power Produced from Photovoltaic Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Mbaye Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mactar Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphousseyni Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science, Technology and Engineering Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (6), pp.1458-1465. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25046/aj0506175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Implementation of a Hybrid Neuro-Fuzzy Corrector for DC Bus Voltage Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Mbaye Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphousseyni Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mactar Faye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI Endorsed Transactions on Energy Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.166551. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/eai.8-10-2020.166551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battery model parameters anomaly corrections with machine learning methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Mbaye Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Hassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Ba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICRERA2025 14th International Conference on Renewable Energy Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Vienna, Austria. 6p, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA66237.2025.11283807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LSTM Network for Forecasting Solar Energy Injected into the LV Electricity Grid: Case Study, Bokhol Solar Power Plant, Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumy Wagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphousseyni Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Mbaye Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 13th International Conference on Smart Grid (icSmartGrid)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Glasgow, France. pp.621-625, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icSmartGrid66138.2025.11071744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Energy Forecasting Based on Arima Model: Case Study of the Ten Merina Power Plant, Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliou Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphousseyni Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Mbaye Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 13th International Conference on Smart Grid (icSmartGrid)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Glasgow, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icSmartGrid66138.2025.11071845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the P&O-MPPT controller by the adaptive method (Ad-P&O) for stand-alone PV systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Amadou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphousseyni Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Mbaye Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Abdou Tankari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 11th International Conference on Smart Grid (icSmartGrid)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icSmartGrid58556.2023.10171074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Validation of PSO and Neuro-Fuzzy Soft-Computing Methods for Power Optimization of PV installations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Mbaye Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphousseyni Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mactar Faye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 8th International Conference on Smart Grid (icSmartGrid)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Paris, France. pp.189-197, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icSmartGrid49881.2020.9144790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Neuro-Fuzzy Inference System Application for The Identification of a Photovoltaic System and The Forecasting of Its Maximum Power Point</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Mbaye Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphousseyni Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Abdou Tankari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gille Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 7th International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France. pp.1061-1067, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA.2018.8566776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de commandes adaptatives et contrôleurs prédictifs basés sur l’intelligence artificielle pour l’optimisation des performances des systèmes photovoltaïques connectés aux réseaux électriques en zone tropicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Mbaye Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Université Alioune Diop (Bambey), 2022. Français. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05206387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId57"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9F38C124"/>
+    <w:nsid w:val="C39351B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/el-hadji-mbaye-ndiaye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0578-2748" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247507v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphousseyni Ndiaye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Mbaye Ndiaye" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senghane Mbodji" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2022.101959" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247930v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mactar Faye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247499v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndiaye El Hadji Mbaye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndiaye Alphousseyni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faye Mactar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46411/jpsoaphys.2020.01.07" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247494v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Gueye" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/8649868" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247498v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25046/aj0506175" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247496v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.8-10-2020.166551" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335893v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Redondo-Iglesias" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Hassini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pelissier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Ba" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA66237.2025.11283807" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247504v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumy Wagne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Gueye" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Traor&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icSmartGrid66138.2025.11071744" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247503v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Mbaye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Faye" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icSmartGrid66138.2025.11071845" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247505v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Amadou Ba" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Abdou Tankari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icSmartGrid58556.2023.10171074" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247493v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icSmartGrid49881.2020.9144790" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04140091v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gille Lefebvre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2018.8566776" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05206387v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/el-hadji-mbaye-ndiaye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0578-2748" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=8AlaTd4AAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247507v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ba" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphousseyni Ndiaye" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Mbaye Ndiaye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senghane Mbodji" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2022.101959" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247499v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndiaye El Hadji Mbaye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndiaye Alphousseyni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faye Mactar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46411/jpsoaphys.2020.01.07" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247930v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mactar Faye" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247494v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Gueye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/8649868" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247498v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25046/aj0506175" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247496v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.8-10-2020.166551" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335893v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Redondo-Iglesias" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Hassini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pelissier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Ba" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA66237.2025.11283807" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247504v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumy Wagne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Gueye" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Traor&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icSmartGrid66138.2025.11071744" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247503v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Mbaye" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Faye" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icSmartGrid66138.2025.11071845" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247505v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Amadou Ba" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Abdou Tankari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icSmartGrid58556.2023.10171074" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247493v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icSmartGrid49881.2020.9144790" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04140091v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gille Lefebvre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2018.8566776" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05206387v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>