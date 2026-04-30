--- v0 (2026-03-26)
+++ v1 (2026-04-30)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -256,674 +256,1055 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05395039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re)penser le continuum BAC-3/+3 Retour d’expérience sur la mise en place d’un espace de réflexion, d’analyse et de co-construction des pratiques pédagogiques et didactiques entre le Lycée et le premier cycle universitaire</w:t>
+                <w:t xml:space="preserve">Attentes des enseignants de la part d’un élève autonome en physique : étude de cas au Liban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Verchier</w:t>
+                <w:t xml:space="preserve">Darine El Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzane El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Piezel</w:t>
+                <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Bulletin de l'Union des Professeurs de Physique et de Chimie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mediterranean Journal of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (2), pp.106-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26220/mje.3834⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03029769v1</w:t>
+                <w:t xml:space="preserve">hal-03510473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Difficultés liées au processus de modélisation des transformations chimiques : étude de cas d’étudiants en première année d’école d’ingénieur</w:t>
+                <w:t xml:space="preserve">Developing the students’ autonomy in middle school: an exploratory study of French science teachers’ points of view and the expectationsof the school institution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzane El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Verchier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Morgan Piezel</w:t>
+                <w:t xml:space="preserve">Darine El Hajjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Bulletin de l'Union des Professeurs de Physique et de Chimie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Review of science, mathematics and ICT education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (2), pp.77-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26220/rev.3826⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03029772v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’autonomie des élèves dans l’apprentissage de la physique-chimie selon les enseignants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Le Bouil</w:t>
+                <w:t xml:space="preserve">Re)penser le continuum BAC-3/+3 Retour d’expérience sur la mise en place d’un espace de réflexion, d’analyse et de co-construction des pratiques pédagogiques et didactiques entre le Lycée et le premier cycle universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Verchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzane El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Piezel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educational Journal of the University of Patras UNESCO Chair</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Bulletin de l'Union des Professeurs de Physique et de Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535355v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des difficultés d’étudiants en BAC+1 de la compréhension des transformations chimiques en utilisant le modèle particulaire</w:t>
+                <w:t xml:space="preserve">Difficultés liées au processus de modélisation des transformations chimiques : étude de cas d’étudiants en première année d’école d’ingénieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzane El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Verchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Piezel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educational Journal of the University of Patras UNESCO Chair</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Colloque SIEST Méditerranée, Patras 2019, 6 (1)</w:t>
+              <w:t xml:space="preserve">Le Bulletin de l'Union des Professeurs de Physique et de Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1028</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03029775v1</w:t>
+                <w:t xml:space="preserve">hal-03029772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les démarches de chercheurs en physique et en mathématiques : enjeux didactiques d’une nouvelle approche épistémologique</w:t>
+                <w:t xml:space="preserve">Analyse des difficultés d’étudiants en BAC+1 de la compréhension des transformations chimiques en utilisant le modèle particulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzane El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Ouvrier-Buffet</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Verchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Piezel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en éducation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Educational Journal of the University of Patras UNESCO Chair</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Colloque SIEST Méditerranée, Patras 2019, 6 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03356685v1</w:t>
+                <w:t xml:space="preserve">hal-03029775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transana : un logiciel utilisé pour l’étude des interactions didactiques en classe.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’autonomie des élèves dans l’apprentissage de la physique-chimie selon les enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Bouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzane El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jameau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Educational Journal of the University of Patras UNESCO Chair</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (1), pp.274-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26220/une.2988⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05396808v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les démarches de chercheurs en physique et en mathématiques : enjeux didactiques d’une nouvelle approche épistémologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzane El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ouvrier-Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34, pp.106-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ree.1932⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrélation entre le système d'activité d'un enseignant de physique hors classe et son activité en classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzane El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 55 (Supplément), pp.121-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/spira.2015.1740⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transana : un logiciel utilisé pour l’étude des interactions didactiques en classe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzane El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05396808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cohérence discursive du savoir enseigné: cas où l'enseignant utilise un dispositif TICE [en ligne]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeynab Badreddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Buty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzane El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers d'Esquisse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.70-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La notion d'inscription appliquée aux pratiques enseignantes, une étude de cas en physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzane El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Buty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 10, pp.213-243. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rdst.960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -933,1109 +1314,1347 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomie des élèves en physique : perception des enseignants libanais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darine El Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzane El Hage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Colloque SIEST Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISEFC - Université virtuelle de Tunis, May 2023, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomie des élèves en physique : étude quantitative des points de vue des enseignants libanais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darine El Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzane El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIEST Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Tunisie, Tunisie. pp.36-45, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26220/mje.4410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04258386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomie des élèves en physique au lycée. Points de vue d’enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzane El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darine El Hajjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes Rencontres scientifiques de l’ARDiST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France. pp.507-512</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03956216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de l’autonomie des élèves au collège. Points de vue d’enseignants de sciences physiques et de mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzane El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Joffredo-Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Rencontres scientifiques de l’ARDIST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Bruxelles, Belgique. pp.195-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03229620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effect of an ICT on the Coherence of the Teacher Discourse: Case Study of an Electricity Sequence at Grade 12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzane El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Buty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Based Learning In Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Barcelone, Spain. pp.41-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00815764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cohérence discursive du savoir enseigné: cas où l'enseignant utilise un dispositif TICE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzane El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Buty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeynab Badreddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association pour la Recherche en Didactiques des Sciences et de la Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Bordeaux, France. pp.149-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00815810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherence of an ICT-using Teaching Sequence: a Case Study in Optics at Lower Secondary School</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzane El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Buty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Science Education Research Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Lyon, France. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00815795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epistemological and didactic Analysis of High School Chemistry. What Place of Model and Modeling ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of Electrochemical Cells Processes Simulations. Students' Points of View.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ayna-Bouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzane El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Soudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Soudani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th ESERA Conference, 5th-9th September 2011, Lyon, France.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, France. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00988927v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00988912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Electrochemical Cells Processes Simulations. Students' Points of View.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Epistemological and didactic Analysis of High School Chemistry. What Place of Model and Modeling ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzane El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ayna-Bouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Soudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Soudani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th ESERA Conference, 5th-9th September 2011, Lyon, France.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, France. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00988912v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00988927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONSISTENCY OF AN OPTICS LESSON INCLUDING ICT AT GRADE 8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzane El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Robinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Buty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Based Learning in Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, varsovie, Poland. pp.165-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00815807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les traces de l'activité : objets pour la recherche et outils pour la formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Brau-Antony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Buty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzane El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippot, Thierry. L'Harmattan, 252 p., 2016, Action et savoir. Recherches, ISSN 1952-0832, 978-2-343-09512-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle méthodologie pour étudier le rapport entre les inscriptions des enseignants au tableau et les écrits individuels des élèves en physique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzane El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Buty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thierry Philippot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les traces de l'activité : objets pour la recherche et outils pour la formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.25-46, 2016, Action et savoir. Recherches, ISSN 1952-0832, 978-2-343-09512-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NOTE DE SYNTHÈSE EN VUE DE L'HABILITATION À DIRIGER DES RECHERCHES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzane El Hage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Reims Champagne Ardenne (URCA), FRA., 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04760319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId49"/>
+      <w:footerReference w:type="default" r:id="rId59"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2182,51 +2801,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395001v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzane El Hage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/131p0" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395039v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26220/rev.4662" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029769v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Verchier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Piezel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029772v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02535355v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Bouil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jameau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26220/une.2988" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029775v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356685v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ouvrier-Buffet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.1932" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396808v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104600v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Buty" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.960" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129019v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine El Hajjar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258386v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26220/mje.4410" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956216v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03229620v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joffredo-Lebrun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815764v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815810v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynab Badreddine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815795v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988927v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ayna-Bouni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Soudani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Soudani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988912v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815807v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Robinault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/tel-04760319v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395001v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzane El Hage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/131p0" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395039v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26220/rev.4662" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03510473v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine El Hajjar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26220/mje.3834" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03739639v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26220/rev.3826" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029769v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Verchier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Piezel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029772v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029775v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02535355v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Bouil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jameau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26220/une.2988" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356685v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ouvrier-Buffet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.1932" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104609v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spira.2015.1740" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396808v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02108612v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynab Badreddine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Buty" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104600v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.960" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129019v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258386v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26220/mje.4410" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956216v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03229620v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joffredo-Lebrun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815764v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815810v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815795v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988912v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ayna-Bouni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Soudani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Soudani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988927v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815807v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Robinault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02110698v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brau-Antony" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02141109v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/tel-04760319v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>