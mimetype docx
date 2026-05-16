--- v0 (2026-03-28)
+++ v1 (2026-05-16)
@@ -652,252 +652,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03276139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stationary reaction-diffusion systems in L^1 revisited</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Deheuvels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Henrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Haj Laamri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Miranville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rodolphe Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 14 (2), pp.455 - 464. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/dcdss.2020355⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 14 (2), pp.i-vi. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/dcdss.2020437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03276160v1</w:t>
+                <w:t xml:space="preserve">hal-03261203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stationary reaction-diffusion systems in L^1 revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Haj Laamri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 14 (2), pp.i-vi. </w:t>
+              <w:t xml:space="preserve">, 2021, 14 (2), pp.455 - 464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/dcdss.2020437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/dcdss.2020355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03261203v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existence Results to a Class of Nonlinear Parabolic Systems Involving Potential and Gradient Terms</w:t>
               </w:r>
@@ -1208,51 +1208,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stationary reaction-diffusion systems in L 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Haj Laamri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 28 (11), pp.2161-2190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1403,68 +1403,68 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global existence for reaction–diffusion systems with nonlinear diffusion and control of mass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Haj Laamri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire (Nonlinear Analysis)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 34 (3), pp.571-591. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anihpc.2016.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
@@ -2604,51 +2604,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="74B92C26"/>
+    <w:nsid w:val="80078BDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2835,51 +2835,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/el-haj-laamri" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8204-7483" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033903506" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03954494v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abdellaoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Attar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y O Boukarabila" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. -H. Laamri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17476933.2021.1998016" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03276152v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Daoud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Haj Laamri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2021027" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261185v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Deheuvels" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Henrot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Miranville" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rodolphe Roche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2020438" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03276139v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Abdellaoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheireddine Biroud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Haj Laamri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-020-00623-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03276160v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pierre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2020355" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261203v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2020437" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03277486v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bentifour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00009-020-01542-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02271103v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perthame" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2020.06.042" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03275893v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Attar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bentifour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-020-00329-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01748519v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202518400110" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01748590v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2017.1419204" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101168v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2016.03.002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314575v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klemens Fellner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-015-0318-y" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314594v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585251v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schmitt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2012.11.2429" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568523v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-011-9613-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05101376v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somia Atmani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03954680v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04123268v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Baalal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04123233v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03954655v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03954615v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848861v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/el-haj-laamri" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8204-7483" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033903506" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03954494v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abdellaoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Attar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y O Boukarabila" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. -H. Laamri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17476933.2021.1998016" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03276152v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Daoud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Haj Laamri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2021027" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261185v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Deheuvels" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Henrot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Miranville" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rodolphe Roche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2020438" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03276139v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Abdellaoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheireddine Biroud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Haj Laamri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-020-00623-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261203v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2020437" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03276160v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pierre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2020355" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03277486v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bentifour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00009-020-01542-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02271103v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perthame" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2020.06.042" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03275893v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Attar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bentifour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-020-00329-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01748519v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202518400110" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01748590v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2017.1419204" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101168v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2016.03.002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314575v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klemens Fellner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-015-0318-y" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314594v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585251v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schmitt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2012.11.2429" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568523v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-011-9613-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05101376v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somia Atmani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03954680v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04123268v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Baalal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04123233v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03954655v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03954615v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848861v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>