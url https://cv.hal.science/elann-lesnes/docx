--- v0 (2026-03-06)
+++ v1 (2026-04-10)
@@ -854,125 +854,125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuels de cycle 2 et 3 pour les élèves à besoins éducatifs particuliers : Quelles adaptations pour la symétrie axiale ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une situation de formation autour de la proportionnalité pour répondre à la diversité des apprenants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Petitfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elann Lesnes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peteers Florence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49e Colloque international sur la formation en mathématiques des professeurs des écoles (COPIRELEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRES d'Aix-Marseille, Jun 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">50e colloque international sur la formation en mathématiques des professeurs des écoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bonneuil-sur-Marne, France. pp.81-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04547585v1</w:t>
+                <w:t xml:space="preserve">hal-05123552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-service teachers' difficulties with the semiotic representation of the decimal number line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macarena Flores González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -988,139 +988,139 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Congress of the European Society for Research in Mathematics Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alfréd Rényi Institute of Mathematics; Eötvös Loránd University, Jul 2023, Budapest, Hungary. pp.3751-3758</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04102100v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une situation de formation autour de la proportionnalité pour répondre à la diversité des apprenants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manuels de cycle 2 et 3 pour les élèves à besoins éducatifs particuliers : Quelles adaptations pour la symétrie axiale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elann Lesnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peteers Florence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50e colloque international sur la formation en mathématiques des professeurs des écoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bonneuil-sur-Marne, France. pp.81-102</w:t>
+              <w:t xml:space="preserve">49e Colloque international sur la formation en mathématiques des professeurs des écoles (COPIRELEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRES d'Aix-Marseille, Jun 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05123552v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving techniques of future mathematics teachers: the case of reflection</w:t>
               </w:r>
@@ -1132,51 +1132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elann Lesnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Petitfour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth conference of the International Network for Didactic Research in University Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Recerca Matematica [CRM], Jun 2024, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1700,217 +1700,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03317785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte de l'élève au sein de la Théorie Anthropologique du Didactique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modèle d’Exercices et Parcours d’Apprentissage Prenant en Compte le Raisonnement de l’Élève en Mathématiques au Collège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elann Lesnes-Cuisiniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e école d’été de didactique des mathématiques,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Autrans, France</w:t>
+              <w:t xml:space="preserve">Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02519358v1</w:t>
+                <w:t xml:space="preserve">hal-02863439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle d’Exercices et Parcours d’Apprentissage Prenant en Compte le Raisonnement de l’Élève en Mathématiques au Collège</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prise en compte de l'élève au sein de la Théorie Anthropologique du Didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elann Lesnes-Cuisiniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">20e école d’été de didactique des mathématiques,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02863439v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02519358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2089,51 +2089,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C1499D68"/>
+    <w:nsid w:val="F17626D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2320,51 +2320,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elann-lesnes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0215-3700" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/263472051" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889170v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elann Lesnes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/rdm.15128" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327580v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Flores Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42330-025-00380-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006908v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jolivet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Yessad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Muratet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elann Lesnes-Cuisiniez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon-Allys" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.2.4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659912v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.1060" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426302v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peteers Florence" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426323v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vandebrouck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547585v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102100v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123552v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Petitfour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944237v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier-Boley" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072554v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606939v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162864v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292754v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reiter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317785v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519358v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Croset" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gardes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863439v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03404996v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UNIP7115" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elann-lesnes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0215-3700" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/263472051" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889170v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elann Lesnes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/rdm.15128" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327580v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Flores Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42330-025-00380-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006908v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jolivet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Yessad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Muratet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elann Lesnes-Cuisiniez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon-Allys" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.2.4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659912v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.1060" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426302v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peteers Florence" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426323v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vandebrouck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123552v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Petitfour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102100v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547585v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944237v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier-Boley" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072554v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606939v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162864v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292754v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reiter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317785v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863439v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519358v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Croset" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gardes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03404996v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UNIP7115" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>