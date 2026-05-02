--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -664,217 +664,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la mise en oeuvre d'une séquence à visée inclusive sur la symétrie axiale au cycle 3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apports de modèles didactiques pour concevoir des parcours adaptatifs dans un environnement numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elann Lesnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peteers Florence</w:t>
+                <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Espace Mathématique Francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2025, Montréal, Canada. pp.1047-1057</w:t>
+              <w:t xml:space="preserve">, May 2025, Montréal, Canada. pp.855-864</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05426302v1</w:t>
+                <w:t xml:space="preserve">hal-05426323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de modèles didactiques pour concevoir des parcours adaptatifs dans un environnement numérique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse de la mise en oeuvre d'une séquence à visée inclusive sur la symétrie axiale au cycle 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elann Lesnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
+                <w:t xml:space="preserve">Peteers Florence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Espace Mathématique Francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2025, Montréal, Canada. pp.855-864</w:t>
+              <w:t xml:space="preserve">, May 2025, Montréal, Canada. pp.1047-1057</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05426323v1</w:t>
+                <w:t xml:space="preserve">hal-05426302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une situation de formation autour de la proportionnalité pour répondre à la diversité des apprenants</w:t>
               </w:r>
@@ -936,191 +936,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05123552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-service teachers' difficulties with the semiotic representation of the decimal number line</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manuels de cycle 2 et 3 pour les élèves à besoins éducatifs particuliers : Quelles adaptations pour la symétrie axiale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elann Lesnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peteers Florence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Congress of the European Society for Research in Mathematics Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alfréd Rényi Institute of Mathematics; Eötvös Loránd University, Jul 2023, Budapest, Hungary. pp.3751-3758</w:t>
+              <w:t xml:space="preserve">49e Colloque international sur la formation en mathématiques des professeurs des écoles (COPIRELEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRES d'Aix-Marseille, Jun 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04102100v2</w:t>
+                <w:t xml:space="preserve">hal-04547585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuels de cycle 2 et 3 pour les élèves à besoins éducatifs particuliers : Quelles adaptations pour la symétrie axiale ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pre-service teachers' difficulties with the semiotic representation of the decimal number line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macarena Flores González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elann Lesnes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peteers Florence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49e Colloque international sur la formation en mathématiques des professeurs des écoles (COPIRELEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRES d'Aix-Marseille, Jun 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">13th Congress of the European Society for Research in Mathematics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alfréd Rényi Institute of Mathematics; Eötvös Loránd University, Jul 2023, Budapest, Hungary. pp.3751-3758</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04547585v1</w:t>
+                <w:t xml:space="preserve">hal-04102100v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving techniques of future mathematics teachers: the case of reflection</w:t>
               </w:r>
@@ -1195,230 +1195,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04944237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MINDMATH : didactique des mathématiques et intelligence artificielle dans un EIAH</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Jolivet</w:t>
+                <w:t xml:space="preserve">Sémiotique de la droite numérique graduée : Signes produits par les enseignant.s en formation initiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macarena Flores González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elann Lesnes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amel Yessad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIe école d'été de didactique des mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Sainte Marie de Ré, France. pp.133-151</w:t>
+              <w:t xml:space="preserve">XXIIe École d’Été de Didactique des Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Bar sur Seine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05072554v1</w:t>
+                <w:t xml:space="preserve">hal-04606939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sémiotique de la droite numérique graduée : Signes produits par les enseignant.s en formation initiale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Macarena Flores González</w:t>
+                <w:t xml:space="preserve">MINDMATH : didactique des mathématiques et intelligence artificielle dans un EIAH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elann Lesnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Yessad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIe École d’Été de Didactique des Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Bar sur Seine, France</w:t>
+              <w:t xml:space="preserve">XXIe école d'été de didactique des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Sainte Marie de Ré, France. pp.133-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04606939v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles conceptions sur les nombres décimaux en première année de master MEEF 1er degré après formation en INSPÉ ?</w:t>
               </w:r>
@@ -1480,247 +1480,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rétroactions épistémiques dans une plateforme d'entrainement aux mathématiques : apports croisés de l'informatique et de la didactique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of online automated learning path on student learning: the MindMath project in elementary algebra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elann Lesnes-Cuisiniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg / Virtual, Suisse. pp.82-93</w:t>
+              <w:t xml:space="preserve">14th International Congress on Mathematical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Shangai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03292754v1</w:t>
+                <w:t xml:space="preserve">hal-03317785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of online automated learning path on student learning: the MindMath project in elementary algebra</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rétroactions épistémiques dans une plateforme d'entrainement aux mathématiques : apports croisés de l'informatique et de la didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Yessad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Muratet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Reiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Congress on Mathematical Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Shangai, China</w:t>
+              <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg / Virtual, Suisse. pp.82-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03317785v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle d’Exercices et Parcours d’Apprentissage Prenant en Compte le Raisonnement de l’Élève en Mathématiques au Collège</w:t>
               </w:r>
@@ -2089,51 +2089,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F17626D0"/>
+    <w:nsid w:val="FA217DBA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2320,51 +2320,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elann-lesnes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0215-3700" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/263472051" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889170v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elann Lesnes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/rdm.15128" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327580v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Flores Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42330-025-00380-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006908v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jolivet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Yessad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Muratet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elann Lesnes-Cuisiniez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon-Allys" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.2.4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659912v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.1060" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426302v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peteers Florence" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426323v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vandebrouck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123552v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Petitfour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102100v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547585v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944237v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier-Boley" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072554v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606939v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162864v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292754v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reiter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317785v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863439v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519358v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Croset" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gardes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03404996v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UNIP7115" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elann-lesnes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0215-3700" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/263472051" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889170v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elann Lesnes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/rdm.15128" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327580v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Flores Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42330-025-00380-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006908v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jolivet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Yessad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Muratet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elann Lesnes-Cuisiniez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon-Allys" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.2.4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659912v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.1060" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426323v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vandebrouck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426302v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peteers Florence" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123552v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Petitfour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547585v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102100v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944237v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier-Boley" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606939v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072554v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162864v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317785v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292754v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reiter" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863439v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519358v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Croset" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gardes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03404996v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UNIP7115" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>