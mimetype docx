--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -664,342 +664,342 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de modèles didactiques pour concevoir des parcours adaptatifs dans un environnement numérique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse de la mise en oeuvre d'une séquence à visée inclusive sur la symétrie axiale au cycle 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elann Lesnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
+                <w:t xml:space="preserve">Peteers Florence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Espace Mathématique Francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2025, Montréal, Canada. pp.855-864</w:t>
+              <w:t xml:space="preserve">, May 2025, Montréal, Canada. pp.1047-1057</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05426323v1</w:t>
+                <w:t xml:space="preserve">hal-05426302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la mise en oeuvre d'une séquence à visée inclusive sur la symétrie axiale au cycle 3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une situation de formation autour de la proportionnalité pour répondre à la diversité des apprenants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Petitfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elann Lesnes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peteers Florence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Espace Mathématique Francophone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Montréal, Canada. pp.1047-1057</w:t>
+              <w:t xml:space="preserve">50e colloque international sur la formation en mathématiques des professeurs des écoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bonneuil-sur-Marne, France. pp.81-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05426302v1</w:t>
+                <w:t xml:space="preserve">hal-05123552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une situation de formation autour de la proportionnalité pour répondre à la diversité des apprenants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apports de modèles didactiques pour concevoir des parcours adaptatifs dans un environnement numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elann Lesnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edith Petitfour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elann Lesnes</w:t>
+                <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50e colloque international sur la formation en mathématiques des professeurs des écoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bonneuil-sur-Marne, France. pp.81-102</w:t>
+              <w:t xml:space="preserve">Colloque Espace Mathématique Francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Montréal, Canada. pp.855-864</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05123552v1</w:t>
+                <w:t xml:space="preserve">hal-05426323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuels de cycle 2 et 3 pour les élèves à besoins éducatifs particuliers : Quelles adaptations pour la symétrie axiale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elann Lesnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peteers Florence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49e Colloque international sur la formation en mathématiques des professeurs des écoles (COPIRELEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRES d'Aix-Marseille, Jun 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1132,51 +1132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elann Lesnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Petitfour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth conference of the International Network for Didactic Research in University Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Recerca Matematica [CRM], Jun 2024, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1195,230 +1195,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04944237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sémiotique de la droite numérique graduée : Signes produits par les enseignant.s en formation initiale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Macarena Flores González</w:t>
+                <w:t xml:space="preserve">MINDMATH : didactique des mathématiques et intelligence artificielle dans un EIAH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elann Lesnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Yessad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIe École d’Été de Didactique des Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Bar sur Seine, France</w:t>
+              <w:t xml:space="preserve">XXIe école d'été de didactique des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Sainte Marie de Ré, France. pp.133-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04606939v1</w:t>
+                <w:t xml:space="preserve">hal-05072554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MINDMATH : didactique des mathématiques et intelligence artificielle dans un EIAH</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Jolivet</w:t>
+                <w:t xml:space="preserve">Sémiotique de la droite numérique graduée : Signes produits par les enseignant.s en formation initiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macarena Flores González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elann Lesnes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amel Yessad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIe école d'été de didactique des mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Sainte Marie de Ré, France. pp.133-151</w:t>
+              <w:t xml:space="preserve">XXIIe École d’Été de Didactique des Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Bar sur Seine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05072554v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles conceptions sur les nombres décimaux en première année de master MEEF 1er degré après formation en INSPÉ ?</w:t>
               </w:r>
@@ -1480,247 +1480,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of online automated learning path on student learning: the MindMath project in elementary algebra</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rétroactions épistémiques dans une plateforme d'entrainement aux mathématiques : apports croisés de l'informatique et de la didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Yessad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Muratet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Reiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Congress on Mathematical Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Shangai, China</w:t>
+              <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg / Virtual, Suisse. pp.82-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03317785v1</w:t>
+                <w:t xml:space="preserve">hal-03292754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rétroactions épistémiques dans une plateforme d'entrainement aux mathématiques : apports croisés de l'informatique et de la didactique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of online automated learning path on student learning: the MindMath project in elementary algebra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elann Lesnes-Cuisiniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg / Virtual, Suisse. pp.82-93</w:t>
+              <w:t xml:space="preserve">14th International Congress on Mathematical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Shangai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03292754v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03317785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle d’Exercices et Parcours d’Apprentissage Prenant en Compte le Raisonnement de l’Élève en Mathématiques au Collège</w:t>
               </w:r>
@@ -2089,51 +2089,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FA217DBA"/>
+    <w:nsid w:val="12232E22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2320,51 +2320,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elann-lesnes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0215-3700" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/263472051" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889170v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elann Lesnes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/rdm.15128" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327580v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Flores Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42330-025-00380-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006908v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jolivet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Yessad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Muratet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elann Lesnes-Cuisiniez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon-Allys" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.2.4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659912v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.1060" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426323v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vandebrouck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426302v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peteers Florence" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123552v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Petitfour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547585v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102100v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944237v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier-Boley" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606939v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072554v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162864v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317785v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292754v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reiter" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863439v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519358v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Croset" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gardes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03404996v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UNIP7115" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elann-lesnes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0215-3700" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/263472051" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889170v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elann Lesnes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/rdm.15128" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327580v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Flores Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42330-025-00380-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006908v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jolivet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Yessad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Muratet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elann Lesnes-Cuisiniez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon-Allys" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.2.4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659912v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.1060" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426302v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peteers Florence" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123552v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Petitfour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426323v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vandebrouck" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547585v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102100v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944237v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier-Boley" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072554v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606939v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162864v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292754v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reiter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317785v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863439v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519358v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Croset" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gardes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03404996v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UNIP7115" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>