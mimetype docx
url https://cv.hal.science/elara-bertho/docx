--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:70.052083333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elara Bertho </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de recherche, CNRS / Les Afriques dans le Monde</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">elara-bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7572-755X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">181335263</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation : titres et diplômes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chargée de recherche au CNRS en section 35 (Sciences philosophiques et philologiques, sciences de l’art). LAM (Les Afriques dans le Monde UMR 5115)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016-2017 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATER à Paris 3 – Sorbonne Nouvelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013-2016 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse de Littérature comparée avec contrat doctoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">sous la direction de Xavier Garnier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Paris 3 – Sorbonne Nouvelle) : « Nehanda, Samori, Sarraounia comme héros culturels : mémoire postcoloniale et figures de résistants africains dans la littérature et dans les arts ». École doctorale 120, THALIM, UMR 7172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012-2016 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passeport 3ème année de langue haoussa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Niger, Nigéria) à l’INALCO</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrégation de Lettres Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, rang 47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009-2013 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">École Normale Supérieure de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, rang 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplôme de l’ENS de Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master 2 Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dirigé par Cécile Van Den Avenne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master 2 MEEF,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> métiers de l’enseignement, préparation à l’agrégation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-2009  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lycée Henri IV,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Paris, classe préparatoire littéraire, option lettres modernes. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Licence de Lettres Modernes,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> La Sorbonne Paris 4. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Licence de Philosophie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> La Sorbonne Paris 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bourses et distinctions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021-2024 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bourse ESR Région Nouvelle Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Co-porteuse du projet ICI Intermédialité Créative et Inclusive, porté par Magali Nachtergael avec Chloé Conant Ouaked et Stéphane Bikialo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-2023 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bourse de l’Economic and Social Research Council (Royaume-Uni) –</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">977 000 £ : International Co-Investigator du projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">« De-marginalising frontier communities in West Africa: action research, local knowledge, and resilience against natural disasters and ecological stress »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ERSC ES/T003138/1). Principal Investigator : Marie Rodet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020-2021 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bourse CHANGES (Région Aquitaine),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Enjeux patrimoniaux du patrimoine en contexte postcolonial : les circulations des biens culturels dans un monde en recomposition (la situation francoafricaine) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5 000€, avec Isabelle Gobatto, Sophie Chave-Dartoen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-2019 Bourse de l’Economic and Social Research Council (Royaume-Uni) – 300 000 £ : Co-Investigator du projet « Resilience in West African Frontier Communities » (**ESRC-DFID ES/R002800/1), mené en collaboration avec Marie Rodet, Friederike Lüpke et Bakary Camara. Financement de terrains, de publications et de workshops</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fellowship de la Bayreuth Academy for Advanced African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (1 000 €, 12-22 octobre 2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016-2017 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bourse de la</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (BA/Leverhulme Small Research Grant SG161843 2016-2017, 8 400 £) : assistante de recherche sur le projet « Djiguiba Camara » mené en collaboration avec Marie Rodet (SOAS University, Senior Lecturer in the History of Africa). Financement de terrain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités collectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directrice de collection « Lettres du Sud », Karthala.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre du comité de rédaction des revues : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Littérature Orale</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conakry. Une utopie panafricaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 320 p., 2025, 9782271154965</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un couple panafricain. Miriam Makeba et Stokely Carmichael en Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rot Bo Krik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 160 p., 2025, 978-2-9590055-2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes, genre, cinémas en Afrique : dans les pas d'Odile Goerg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Piton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 368 p., 2024, Hommes et sociétés, 9782384091515</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senghor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, 170 p., 2023, Olivier Coquard, 978-2-13-083822-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figurer le terroriste. La littérature au défi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karthala, https://www.cairn.info/figurer-le-terroriste--9782811127831.htm, 2021, 9782811127831</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai d’histoire locale by Djiguiba Camara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brill, 2020, African Sources for African History, 978-90-04-42327-5. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004424876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du héros à la communauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Midi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 30, 2019, Cahiers Afriques, 978-2-8107-0653-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorcières, tyrans, héros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Honoré Champion, 2019, 9782745350459</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relire Senghor. Textes réunis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 56, pp.219, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04467676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétiques afropolitaines et afrotopiques : imaginer les possibles, recréer le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Arnold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Studies in Southern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 53, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04618404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art est mon arme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gaulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 87/2, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre, performance et parole politique dans l'espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Desgranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Littérature Orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 89-90, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignes décoloniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Querrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 84, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives matérielles, traces mémorielles et littérature des Afriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile van den Avenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula / Les colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://www.fabula.org/colloques/sommaire7111.php, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oralités contestataires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Andreesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Belmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathie Birat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Littérature Orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors-Série, 2020, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clo.6264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Rencontres d’Afriques Transversales : entretiens littéraires à l’École Normale Supérieure (2016-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Chavoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula / Les colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déplacements littéraires africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 (73), pp.171-211, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épopées et guerres coloniales : histoires connectées (dossier)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Plagnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Recueil Ouvert - Projet Épopée | L’Ouvroir Litt&amp;Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, Épopées et guerres coloniales : histoires connectées</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire postcoloniale et figures de résistants africains dans la littérature et dans les arts. Nehanda, Samori, Sarraounia comme héros culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université Sorbonne Paris Cité, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016USPCA111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03275448v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afrofuturisme et afroféminisme : Josèfa Ntjam au croisement des généalogies littéraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magali Nachtergael. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser le contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le bord de l'eau, pp.25-30, 2025, 9782385191061</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Grasp Africa’s Size: From Panafricanism to Afrofuturism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ralf Beil; Markus Messling; Christiane Solte-Gresser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The True Size of Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hirmer Premium, pp.428-430, 2025, 978-3-7774-4474-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letterature del Niger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oreste Floquet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduzione al Niger contemporaneo : storia, lingua e letteratura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuova Cultura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-93, 2024, 9788833656878</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruser avec la féminité. Trois femmes autour de Samori Touré (Guinée, xixe‑xxe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florian Alix; Pierre-Marie Chauvin; Victor Couttoleau; Judith Sarfati Lanter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les manifestations du genre. Négociations, émancipations, cristallisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorbonne Universités Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-176, 2024, Coll. Le Genre manifeste, 979-10-231-0752-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04618433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palimpseste der zeitlichkeit, gemessenen schrittes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stiller Tausch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hanser Verlag, 2023, 978-3-446-27634-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04618448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire pour les sans-voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colonisations, notre histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Seuil, pp.143-146, 2023, 9782021494150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment hériter de la négritude aujourd’hui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mohamed Aziza; Alban Bogeat; Benjamin Boutin; Giovanni Dotoli; Michèle Guillaume-Hofnung. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’héritage de Senghor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.122-126, 2022, L'Orizzonte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un bréviaire du socialisme en chanson (Zimbabwe, 1964-1979)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria-Benedita Basto, Françoise Blum, Pierre Guidi, Héloïse Kiriakou, Martin Mourre, Céline Pauthier, Ophélie Rillon, Alexis Roy, Elena Vezzadini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socialismes africains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition de la FMSH, pp.551-568, 2021, 2-7351-2698-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noms propres et métaphore : des mondes sémantiques dans le reflet des violettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Leblic; Bertrand Masquelier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Énonciation métaphorique et iconicité en contexte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lacito Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-54, 2021, Anthropologie linguistique et sociale de la parole, 978-2-490768-02-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03536829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la terreur en contexte postcolonial. Propos intempestifs sur Terror and the Postcolonial d’Elleke Boehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Mégevand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figurer le terroriste: La littérature au défi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 257-266, Karthala, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chants de révolte (chimurenga songs) du Zimbabwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des historiographies : Afriques, Amériques, Asies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'INALCO, pp.213-218, 2020, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesinalco.22260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chants du label Syliphone dans les archives de la RTG (Guinée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des historiographies : Afriques, Amériques, Asies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'INALCO, pp.219-224, 2020, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesinalco.24037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallam Abu, chroniqueur haoussa des empires africains et de la conquête coloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des historiographies : Afriques, Amériques, Asies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'INALCO, pp.1090-1098, 2020, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesinalco.30178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques d’inclusion et d’exclusion par le panafricanisme : sur le panthéon panafricain imaginé dans la chanson sous Sékou Touré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Bridet; Virginie Brinker; Sarah Burnautzki; Xavier Garnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques actuelles des littératures africaines: panafricanisme, cosmopolitisme, afropolitanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.105-113, 2018, Lettres du Sud, 978-2-8111-1982-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrique d’un canon : entre archives coloniales, fait littéraire, et culture populaire (Sarraounia, Niger)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandra Bornand; Jean Derive. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les canons du discours et la langue. Parler juste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.197-221, 2018, 9782811125103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reworkings of a Literary Myth and Historical Construction (Nehanda, Zimbabwe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Dodeman; Élodie Raimbault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literary Location and Dislocation of Myth: Transformations and Continuities in the Post/Colonial Anglophone World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 202, Brill; Rodopi, pp.103-119, 2017, Cross/Cultures, 978-90-04-36140-9. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004361409_009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tirades politiques et érotiques à l'intersection des continents (préface)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abdoulaye Mamani : Les divagations d'un nègre hippy, suivi de Shit !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.9-39, 2017, Encres noires, 9782140047213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Histoire de Samori”, Mallam Abu (circa 1914). Une chronique haoussa face au tournant colonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Ali Yero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ursula Baumgardt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures en langues africaines. Productions et diffusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.143-156, 2017, Tradition orale, 9782811119461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface de “À l'ombre du manguier en pleurs” d'Abdoulaye Mamani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Pénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À l'ombre du manguier en pleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.9-37, 2015, 978-2-343-04803-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictions littéraires et récits historiques de la capture de Samori : archéologie d’une fabrique de héros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charles Becker, Roland Colin, Liliane Daronian, Claude-Hélène Perrot </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yves Person, un historien de l’Afrique engagé dans son temps, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.51-65 2015, 9782811114121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface de “Le puits sans fond” d'Abdoulaye Mamani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Pénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Puits sans fond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.9-37, 2014, 978-2-343-03208-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (116)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adenekan (Shola) African Literature in the Digital Age : Class and Sexual Politics in New Writing from Nigeria and Kenya , Woodbridge, James Currey, 2021, 224 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 174 (2), pp.192-194. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.174.0192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Goddard. Ce sont d’autres gens. Contre-anthropologies décoloniales du monde blanc, Wildproject, 2024.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rue Descartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 105 (1), pp.189-195. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdes.105.0189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La colonisation des affects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératures francophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.120-122. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.100.0120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de Sylvain Pattieu, Une vie qui se cabre, Paris, Flammarion, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58, pp.133-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ombre qui veille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Elgas Gassama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continents manuscrits. Génétique des textes littéraires-Afrique, Caraïbe, diaspora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12jtf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience littéraire des profonds. Résonance du « Terrier » à l’heure de l’extractivisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Chavoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11zmo⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04689313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fortune et disparition du théâtre révolutionnaire en Guinée (1958-1984) : documenter un corpus (largement) perdu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilal Mame Fatoumata Diallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources. Material &amp; Fieldwork in African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11tg1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Gajarawala (Toral Jatin), Srivastava (Neelam), Sunder Rajan (Rajeswari), Webb (Jack), eds, The Bloomsbury Handbook of Postcolonial Print Cultures. London : Bloomsbury, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58, pp.227-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plus socialiste que les voisins. Le journal guinéen Horoya et la révolution culturelle, en compétition internationale pour un leadership panafricain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilal Mame Fatoumata Diallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (3), pp.190-199. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/parl2.040.0190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie de Felwine Sarr : pour un tressage des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Studies in Southern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 53, pp.87-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04618416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Sarah Frioux-Salgas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Frioux-Salgas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56, pp.87-96. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1109966ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04618477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baisers palimpsestes, baisers connectés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'études culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Le baiser, 10, pp.99-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Girard-Muscagorry Alexandre & Nur Goni Marian (dir.). - dossier thématique « Patrimoines africains. Les performances politiques des objets »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 251-252, pp.1013-1016. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesafricaines.46098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrivains « noirs » et prix littéraires. Enquête et contre-attaque selon Mohamed Mbougar Sarr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77 (3), pp.491-507. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/ahss.2022.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience « Donkosira »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Lüpke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Sène Cissé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire contemporaine de l’Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51185/journals/rhca.2022.stc01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03642894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts engagés: du nouveau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gaulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 87, pp.52-57. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.087.0052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03701830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandé Sylvie, The Neverending Quest for the Other Shore : an Epic in Three Cantos / La Quête infinie de l’autre rive : épopée en trois chants. English translation by Alexander Dickow. Middletown, Wesleyan University Press, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.201-202. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1091439ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jhonel, un griot moderne. Quel engagement pour le slam au Niger ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bornand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, « L’art est mon arme », n° 87 (87), pp.66-72. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.087.0066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lien animal : utopies et dystopies de la science-fiction contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54, pp.75. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1098487ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire du théâtre dans l’espace public : pour quelles paroles politiques1 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Littérature Orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 89-90, pp.7-20. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clo.9839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03922800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Afrofuturisme féministe des fractures de la Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Planétarités, n° 85 (4), pp.153-161. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.085.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignes de fuite décoloniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Querrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 84 (3), pp.52-56. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.084.0052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The historical writings of Djiguiba Camara (Guinea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Outreach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32907/RO-124-1531233856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Ulysse ordinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.25-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djibril Tamsir Niane and the writing of Soundjata: The Inventor of Origins, Between History and Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mande Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, p. 27-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racisme impérial : René Maran, l’aventure ambiguë d’un amour impossible (Un homme pareil aux autres)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://diacritik.com/2021/08/25/racisme-imperial-rene-maran-laventure-ambigue-dun-amour-impossible-un-homme-pareil-aux-autres/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La part africaine de la poésie arabe : des « Suspendues » aux poètes-brigands, un continent littéraire à découvrir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://diacritik.com/2021/08/20/la-part-africaine-de-la-poesie-arabe-des-suspendues-aux-poetes-brigands-un-continent-litteraire-a-decouvrir/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives matérielles, traces mémorielles et littératures des Afriques. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile van den Avenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula / Les colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Archives matérielles, traces mémorielles et littératures des Afriques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Xavier Luffin, Un autre regard sur l’histoire congolaise. Les documents arabes et swahilis dans les archives belges (1880-1899). « Fontes Historiae Africanae », Académie Royale des sciences d’outre-mer, Bruxelles, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.263-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effondrement du socialisme guinéen documenté sur le vif: utopies, satires et silences d’une littérature mineure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of African Studies / Revue canadienne des études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Africa and the Crisis of Socialism, pp.251-266. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00083968.2020.1839525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WANE (Ibrahima), MBAYE (Saliou), dir., Le 1er Festival mondial des arts nègres : mémoire et actualité. Paris : L’Harmattan ; Dakar : Cacsen, coll. Harmattan Sénégal, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.292-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Schill Pierre, Réveiller l’archive d’une guerre coloniale : photographies et écrits de Gaston Chérau, correspondant de guerre lors du conflit italo-turc pour la Libye (1911-1912), Grâne, Créaphis, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.274-277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Andreesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Belmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathie Birat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bornand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Littérature Orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Oralités contestataires, Hors-série, pp.7-13. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clo.6569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Hassan Iyas, Moïse l’Africain : migration de récits et brassage de mythologies en Afrique subsaharienne, Damas ; Beyrouth, Presses de l’Ifpo, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.240-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephemeral Shrines: Four Angles for Studying the Archives of the Paris Bombings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Mégevand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary French and Francophone Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (4), pp.485-504. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17409292.2020.1823754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Kandé, maronner les récits pour dire les vies infâmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Fictions et pouvoirs, 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tombeaux éphémères. Quatre pistes d’étude des archives des attentats de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Marchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Mégevand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jhonel, une voix en lutte contre les inégalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bornand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Littérature Orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Hors-série: Oralités contestataires, Hors-Série, pp.25-35. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clo.6622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il n’y a pas d’aventure plus improbable que la littérature. Entretien avec Tierno Monénembo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile van den Avenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tierno Monénembo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49, pp.119-132. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1073863ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconstruire ou reconduire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 237, pp.169-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restituer = relier, habiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 78, pp.206-210. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.078.0206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tombeaux éphémères. Quatre pistes d’étude des archives des attentats de Paris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Mégevand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Terreur, 198, pp.136-157. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/litt.198.0136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02874861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Chavoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula / Les colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les Rencontres d’Afriques Transversales : entretiens littéraires à l’École Normale Supérieure (2016-2018), </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/colloques.6339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Sandra Bornand, Noces en paroles chez les Zarma (Niger). Paris, Classiques africains, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Littérature Orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.233-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire de l’autre rive. Fictions politiques pour dire la traversée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 76, pp.171-181. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.076.0171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traversées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Kandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°76 (3), pp.188-193. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.076.0188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre et migrations. Entre Conakry et Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Bah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 76, pp.207-211. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.076.0207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitutions du patrimoine africain. Fictions et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 74, pp.23-29. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.074.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Bornand Sandra, 2018, Noces en paroles chez les Zarma (Niger), Classiques africains, Paris, 409 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Littérature Orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.233-237. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clo.6172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’enquêté mène l’enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continents manuscrits. Génétique des textes littéraires-Afrique, Caraïbe, diaspora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/coma.4017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en scène familiale, usages du savoir et campagnes politiques : Djiguiba Camara (Guinée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, La famille, la parenté et l’hérédité comme ressources dans le jeu politique, 234, pp.543-570. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesafricaines.26012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations méditerranéennes, entre enquête et polar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mbougar Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 76, pp.202-206. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.076.0202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’empire de Samori Touré : pour un point de vue africain de l’histoire coloniale (Mallam Abu, Labarin Samori, 1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africa. Rivista semestrale di studi e ricerche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (1), pp.29-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Med Hondo, une voix anticoloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Que fait l'ONU ? Droit d'inventaire, 142, pp.139-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cacophonies de la mémoire et éblouissements impériaux (Sinzo Aanza, Généalogie d’une banalité)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francofonia - Studi e ricerche sulle letterature di lingua francese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les enjeux de la mémoire dans la littérature et les arts contemporains de la République démocratique du Congo, 76, pp.83-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Pierre-Joseph Laurent, Amours pragmatiques. Familles, migrations et sexualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, https://www.cairn.info/revue-afrique-contemporaine-2018-3-page-279.htm. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/afco.267.0279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epopées et guerres coloniales : histoires connectées. Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Plagnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Recueil Ouvert - Projet Épopée | L’Ouvroir Litt&amp;Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Epopées et guerres coloniales : histoires connectées, IV, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15mwn⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOURRE (Martin), Thiaroye 1944. Histoire et mémoire d’un massacre colonial. Préface d’Elikia M’Bokolo, postface de Bob W. White. Rennes : Presses Universitaires de Rennes, coll. Histoire, 2017, 239 p., VIII pl. – ISBN 978-2-7535-5345-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.260-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographies de Samori Touré : de la carte postale coloniale aux pochettes de vinyles. Le devenir d’une icône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 230, pp.301-322. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesafricaines.22087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanglots brodés de poupées noires : Exposition « Black Dolls » à la Maison Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, https://diacritik.com/2018/03/16/sanglots-brodes-de-poupees-noires-exposition-black-dolls-a-la-maison-rouge/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’ANDURAIN (Julie), Henri Gouraud : photographies d’Afrique et d’Orient. Trésors des Archives du Quai d’Orsay, Paris, Éditions Pierre de Taillac / Archives diplomatiques, 2016, 240 p. – ISBN 978-2-36445-083-7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.243. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1040966ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épopées et guerres coloniales : histoires connectées. Présentation (2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Plagnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Litt&amp;Arts [En ligne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revenant au pays natal: Dany Laferrière (Pays sans chapeau)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur un classique : Soundjata selon Djibril Tamsir Niane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Nathalie Carré, De la côte aux confins, Récits de voyageurs swahili, Paris, CNRS éditions, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.236-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FINK (Katharina), GERHARD (Susanne), SIEGERT (Nadine), dir., FAVT : Future Africa Visions in Time. Nairobi : Contact Zones NRB ; [Bayreuth] : Bayreuth Academy of Advanced African Studies, [2017], 243 p. – ISBN 9789966099556</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.237-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue WIP : La littérature sans filtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De neige, d’étoile et de d’or : Hakim Bah (Fais que les étoiles me considèrent davantage)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATERIANUS-OWANGA (Alice) & GREANI (Nora), dir., ARTchives. [N° sp. de] Gradhiva, (Paris : Musée du Quai Branly), n°24, 2016, 250 p. – ISBN 978-2-35744-094-4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.201-203. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1051551ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Gaël Octavia: « s'appartenir à soi- même » (La fin de Mame Baby)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour au bled : Entretien avec Tierno Monénembo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apulée n°2 : Amour des confins et politiques de la fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratte-Papyè et la Crieuse de Vérité : Kei Miller, L'authentique Pearline Portious</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture sur D’ANDURAIN (Julie), Henri Gouraud : photographies d’Afrique et d’Orient. Trésors des Archives du Quai d’Orsay. Paris : Éditions Pierre de Taillac / Archives diplomatiques, 2016, 240 p. – ISBN 978-2-36445-083-7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp. 243-244. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1040966ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe uma épica de resisência à colonizaçao ? Alguns &amp;quot;épicos africanos em construção</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Epicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47044/2527-080X.2020v2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noms de pays apaches : un univers dans un toponyme. À propos de Keith Basso, L’eau se mêle à la boue dans un bassin à ciel ouvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Littérature Orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le poète et l'inspiration, 81, pp.207-216. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clo.3239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ducournau Claire, 2017, La Fabrique des classiques africains. Écrivains d’Afrique subsaharienne francophone (1960‑2012). Paris, CNRS, 442 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des Africanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.465-469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire de la Chimurenga (Zimbabwe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des anthropologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, LittéRATURES &amp; Sciences sociales en quête du réel, 148-149, pp.137-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectralités et ancêtres : traces de l'inquiétante étrangeté dans les représentations de la guerre de libération nationale au Zimbabwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trans : Revue de Littérature Générale et Comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/trans.1565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De monstres et de libellules : récits de femmes (La fin de Mame Baby, Gaël Octavia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Sylvie Kande : Le poème comme geste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de DAN INNA (Chaïbou), Yazi Dogo et l’art du théâtre populaire au Niger. Préface de Jean-Dominique Penel. Paris : L’Harmattan, coll. Culture africaine, 2015, 256 p. ISBN 978-2-343-03209-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.185-187. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1040938ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bornand Sandra, Leguy Cécile, Roulon‑Doko Paulette (dir.), 2016, Paroles d’Afrique, DVD, présentation interactive de l’exposition du Musée d’Ethnographie de Bordeaux (MEB), Villejuif, Llacan/UPS CLT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Littérature Orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anacondas et serpents de mer : paradoxes d’un « érotisme noir » chez Yambo Ouologuem et Abdoulaye Mamani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Chavoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes de lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3-4 ("Voir et lire l’Afrique contemporaine. Repenser les identités et les appartenances culturelles"), pp.31 - 56. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edl.2477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre turquerie et fantasme d'effacement : enquête musicale par temps de révolution (Emmanuel Dongala)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Alice Aterianus-Owanga, Nora Greani, dir., Gradhiva, (« ARTchives »), n°24, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.201-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Albert Memmi, Penser à vif : de la colonisation à la laïcité. Textes réunis et présentés par Hervé Sanson, Paris, Non-lieu, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.255-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Pharmacopée des éblouissements : À propos de Joseph Tonda, &amp;quot;L’impérialisme postcolonial&amp;quot;, Paris, Karthala, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Chavoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tchak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42, pp.89-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles Figures de Sarraounia à l’école et dans les médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Journal of African studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (3-4), pp.316-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À quoi pensent les genres littéraires ? Pragmatique de l’énergie dans l’épopée & le roman (A propos de Pierre Vinclair, De l'épopée et du roman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 17 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scholastique Mukasonga: Papillons épinglés (Coeur tambour)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de LE LAY (Maëline), MALAQUAIS (Dominique) et SIEGERT (Nadine), dir., Archive (re)mix. Vues d’Afrique. Préface d’Alain Ricard et Ulf Vierke. Rennes : Presses Universitaires de Rennes, coll. Arts contemporains, 2015, 242 p. – ISBN 978-2-7535-4270-9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.202-204. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1037827ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec le photographe Omar Victor Diop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Victor Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Chavoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41, pp.119-132. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1037798ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Color Line, Les artistes africains- américains et la ségrégation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apulée. Revue annuelle de littérature et de réflexion, (Paris : Éditions Zulma), n°1 (Galaxies identitaires), 2016, 398 p. – ISBN 978-2-84304-762-6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.223-224 </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1037838ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il une épopée de la résistance à la colonisation ? De quelques “épopées en devenir” africaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Recueil Ouvert - Projet Épopée | L’Ouvroir Litt&amp;Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des lucioles au fond des trous : « Généalogie d'une banalité », de Sinzo Aanza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une huppe et un poète pour chanter l’Islam (Waberi, « Mon nom est aube »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filmer la résistance à la colonisation. Stratégies postcoloniales de mémoire et d'oubli. À propos du scénario Samori de Sembène Ousmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 224, pp.875-890. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesafricaines.18379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix et archives : de quelques prises de positions éthiques pour dire l’histoire coloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42, pp.161-175. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1039413ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Baraka Sakin, Le Messie du Darfour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaires éblouissants : réflexions sur la puissance des fictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42, pp.89 92. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1039405ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur la notion de figure : que devient le personnage dans la fiction historique ? À partir de Sarraounia au Niger, Nehanda au Zimbabwe, Samori en Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad hoc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de GORE (Charles), dir., African photography, [n° sp. de] African Arts, (USA : MIT Press Journals), 2015, vol. 48, n°3, 96 p. – ISSN 0001-9933</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.211-213. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1039431ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de BOURLET (Mélanie) et GUILLEMAIN (Franck), Bakary Diallo. Mémoires peules. Film documentaire. France : CNRS-images, CNRS, LLACAN, 2016, 72 min</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.163-166 </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1037808ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de “La colonne, récit de Christophe Dabitch, dessins et couleurs de Nicolas Dumontheuil”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.195-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias, propagande, nationalismes. La filiation symbolique dans les chants de propagande : Robert Mugabe et Mbuya Nehanda, Sékou Touré et Samori Touré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Littérature Orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77-78, pp.171-193. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clo.2372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Éthiopiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.246-247. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1033177ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de ‪Robert Darnton, L’Affaire des Quatorze. Poésie, police et réseaux de communication à Paris au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.308-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de FANTINO (Jacques) et BOURDIN (Bernard), dir., Les Figures de l’ancêtre. Entre quête d’identité et souci de légitimité. Metz : Centre Écritures, coll. Théologie et Cultures, n°2, 2012, 198 p. – ISBN 978-2-917403-25-9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1036005ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de RANAIVOSON (Dominique) et LITVAN (Valentina), dir., Les Héros culturels. Récits et représentations. Saint-Maur-des-Fossés : éditions Sépia, 2014, 208 p. – ISBN 978-2-84280-255-4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.246-247. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1036015ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire & littérature : retour sur des liaisons dangereuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.9267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de DIAGNE (Souleymane Bachir), Bergson postcolonial. L’élan vital dans la pensée de Léopold Sédar Senghor et de Mohamed Iqbal. Paris : éditions du CNRS, coll. Biblis, 2014, 130 p. – ISBN 978-2-271-08009-7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.170-172. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1028693ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Marie Rodet “Les Diambourou : esclavage et émancipation à Kayes (Mali)”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des Africanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 84-2, pp.266-269. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/africanistes.4191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarraounia, une reine africaine entre histoire et mythe littéraire (Niger, 1899-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre &amp; histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réuniversaliser la démocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Recension] L’exil, la ville, la mer : Rym Khene, Khalid Lyamlahy (J’ai rencontré un cheval de mer)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Recension] Tierno Monénembo: « Dans tous les romans, les femmes sont des battantes » (Saharienne Indigo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Bachir Diagne et l'universel latéral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/o5cv⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03881197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répertoires collectifs villageois: enjeux d’une numérisation collective à Damaro (Guinée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03815147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire après René Maran. Rencontre autour de la littérature africaine contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Bien-Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mbougar Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Mongo M'Boussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Riffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03736758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abécédaire Tonda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, https://elam.hypotheses.org/3520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03355373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science-fiction, afroféminisme et écologie: Nnedi Okorafor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, https://diacritik.com/2020/03/26/science-fiction-afrofeminisme-et-ecologie-nnedi-okorafor/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un universel comme horizon. Entretien avec Souleymane Bachir Diagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Bachir Diagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02171063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la bibliothèque coloniale aux premières littératures africaines. Exposer les littératures dans les Archives nationales d’outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile van den Avenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les récits sur Samori dans le fonds Yves Person de la Bibliothèque de Recherches Africaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, https://ethnologia.hypotheses.org/1034</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature en liberté : Lecture de Phyllis Taoua, &amp;lt;em&amp;gt;African Freedom. How Africa responded to Independence&amp;lt;/em&amp;gt; (2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djiguiba Camara : interprète de l'histoire de Samori Touré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARMICHAEL Stokely, dit TURE Kwame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maitron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://maitron.fr/spip.php?article252905</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04618465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRAORE Mamadou, dit AUTRA RAY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Labrune-Badiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maitron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://maitron.fr/spip.php?article252911</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04618457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAMANI Abdoulaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maitron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://maitron.fr/spip.php?article252929</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04618468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId309"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:70.052083333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elara Bertho </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de recherche, CNRS / Les Afriques dans le Monde</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">elara-bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7572-755X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">181335263</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation : titres et diplômes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chargée de recherche au CNRS en section 35 (Sciences philosophiques et philologiques, sciences de l’art). LAM (Les Afriques dans le Monde UMR 5115)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016-2017 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATER à Paris 3 – Sorbonne Nouvelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013-2016 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse de Littérature comparée avec contrat doctoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">sous la direction de Xavier Garnier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Paris 3 – Sorbonne Nouvelle) : « Nehanda, Samori, Sarraounia comme héros culturels : mémoire postcoloniale et figures de résistants africains dans la littérature et dans les arts ». École doctorale 120, THALIM, UMR 7172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012-2016 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passeport 3ème année de langue haoussa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Niger, Nigéria) à l’INALCO</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrégation de Lettres Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, rang 47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009-2013 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">École Normale Supérieure de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, rang 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplôme de l’ENS de Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master 2 Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dirigé par Cécile Van Den Avenne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master 2 MEEF,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> métiers de l’enseignement, préparation à l’agrégation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-2009  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lycée Henri IV,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Paris, classe préparatoire littéraire, option lettres modernes. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Licence de Lettres Modernes,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> La Sorbonne Paris 4. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Licence de Philosophie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> La Sorbonne Paris 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bourses et distinctions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021-2024 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bourse ESR Région Nouvelle Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Co-porteuse du projet ICI Intermédialité Créative et Inclusive, porté par Magali Nachtergael avec Chloé Conant Ouaked et Stéphane Bikialo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-2023 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bourse de l’Economic and Social Research Council (Royaume-Uni) –</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">977 000 £ : International Co-Investigator du projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">« De-marginalising frontier communities in West Africa: action research, local knowledge, and resilience against natural disasters and ecological stress »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ERSC ES/T003138/1). Principal Investigator : Marie Rodet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020-2021 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bourse CHANGES (Région Aquitaine),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Enjeux patrimoniaux du patrimoine en contexte postcolonial : les circulations des biens culturels dans un monde en recomposition (la situation francoafricaine) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5 000€, avec Isabelle Gobatto, Sophie Chave-Dartoen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-2019 Bourse de l’Economic and Social Research Council (Royaume-Uni) – 300 000 £ : Co-Investigator du projet « Resilience in West African Frontier Communities » (**ESRC-DFID ES/R002800/1), mené en collaboration avec Marie Rodet, Friederike Lüpke et Bakary Camara. Financement de terrains, de publications et de workshops</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fellowship de la Bayreuth Academy for Advanced African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (1 000 €, 12-22 octobre 2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016-2017 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bourse de la</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (BA/Leverhulme Small Research Grant SG161843 2016-2017, 8 400 £) : assistante de recherche sur le projet « Djiguiba Camara » mené en collaboration avec Marie Rodet (SOAS University, Senior Lecturer in the History of Africa). Financement de terrain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités collectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directrice de collection « Lettres du Sud », Karthala.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre du comité de rédaction des revues : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Littérature Orale</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conakry. Une utopie panafricaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 320 p., 2025, 9782271154965</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un couple panafricain. Miriam Makeba et Stokely Carmichael en Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rot Bo Krik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 160 p., 2025, 978-2-9590055-2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes, genre, cinémas en Afrique : dans les pas d'Odile Goerg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Piton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 368 p., 2024, Hommes et sociétés, 9782384091515</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senghor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, 170 p., 2023, Olivier Coquard, 978-2-13-083822-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figurer le terroriste. La littérature au défi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karthala, https://www.cairn.info/figurer-le-terroriste--9782811127831.htm, 2021, 9782811127831</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai d’histoire locale by Djiguiba Camara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brill, 2020, African Sources for African History, 978-90-04-42327-5. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004424876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du héros à la communauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Midi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 30, 2019, Cahiers Afriques, 978-2-8107-0653-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorcières, tyrans, héros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Honoré Champion, 2019, 9782745350459</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relire Senghor. Textes réunis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 56, pp.219, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04467676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétiques afropolitaines et afrotopiques : imaginer les possibles, recréer le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Arnold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Studies in Southern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 53, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04618404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art est mon arme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gaulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 87/2, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre, performance et parole politique dans l'espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Desgranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Littérature Orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 89-90, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignes décoloniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Querrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 84, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives matérielles, traces mémorielles et littérature des Afriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile van den Avenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula / Les colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://www.fabula.org/colloques/sommaire7111.php, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oralités contestataires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Andreesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Belmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathie Birat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Littérature Orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors-Série, 2020, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clo.6264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Rencontres d’Afriques Transversales : entretiens littéraires à l’École Normale Supérieure (2016-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Chavoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula / Les colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déplacements littéraires africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 (73), pp.171-211, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épopées et guerres coloniales : histoires connectées (dossier)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Plagnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Recueil Ouvert - Projet Épopée | L’Ouvroir Litt&amp;Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, Épopées et guerres coloniales : histoires connectées</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire postcoloniale et figures de résistants africains dans la littérature et dans les arts. Nehanda, Samori, Sarraounia comme héros culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université Sorbonne Paris Cité, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016USPCA111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03275448v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afrofuturisme et afroféminisme : Josèfa Ntjam au croisement des généalogies littéraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magali Nachtergael. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser le contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le bord de l'eau, pp.25-30, 2025, 9782385191061</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Grasp Africa’s Size: From Panafricanism to Afrofuturism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ralf Beil; Markus Messling; Christiane Solte-Gresser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The True Size of Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hirmer Premium, pp.428-430, 2025, 978-3-7774-4474-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruser avec la féminité. Trois femmes autour de Samori Touré (Guinée, xixe‑xxe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florian Alix; Pierre-Marie Chauvin; Victor Couttoleau; Judith Sarfati Lanter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les manifestations du genre. Négociations, émancipations, cristallisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorbonne Universités Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-176, 2024, Coll. Le Genre manifeste, 979-10-231-0752-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04618433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letterature del Niger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oreste Floquet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduzione al Niger contemporaneo : storia, lingua e letteratura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuova Cultura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-93, 2024, 9788833656878</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palimpseste der zeitlichkeit, gemessenen schrittes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stiller Tausch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hanser Verlag, 2023, 978-3-446-27634-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04618448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire pour les sans-voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colonisations, notre histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Seuil, pp.143-146, 2023, 9782021494150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment hériter de la négritude aujourd’hui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mohamed Aziza; Alban Bogeat; Benjamin Boutin; Giovanni Dotoli; Michèle Guillaume-Hofnung. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’héritage de Senghor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.122-126, 2022, L'Orizzonte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un bréviaire du socialisme en chanson (Zimbabwe, 1964-1979)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria-Benedita Basto, Françoise Blum, Pierre Guidi, Héloïse Kiriakou, Martin Mourre, Céline Pauthier, Ophélie Rillon, Alexis Roy, Elena Vezzadini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socialismes africains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition de la FMSH, pp.551-568, 2021, 2-7351-2698-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noms propres et métaphore : des mondes sémantiques dans le reflet des violettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Leblic; Bertrand Masquelier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Énonciation métaphorique et iconicité en contexte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lacito Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-54, 2021, Anthropologie linguistique et sociale de la parole, 978-2-490768-02-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03536829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la terreur en contexte postcolonial. Propos intempestifs sur Terror and the Postcolonial d’Elleke Boehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Mégevand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figurer le terroriste: La littérature au défi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 257-266, Karthala, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallam Abu, chroniqueur haoussa des empires africains et de la conquête coloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des historiographies : Afriques, Amériques, Asies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'INALCO, pp.1090-1098, 2020, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesinalco.30178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chants du label Syliphone dans les archives de la RTG (Guinée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des historiographies : Afriques, Amériques, Asies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'INALCO, pp.219-224, 2020, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesinalco.24037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chants de révolte (chimurenga songs) du Zimbabwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des historiographies : Afriques, Amériques, Asies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'INALCO, pp.213-218, 2020, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesinalco.22260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrique d’un canon : entre archives coloniales, fait littéraire, et culture populaire (Sarraounia, Niger)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandra Bornand; Jean Derive. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les canons du discours et la langue. Parler juste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.197-221, 2018, 9782811125103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques d’inclusion et d’exclusion par le panafricanisme : sur le panthéon panafricain imaginé dans la chanson sous Sékou Touré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Bridet; Virginie Brinker; Sarah Burnautzki; Xavier Garnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques actuelles des littératures africaines: panafricanisme, cosmopolitisme, afropolitanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.105-113, 2018, Lettres du Sud, 978-2-8111-1982-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tirades politiques et érotiques à l'intersection des continents (préface)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abdoulaye Mamani : Les divagations d'un nègre hippy, suivi de Shit !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.9-39, 2017, Encres noires, 9782140047213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reworkings of a Literary Myth and Historical Construction (Nehanda, Zimbabwe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Dodeman; Élodie Raimbault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literary Location and Dislocation of Myth: Transformations and Continuities in the Post/Colonial Anglophone World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 202, Brill; Rodopi, pp.103-119, 2017, Cross/Cultures, 978-90-04-36140-9. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004361409_009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Histoire de Samori”, Mallam Abu (circa 1914). Une chronique haoussa face au tournant colonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Ali Yero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ursula Baumgardt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures en langues africaines. Productions et diffusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.143-156, 2017, Tradition orale, 9782811119461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictions littéraires et récits historiques de la capture de Samori : archéologie d’une fabrique de héros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charles Becker, Roland Colin, Liliane Daronian, Claude-Hélène Perrot </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yves Person, un historien de l’Afrique engagé dans son temps, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.51-65 2015, 9782811114121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface de “À l'ombre du manguier en pleurs” d'Abdoulaye Mamani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Pénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À l'ombre du manguier en pleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.9-37, 2015, 978-2-343-04803-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface de “Le puits sans fond” d'Abdoulaye Mamani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Pénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Puits sans fond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.9-37, 2014, 978-2-343-03208-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (116)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératures francophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.120-122. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.100.0120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Goddard. Ce sont d’autres gens. Contre-anthropologies décoloniales du monde blanc, Wildproject, 2024.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rue Descartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 105 (1), pp.189-195. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdes.105.0189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La colonisation des affects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adenekan (Shola) African Literature in the Digital Age : Class and Sexual Politics in New Writing from Nigeria and Kenya , Woodbridge, James Currey, 2021, 224 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 174 (2), pp.192-194. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.174.0192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ombre qui veille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Elgas Gassama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continents manuscrits. Génétique des textes littéraires-Afrique, Caraïbe, diaspora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12jtf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de Sylvain Pattieu, Une vie qui se cabre, Paris, Flammarion, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58, pp.133-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience littéraire des profonds. Résonance du « Terrier » à l’heure de l’extractivisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Chavoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11zmo⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04689313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fortune et disparition du théâtre révolutionnaire en Guinée (1958-1984) : documenter un corpus (largement) perdu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilal Mame Fatoumata Diallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources. Material &amp; Fieldwork in African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11tg1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Gajarawala (Toral Jatin), Srivastava (Neelam), Sunder Rajan (Rajeswari), Webb (Jack), eds, The Bloomsbury Handbook of Postcolonial Print Cultures. London : Bloomsbury, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58, pp.227-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plus socialiste que les voisins. Le journal guinéen Horoya et la révolution culturelle, en compétition internationale pour un leadership panafricain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilal Mame Fatoumata Diallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (3), pp.190-199. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/parl2.040.0190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baisers palimpsestes, baisers connectés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'études culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Le baiser, 10, pp.99-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Sarah Frioux-Salgas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Frioux-Salgas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56, pp.87-96. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1109966ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04618477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie de Felwine Sarr : pour un tressage des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Studies in Southern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 53, pp.87-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04618416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Girard-Muscagorry Alexandre & Nur Goni Marian (dir.). - dossier thématique « Patrimoines africains. Les performances politiques des objets »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 251-252, pp.1013-1016. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesafricaines.46098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandé Sylvie, The Neverending Quest for the Other Shore : an Epic in Three Cantos / La Quête infinie de l’autre rive : épopée en trois chants. English translation by Alexander Dickow. Middletown, Wesleyan University Press, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.201-202. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1091439ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience « Donkosira »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Lüpke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Sène Cissé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire contemporaine de l’Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51185/journals/rhca.2022.stc01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03642894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts engagés: du nouveau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gaulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 87, pp.52-57. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.087.0052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03701830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrivains « noirs » et prix littéraires. Enquête et contre-attaque selon Mohamed Mbougar Sarr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77 (3), pp.491-507. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/ahss.2022.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jhonel, un griot moderne. Quel engagement pour le slam au Niger ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bornand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, « L’art est mon arme », n° 87 (87), pp.66-72. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.087.0066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lien animal : utopies et dystopies de la science-fiction contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54, pp.75. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1098487ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La part africaine de la poésie arabe : des « Suspendues » aux poètes-brigands, un continent littéraire à découvrir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://diacritik.com/2021/08/20/la-part-africaine-de-la-poesie-arabe-des-suspendues-aux-poetes-brigands-un-continent-litteraire-a-decouvrir/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives matérielles, traces mémorielles et littératures des Afriques. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile van den Avenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula / Les colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Archives matérielles, traces mémorielles et littératures des Afriques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djibril Tamsir Niane and the writing of Soundjata: The Inventor of Origins, Between History and Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mande Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, p. 27-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racisme impérial : René Maran, l’aventure ambiguë d’un amour impossible (Un homme pareil aux autres)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://diacritik.com/2021/08/25/racisme-imperial-rene-maran-laventure-ambigue-dun-amour-impossible-un-homme-pareil-aux-autres/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignes de fuite décoloniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Querrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 84 (3), pp.52-56. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.084.0052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The historical writings of Djiguiba Camara (Guinea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Outreach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32907/RO-124-1531233856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Ulysse ordinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.25-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire du théâtre dans l’espace public : pour quelles paroles politiques1 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Littérature Orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 89-90, pp.7-20. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clo.9839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03922800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Afrofuturisme féministe des fractures de la Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Planétarités, n° 85 (4), pp.153-161. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.085.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Xavier Luffin, Un autre regard sur l’histoire congolaise. Les documents arabes et swahilis dans les archives belges (1880-1899). « Fontes Historiae Africanae », Académie Royale des sciences d’outre-mer, Bruxelles, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.263-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effondrement du socialisme guinéen documenté sur le vif: utopies, satires et silences d’une littérature mineure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of African Studies / Revue canadienne des études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Africa and the Crisis of Socialism, pp.251-266. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00083968.2020.1839525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WANE (Ibrahima), MBAYE (Saliou), dir., Le 1er Festival mondial des arts nègres : mémoire et actualité. Paris : L’Harmattan ; Dakar : Cacsen, coll. Harmattan Sénégal, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.292-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Hassan Iyas, Moïse l’Africain : migration de récits et brassage de mythologies en Afrique subsaharienne, Damas ; Beyrouth, Presses de l’Ifpo, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.240-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Andreesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Belmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathie Birat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bornand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Littérature Orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Oralités contestataires, Hors-série, pp.7-13. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clo.6569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Schill Pierre, Réveiller l’archive d’une guerre coloniale : photographies et écrits de Gaston Chérau, correspondant de guerre lors du conflit italo-turc pour la Libye (1911-1912), Grâne, Créaphis, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.274-277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephemeral Shrines: Four Angles for Studying the Archives of the Paris Bombings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Mégevand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary French and Francophone Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (4), pp.485-504. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17409292.2020.1823754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tombeaux éphémères. Quatre pistes d’étude des archives des attentats de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Marchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Mégevand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Kandé, maronner les récits pour dire les vies infâmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Fictions et pouvoirs, 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconstruire ou reconduire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 237, pp.169-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jhonel, une voix en lutte contre les inégalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bornand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Littérature Orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Hors-série: Oralités contestataires, Hors-Série, pp.25-35. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clo.6622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restituer = relier, habiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 78, pp.206-210. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.078.0206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il n’y a pas d’aventure plus improbable que la littérature. Entretien avec Tierno Monénembo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile van den Avenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tierno Monénembo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49, pp.119-132. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1073863ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tombeaux éphémères. Quatre pistes d’étude des archives des attentats de Paris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Mégevand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Terreur, 198, pp.136-157. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/litt.198.0136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02874861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre et migrations. Entre Conakry et Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Bah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 76, pp.207-211. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.076.0207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Bornand Sandra, 2018, Noces en paroles chez les Zarma (Niger), Classiques africains, Paris, 409 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Littérature Orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.233-237. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clo.6172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitutions du patrimoine africain. Fictions et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 74, pp.23-29. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.074.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traversées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Kandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°76 (3), pp.188-193. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.076.0188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Sandra Bornand, Noces en paroles chez les Zarma (Niger). Paris, Classiques africains, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Littérature Orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.233-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire de l’autre rive. Fictions politiques pour dire la traversée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 76, pp.171-181. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.076.0171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Chavoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula / Les colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les Rencontres d’Afriques Transversales : entretiens littéraires à l’École Normale Supérieure (2016-2018), </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/colloques.6339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’enquêté mène l’enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continents manuscrits. Génétique des textes littéraires-Afrique, Caraïbe, diaspora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/coma.4017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en scène familiale, usages du savoir et campagnes politiques : Djiguiba Camara (Guinée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, La famille, la parenté et l’hérédité comme ressources dans le jeu politique, 234, pp.543-570. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesafricaines.26012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’empire de Samori Touré : pour un point de vue africain de l’histoire coloniale (Mallam Abu, Labarin Samori, 1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africa. Rivista semestrale di studi e ricerche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (1), pp.29-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations méditerranéennes, entre enquête et polar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mbougar Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 76, pp.202-206. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.076.0202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Med Hondo, une voix anticoloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Que fait l'ONU ? Droit d'inventaire, 142, pp.139-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cacophonies de la mémoire et éblouissements impériaux (Sinzo Aanza, Généalogie d’une banalité)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francofonia - Studi e ricerche sulle letterature di lingua francese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les enjeux de la mémoire dans la littérature et les arts contemporains de la République démocratique du Congo, 76, pp.83-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanglots brodés de poupées noires : Exposition « Black Dolls » à la Maison Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, https://diacritik.com/2018/03/16/sanglots-brodes-de-poupees-noires-exposition-black-dolls-a-la-maison-rouge/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographies de Samori Touré : de la carte postale coloniale aux pochettes de vinyles. Le devenir d’une icône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 230, pp.301-322. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesafricaines.22087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Pierre-Joseph Laurent, Amours pragmatiques. Familles, migrations et sexualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, https://www.cairn.info/revue-afrique-contemporaine-2018-3-page-279.htm. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/afco.267.0279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epopées et guerres coloniales : histoires connectées. Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Plagnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Recueil Ouvert - Projet Épopée | L’Ouvroir Litt&amp;Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Epopées et guerres coloniales : histoires connectées, IV, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15mwn⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOURRE (Martin), Thiaroye 1944. Histoire et mémoire d’un massacre colonial. Préface d’Elikia M’Bokolo, postface de Bob W. White. Rennes : Presses Universitaires de Rennes, coll. Histoire, 2017, 239 p., VIII pl. – ISBN 978-2-7535-5345-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.260-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’ANDURAIN (Julie), Henri Gouraud : photographies d’Afrique et d’Orient. Trésors des Archives du Quai d’Orsay, Paris, Éditions Pierre de Taillac / Archives diplomatiques, 2016, 240 p. – ISBN 978-2-36445-083-7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.243. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1040966ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épopées et guerres coloniales : histoires connectées. Présentation (2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Plagnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Litt&amp;Arts [En ligne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revenant au pays natal: Dany Laferrière (Pays sans chapeau)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Nathalie Carré, De la côte aux confins, Récits de voyageurs swahili, Paris, CNRS éditions, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.236-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FINK (Katharina), GERHARD (Susanne), SIEGERT (Nadine), dir., FAVT : Future Africa Visions in Time. Nairobi : Contact Zones NRB ; [Bayreuth] : Bayreuth Academy of Advanced African Studies, [2017], 243 p. – ISBN 9789966099556</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.237-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur un classique : Soundjata selon Djibril Tamsir Niane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue WIP : La littérature sans filtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De neige, d’étoile et de d’or : Hakim Bah (Fais que les étoiles me considèrent davantage)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire de la Chimurenga (Zimbabwe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des anthropologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, LittéRATURES &amp; Sciences sociales en quête du réel, 148-149, pp.137-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noms de pays apaches : un univers dans un toponyme. À propos de Keith Basso, L’eau se mêle à la boue dans un bassin à ciel ouvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Littérature Orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le poète et l'inspiration, 81, pp.207-216. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clo.3239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ducournau Claire, 2017, La Fabrique des classiques africains. Écrivains d’Afrique subsaharienne francophone (1960‑2012). Paris, CNRS, 442 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des Africanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.465-469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectralités et ancêtres : traces de l'inquiétante étrangeté dans les représentations de la guerre de libération nationale au Zimbabwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trans : Revue de Littérature Générale et Comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/trans.1565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe uma épica de resisência à colonizaçao ? Alguns &amp;quot;épicos africanos em construção</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Epicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47044/2527-080X.2020v2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apulée n°2 : Amour des confins et politiques de la fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratte-Papyè et la Crieuse de Vérité : Kei Miller, L'authentique Pearline Portious</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture sur D’ANDURAIN (Julie), Henri Gouraud : photographies d’Afrique et d’Orient. Trésors des Archives du Quai d’Orsay. Paris : Éditions Pierre de Taillac / Archives diplomatiques, 2016, 240 p. – ISBN 978-2-36445-083-7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp. 243-244. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1040966ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATERIANUS-OWANGA (Alice) & GREANI (Nora), dir., ARTchives. [N° sp. de] Gradhiva, (Paris : Musée du Quai Branly), n°24, 2016, 250 p. – ISBN 978-2-35744-094-4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.201-203. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1051551ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Gaël Octavia: « s'appartenir à soi- même » (La fin de Mame Baby)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour au bled : Entretien avec Tierno Monénembo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de DAN INNA (Chaïbou), Yazi Dogo et l’art du théâtre populaire au Niger. Préface de Jean-Dominique Penel. Paris : L’Harmattan, coll. Culture africaine, 2015, 256 p. ISBN 978-2-343-03209-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.185-187. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1040938ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Sylvie Kande : Le poème comme geste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De monstres et de libellules : récits de femmes (La fin de Mame Baby, Gaël Octavia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bornand Sandra, Leguy Cécile, Roulon‑Doko Paulette (dir.), 2016, Paroles d’Afrique, DVD, présentation interactive de l’exposition du Musée d’Ethnographie de Bordeaux (MEB), Villejuif, Llacan/UPS CLT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Littérature Orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anacondas et serpents de mer : paradoxes d’un « érotisme noir » chez Yambo Ouologuem et Abdoulaye Mamani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Chavoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes de lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3-4 ("Voir et lire l’Afrique contemporaine. Repenser les identités et les appartenances culturelles"), pp.31 - 56. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edl.2477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre turquerie et fantasme d'effacement : enquête musicale par temps de révolution (Emmanuel Dongala)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Alice Aterianus-Owanga, Nora Greani, dir., Gradhiva, (« ARTchives »), n°24, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.201-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Albert Memmi, Penser à vif : de la colonisation à la laïcité. Textes réunis et présentés par Hervé Sanson, Paris, Non-lieu, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.255-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Color Line, Les artistes africains- américains et la ségrégation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec le photographe Omar Victor Diop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Victor Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Chavoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41, pp.119-132. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1037798ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de LE LAY (Maëline), MALAQUAIS (Dominique) et SIEGERT (Nadine), dir., Archive (re)mix. Vues d’Afrique. Préface d’Alain Ricard et Ulf Vierke. Rennes : Presses Universitaires de Rennes, coll. Arts contemporains, 2015, 242 p. – ISBN 978-2-7535-4270-9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.202-204. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1037827ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À quoi pensent les genres littéraires ? Pragmatique de l’énergie dans l’épopée & le roman (A propos de Pierre Vinclair, De l'épopée et du roman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 17 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scholastique Mukasonga: Papillons épinglés (Coeur tambour)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Pharmacopée des éblouissements : À propos de Joseph Tonda, &amp;quot;L’impérialisme postcolonial&amp;quot;, Paris, Karthala, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Chavoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tchak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42, pp.89-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles Figures de Sarraounia à l’école et dans les médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Journal of African studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (3-4), pp.316-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apulée. Revue annuelle de littérature et de réflexion, (Paris : Éditions Zulma), n°1 (Galaxies identitaires), 2016, 398 p. – ISBN 978-2-84304-762-6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.223-224 </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1037838ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il une épopée de la résistance à la colonisation ? De quelques “épopées en devenir” africaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Recueil Ouvert - Projet Épopée | L’Ouvroir Litt&amp;Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des lucioles au fond des trous : « Généalogie d'une banalité », de Sinzo Aanza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix et archives : de quelques prises de positions éthiques pour dire l’histoire coloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42, pp.161-175. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1039413ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filmer la résistance à la colonisation. Stratégies postcoloniales de mémoire et d'oubli. À propos du scénario Samori de Sembène Ousmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 224, pp.875-890. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesafricaines.18379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une huppe et un poète pour chanter l’Islam (Waberi, « Mon nom est aube »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Baraka Sakin, Le Messie du Darfour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaires éblouissants : réflexions sur la puissance des fictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42, pp.89 92. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1039405ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur la notion de figure : que devient le personnage dans la fiction historique ? À partir de Sarraounia au Niger, Nehanda au Zimbabwe, Samori en Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad hoc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de GORE (Charles), dir., African photography, [n° sp. de] African Arts, (USA : MIT Press Journals), 2015, vol. 48, n°3, 96 p. – ISSN 0001-9933</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.211-213. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1039431ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de BOURLET (Mélanie) et GUILLEMAIN (Franck), Bakary Diallo. Mémoires peules. Film documentaire. France : CNRS-images, CNRS, LLACAN, 2016, 72 min</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.163-166 </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1037808ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias, propagande, nationalismes. La filiation symbolique dans les chants de propagande : Robert Mugabe et Mbuya Nehanda, Sékou Touré et Samori Touré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Littérature Orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77-78, pp.171-193. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clo.2372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Éthiopiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.246-247. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1033177ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de “La colonne, récit de Christophe Dabitch, dessins et couleurs de Nicolas Dumontheuil”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.195-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de ‪Robert Darnton, L’Affaire des Quatorze. Poésie, police et réseaux de communication à Paris au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.308-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de FANTINO (Jacques) et BOURDIN (Bernard), dir., Les Figures de l’ancêtre. Entre quête d’identité et souci de légitimité. Metz : Centre Écritures, coll. Théologie et Cultures, n°2, 2012, 198 p. – ISBN 978-2-917403-25-9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1036005ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de RANAIVOSON (Dominique) et LITVAN (Valentina), dir., Les Héros culturels. Récits et représentations. Saint-Maur-des-Fossés : éditions Sépia, 2014, 208 p. – ISBN 978-2-84280-255-4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.246-247. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1036015ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire & littérature : retour sur des liaisons dangereuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.9267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de DIAGNE (Souleymane Bachir), Bergson postcolonial. L’élan vital dans la pensée de Léopold Sédar Senghor et de Mohamed Iqbal. Paris : éditions du CNRS, coll. Biblis, 2014, 130 p. – ISBN 978-2-271-08009-7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.170-172. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1028693ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Marie Rodet “Les Diambourou : esclavage et émancipation à Kayes (Mali)”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des Africanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 84-2, pp.266-269. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/africanistes.4191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarraounia, une reine africaine entre histoire et mythe littéraire (Niger, 1899-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre &amp; histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réuniversaliser la démocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Recension] L’exil, la ville, la mer : Rym Khene, Khalid Lyamlahy (J’ai rencontré un cheval de mer)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Recension] Tierno Monénembo: « Dans tous les romans, les femmes sont des battantes » (Saharienne Indigo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Bachir Diagne et l'universel latéral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/o5cv⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03881197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répertoires collectifs villageois: enjeux d’une numérisation collective à Damaro (Guinée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03815147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire après René Maran. Rencontre autour de la littérature africaine contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Bien-Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mbougar Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Mongo M'Boussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Riffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03736758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abécédaire Tonda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, https://elam.hypotheses.org/3520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03355373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science-fiction, afroféminisme et écologie: Nnedi Okorafor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, https://diacritik.com/2020/03/26/science-fiction-afrofeminisme-et-ecologie-nnedi-okorafor/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un universel comme horizon. Entretien avec Souleymane Bachir Diagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Bachir Diagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02171063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la bibliothèque coloniale aux premières littératures africaines. Exposer les littératures dans les Archives nationales d’outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile van den Avenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les récits sur Samori dans le fonds Yves Person de la Bibliothèque de Recherches Africaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, https://ethnologia.hypotheses.org/1034</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djiguiba Camara : interprète de l'histoire de Samori Touré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature en liberté : Lecture de Phyllis Taoua, &amp;lt;em&amp;gt;African Freedom. How Africa responded to Independence&amp;lt;/em&amp;gt; (2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRAORE Mamadou, dit AUTRA RAY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Labrune-Badiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maitron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://maitron.fr/spip.php?article252911</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04618457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARMICHAEL Stokely, dit TURE Kwame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maitron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://maitron.fr/spip.php?article252905</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04618465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAMANI Abdoulaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maitron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://maitron.fr/spip.php?article252929</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04618468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId309"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5FD2A508"/>
+    <w:nsid w:val="05BDEFFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elara-bertho" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7572-755X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181335263" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314460v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elara Bertho" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065004v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rot-bo-krik.com/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299534v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pauthier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Piton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088684v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167737v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569379v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rodet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004424876" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447366v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Martineau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Du-heros-a-la-communaute~.html" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106898v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467676v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Smith" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04618404v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Arnold" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891472v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gaulier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;line Le Lay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891460v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgranges" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362232v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Querrien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362225v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mazauric" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile van den Avenne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04299089v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Brouillet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Andreesco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Belmont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathie Birat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.6264" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307447v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Chavoz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333597v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875670v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Plagnard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03275448v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016USPCA111" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939991v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314517v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720286v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nuovacultura.it" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04618433v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lettres.sorbonne-universite.fr/parutions/les-manifestations-du-genre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04618448v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618495v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815020v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_heritage_de_senghor_mohamed_aziza_michele_guillaume_hofnung_giovanni_dotoli_benjamin_boutin_alban_bogeat_helene_carrere_d_encausse-9782140276194-74331.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231375v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536829v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lacito-publications.cnrs.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418484v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M&#233;gevand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560336v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.22260" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560337v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.24037" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560333v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.30178" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536076v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957626v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848548v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004361409_009" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698273v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848430v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Ali Yero" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793414v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique P&#233;nel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848549v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793402v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939966v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.174.0192" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422127v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdes.105.0189" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030944v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314499v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.100.0120" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939977v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752445v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Elgas Gassama" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jtf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04689313v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desquilbet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Even" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zmo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617979v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Mame Fatoumata Diallo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11tg1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939980v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818589v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.040.0190" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04618416v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04618477v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Frioux-Salgas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109966ar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351376v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446153v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.46098" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954054v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2022.117" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642894v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike L&#252;pke" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou S&#232;ne Ciss&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51185/journals/rhca.2022.stc01" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03701830v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.087.0052" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768791v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1091439ar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768798v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bornand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.087.0066" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351401v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1098487ar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922800v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.9839" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507968v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.085.0153" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411630v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.084.0052" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321253v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32907/RO-124-1531233856" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434444v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769865v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328273v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328271v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362778v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154965v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144169v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00083968.2020.1839525" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362567v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928780v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175850v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.6569" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928779v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037308v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Marchand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2020.1823754" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066207v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04413736v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Marchaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928776v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.6622" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928778v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tierno Mon&#233;nembo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1073863ar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520638v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535997v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.078.0206" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02874861v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.198.0136" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308048v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.6339" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929421v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333601v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.076.0171" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333605v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kand&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.076.0188" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-D1M7WFSC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333613v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Bah" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.076.0207" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-3PL3759K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102952v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.074.0023" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980573v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.6172" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127902v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/coma.4017" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151771v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.26012" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333609v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mbougar Sarr" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.076.0202" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-7P1GSC4K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151773v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272501v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154446v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509462v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.267.0279" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880789v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15mwn" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957654v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848426v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.22087" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292163v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02639049v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040966ar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067970v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292156v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993743v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793537v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957648v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292154v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292150v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535437v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1051551ar" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292701v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292715v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292710v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292692v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793524v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793382v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47044/2527-080X.2020v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804070v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.3239" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535485v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551451v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793429v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trans.1565" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292704v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292707v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793522v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040938ar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535490v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793357v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edl.2477" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292697v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793529v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793528v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108110v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Tchak" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793322v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793517v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698470v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793503v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037827ar" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793424v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Victor Diop" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037798ar" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698989v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793510v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037838ar" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698310v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698472v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292723v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793342v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.18379" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793349v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1039413ar" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292718v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793420v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1039405ar" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551470v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793520v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1039431ar" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793506v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037808ar" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793495v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698298v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.2372" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793500v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1033177ar" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793488v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793480v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036005ar" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793482v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036015ar" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698325v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.9267" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793463v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1028693ar" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793476v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/africanistes.4191" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551439v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314526v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517461v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517450v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881197v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/o5cv" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03815147v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736758v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bien-Aim&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Mongo M'Boussa" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Riffard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355373v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520653v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171063v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Bachir Diagne" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531771v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076596v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922407v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535491v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bat" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04618465v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04618457v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labrune-Badiane" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04618468v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elara-bertho" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7572-755X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181335263" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314460v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elara Bertho" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065004v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rot-bo-krik.com/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299534v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pauthier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Piton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088684v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167737v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569379v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rodet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004424876" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447366v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Martineau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Du-heros-a-la-communaute~.html" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106898v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467676v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Smith" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04618404v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Arnold" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891472v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gaulier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;line Le Lay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891460v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgranges" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362232v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Querrien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362225v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mazauric" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile van den Avenne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04299089v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Brouillet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Andreesco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Belmont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathie Birat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.6264" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307447v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Chavoz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333597v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875670v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Plagnard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03275448v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016USPCA111" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939991v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314517v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04618433v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lettres.sorbonne-universite.fr/parutions/les-manifestations-du-genre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720286v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nuovacultura.it" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04618448v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618495v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815020v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_heritage_de_senghor_mohamed_aziza_michele_guillaume_hofnung_giovanni_dotoli_benjamin_boutin_alban_bogeat_helene_carrere_d_encausse-9782140276194-74331.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231375v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536829v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lacito-publications.cnrs.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418484v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M&#233;gevand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560333v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.30178" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560337v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.24037" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560336v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.22260" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957626v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536076v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698273v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848548v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004361409_009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848430v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Ali Yero" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848549v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793414v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique P&#233;nel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793402v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314499v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.100.0120" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422127v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdes.105.0189" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030944v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939966v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.174.0192" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752445v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Elgas Gassama" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jtf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939977v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04689313v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desquilbet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Even" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zmo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617979v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Mame Fatoumata Diallo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11tg1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939980v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818589v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.040.0190" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351376v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04618477v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Frioux-Salgas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109966ar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04618416v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446153v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.46098" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768791v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1091439ar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642894v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike L&#252;pke" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou S&#232;ne Ciss&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51185/journals/rhca.2022.stc01" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03701830v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.087.0052" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954054v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2022.117" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768798v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bornand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.087.0066" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351401v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1098487ar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328271v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362778v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769865v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328273v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411630v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.084.0052" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321253v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32907/RO-124-1531233856" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434444v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922800v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.9839" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507968v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.085.0153" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154965v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144169v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00083968.2020.1839525" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362567v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928779v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175850v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.6569" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928780v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037308v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Marchand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2020.1823754" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04413736v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Marchaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066207v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520638v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928776v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.6622" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535997v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.078.0206" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928778v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tierno Mon&#233;nembo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1073863ar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02874861v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.198.0136" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333613v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Bah" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.076.0207" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-3PL3759K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980573v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.6172" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102952v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.074.0023" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333605v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kand&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.076.0188" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-D1M7WFSC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929421v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333601v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.076.0171" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308048v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.6339" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127902v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/coma.4017" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151771v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.26012" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151773v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333609v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mbougar Sarr" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.076.0202" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-7P1GSC4K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272501v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154446v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292163v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848426v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.22087" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509462v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.267.0279" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880789v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15mwn" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957654v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02639049v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040966ar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067970v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292156v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793537v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957648v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993743v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292154v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292150v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551451v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804070v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.3239" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535485v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793429v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trans.1565" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793382v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47044/2527-080X.2020v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292710v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292692v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793524v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535437v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1051551ar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292701v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292715v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793522v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040938ar" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292707v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292704v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535490v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793357v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edl.2477" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292697v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793529v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793528v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698989v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793424v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Victor Diop" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037798ar" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793503v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037827ar" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793517v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698470v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108110v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Tchak" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793322v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793510v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037838ar" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698310v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698472v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793349v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1039413ar" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793342v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.18379" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292723v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292718v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793420v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1039405ar" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551470v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793520v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1039431ar" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793506v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037808ar" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698298v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.2372" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793500v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1033177ar" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793495v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793488v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793480v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036005ar" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793482v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036015ar" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698325v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.9267" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793463v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1028693ar" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793476v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/africanistes.4191" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551439v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314526v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517461v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517450v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881197v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/o5cv" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03815147v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736758v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bien-Aim&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Mongo M'Boussa" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Riffard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355373v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520653v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171063v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Bachir Diagne" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531771v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076596v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535491v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bat" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922407v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04618457v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labrune-Badiane" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04618465v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04618468v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>