--- v1 (2026-04-10)
+++ v2 (2026-05-12)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:70.052083333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elara Bertho </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de recherche, CNRS / Les Afriques dans le Monde</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">elara-bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7572-755X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">181335263</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation : titres et diplômes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chargée de recherche au CNRS en section 35 (Sciences philosophiques et philologiques, sciences de l’art). LAM (Les Afriques dans le Monde UMR 5115)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016-2017 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATER à Paris 3 – Sorbonne Nouvelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013-2016 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse de Littérature comparée avec contrat doctoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">sous la direction de Xavier Garnier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Paris 3 – Sorbonne Nouvelle) : « Nehanda, Samori, Sarraounia comme héros culturels : mémoire postcoloniale et figures de résistants africains dans la littérature et dans les arts ». École doctorale 120, THALIM, UMR 7172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012-2016 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passeport 3ème année de langue haoussa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Niger, Nigéria) à l’INALCO</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrégation de Lettres Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, rang 47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009-2013 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">École Normale Supérieure de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, rang 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplôme de l’ENS de Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master 2 Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dirigé par Cécile Van Den Avenne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master 2 MEEF,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> métiers de l’enseignement, préparation à l’agrégation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-2009  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lycée Henri IV,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Paris, classe préparatoire littéraire, option lettres modernes. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Licence de Lettres Modernes,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> La Sorbonne Paris 4. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Licence de Philosophie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> La Sorbonne Paris 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bourses et distinctions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021-2024 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bourse ESR Région Nouvelle Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Co-porteuse du projet ICI Intermédialité Créative et Inclusive, porté par Magali Nachtergael avec Chloé Conant Ouaked et Stéphane Bikialo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-2023 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bourse de l’Economic and Social Research Council (Royaume-Uni) –</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">977 000 £ : International Co-Investigator du projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">« De-marginalising frontier communities in West Africa: action research, local knowledge, and resilience against natural disasters and ecological stress »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ERSC ES/T003138/1). Principal Investigator : Marie Rodet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020-2021 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bourse CHANGES (Région Aquitaine),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Enjeux patrimoniaux du patrimoine en contexte postcolonial : les circulations des biens culturels dans un monde en recomposition (la situation francoafricaine) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5 000€, avec Isabelle Gobatto, Sophie Chave-Dartoen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-2019 Bourse de l’Economic and Social Research Council (Royaume-Uni) – 300 000 £ : Co-Investigator du projet « Resilience in West African Frontier Communities » (**ESRC-DFID ES/R002800/1), mené en collaboration avec Marie Rodet, Friederike Lüpke et Bakary Camara. Financement de terrains, de publications et de workshops</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fellowship de la Bayreuth Academy for Advanced African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (1 000 €, 12-22 octobre 2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016-2017 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bourse de la</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (BA/Leverhulme Small Research Grant SG161843 2016-2017, 8 400 £) : assistante de recherche sur le projet « Djiguiba Camara » mené en collaboration avec Marie Rodet (SOAS University, Senior Lecturer in the History of Africa). Financement de terrain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités collectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directrice de collection « Lettres du Sud », Karthala.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre du comité de rédaction des revues : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Littérature Orale</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conakry. Une utopie panafricaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 320 p., 2025, 9782271154965</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un couple panafricain. Miriam Makeba et Stokely Carmichael en Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rot Bo Krik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 160 p., 2025, 978-2-9590055-2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes, genre, cinémas en Afrique : dans les pas d'Odile Goerg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Piton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 368 p., 2024, Hommes et sociétés, 9782384091515</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senghor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, 170 p., 2023, Olivier Coquard, 978-2-13-083822-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figurer le terroriste. La littérature au défi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karthala, https://www.cairn.info/figurer-le-terroriste--9782811127831.htm, 2021, 9782811127831</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai d’histoire locale by Djiguiba Camara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brill, 2020, African Sources for African History, 978-90-04-42327-5. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004424876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du héros à la communauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Midi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 30, 2019, Cahiers Afriques, 978-2-8107-0653-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorcières, tyrans, héros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Honoré Champion, 2019, 9782745350459</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relire Senghor. Textes réunis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 56, pp.219, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04467676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétiques afropolitaines et afrotopiques : imaginer les possibles, recréer le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Arnold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Studies in Southern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 53, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04618404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art est mon arme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gaulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 87/2, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre, performance et parole politique dans l'espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Desgranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Littérature Orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 89-90, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignes décoloniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Querrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 84, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives matérielles, traces mémorielles et littérature des Afriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile van den Avenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula / Les colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://www.fabula.org/colloques/sommaire7111.php, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oralités contestataires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Andreesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Belmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathie Birat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Littérature Orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors-Série, 2020, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clo.6264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Rencontres d’Afriques Transversales : entretiens littéraires à l’École Normale Supérieure (2016-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Chavoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula / Les colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déplacements littéraires africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 (73), pp.171-211, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épopées et guerres coloniales : histoires connectées (dossier)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Plagnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Recueil Ouvert - Projet Épopée | L’Ouvroir Litt&amp;Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, Épopées et guerres coloniales : histoires connectées</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire postcoloniale et figures de résistants africains dans la littérature et dans les arts. Nehanda, Samori, Sarraounia comme héros culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université Sorbonne Paris Cité, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016USPCA111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03275448v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afrofuturisme et afroféminisme : Josèfa Ntjam au croisement des généalogies littéraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magali Nachtergael. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser le contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le bord de l'eau, pp.25-30, 2025, 9782385191061</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Grasp Africa’s Size: From Panafricanism to Afrofuturism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ralf Beil; Markus Messling; Christiane Solte-Gresser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The True Size of Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hirmer Premium, pp.428-430, 2025, 978-3-7774-4474-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruser avec la féminité. Trois femmes autour de Samori Touré (Guinée, xixe‑xxe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florian Alix; Pierre-Marie Chauvin; Victor Couttoleau; Judith Sarfati Lanter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les manifestations du genre. Négociations, émancipations, cristallisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorbonne Universités Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-176, 2024, Coll. Le Genre manifeste, 979-10-231-0752-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04618433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letterature del Niger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oreste Floquet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduzione al Niger contemporaneo : storia, lingua e letteratura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuova Cultura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-93, 2024, 9788833656878</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palimpseste der zeitlichkeit, gemessenen schrittes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stiller Tausch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hanser Verlag, 2023, 978-3-446-27634-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04618448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire pour les sans-voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colonisations, notre histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Seuil, pp.143-146, 2023, 9782021494150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment hériter de la négritude aujourd’hui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mohamed Aziza; Alban Bogeat; Benjamin Boutin; Giovanni Dotoli; Michèle Guillaume-Hofnung. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’héritage de Senghor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.122-126, 2022, L'Orizzonte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un bréviaire du socialisme en chanson (Zimbabwe, 1964-1979)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria-Benedita Basto, Françoise Blum, Pierre Guidi, Héloïse Kiriakou, Martin Mourre, Céline Pauthier, Ophélie Rillon, Alexis Roy, Elena Vezzadini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socialismes africains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition de la FMSH, pp.551-568, 2021, 2-7351-2698-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noms propres et métaphore : des mondes sémantiques dans le reflet des violettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Leblic; Bertrand Masquelier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Énonciation métaphorique et iconicité en contexte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lacito Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-54, 2021, Anthropologie linguistique et sociale de la parole, 978-2-490768-02-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03536829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la terreur en contexte postcolonial. Propos intempestifs sur Terror and the Postcolonial d’Elleke Boehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Mégevand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figurer le terroriste: La littérature au défi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 257-266, Karthala, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallam Abu, chroniqueur haoussa des empires africains et de la conquête coloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des historiographies : Afriques, Amériques, Asies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'INALCO, pp.1090-1098, 2020, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesinalco.30178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chants du label Syliphone dans les archives de la RTG (Guinée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des historiographies : Afriques, Amériques, Asies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'INALCO, pp.219-224, 2020, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesinalco.24037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chants de révolte (chimurenga songs) du Zimbabwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des historiographies : Afriques, Amériques, Asies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'INALCO, pp.213-218, 2020, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesinalco.22260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrique d’un canon : entre archives coloniales, fait littéraire, et culture populaire (Sarraounia, Niger)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandra Bornand; Jean Derive. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les canons du discours et la langue. Parler juste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.197-221, 2018, 9782811125103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques d’inclusion et d’exclusion par le panafricanisme : sur le panthéon panafricain imaginé dans la chanson sous Sékou Touré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Bridet; Virginie Brinker; Sarah Burnautzki; Xavier Garnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques actuelles des littératures africaines: panafricanisme, cosmopolitisme, afropolitanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.105-113, 2018, Lettres du Sud, 978-2-8111-1982-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tirades politiques et érotiques à l'intersection des continents (préface)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abdoulaye Mamani : Les divagations d'un nègre hippy, suivi de Shit !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.9-39, 2017, Encres noires, 9782140047213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reworkings of a Literary Myth and Historical Construction (Nehanda, Zimbabwe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Dodeman; Élodie Raimbault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literary Location and Dislocation of Myth: Transformations and Continuities in the Post/Colonial Anglophone World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 202, Brill; Rodopi, pp.103-119, 2017, Cross/Cultures, 978-90-04-36140-9. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004361409_009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Histoire de Samori”, Mallam Abu (circa 1914). Une chronique haoussa face au tournant colonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Ali Yero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ursula Baumgardt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures en langues africaines. Productions et diffusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.143-156, 2017, Tradition orale, 9782811119461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictions littéraires et récits historiques de la capture de Samori : archéologie d’une fabrique de héros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charles Becker, Roland Colin, Liliane Daronian, Claude-Hélène Perrot </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yves Person, un historien de l’Afrique engagé dans son temps, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.51-65 2015, 9782811114121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface de “À l'ombre du manguier en pleurs” d'Abdoulaye Mamani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Pénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À l'ombre du manguier en pleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.9-37, 2015, 978-2-343-04803-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface de “Le puits sans fond” d'Abdoulaye Mamani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Pénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Puits sans fond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.9-37, 2014, 978-2-343-03208-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (116)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératures francophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.120-122. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.100.0120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Goddard. Ce sont d’autres gens. Contre-anthropologies décoloniales du monde blanc, Wildproject, 2024.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rue Descartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 105 (1), pp.189-195. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdes.105.0189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La colonisation des affects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adenekan (Shola) African Literature in the Digital Age : Class and Sexual Politics in New Writing from Nigeria and Kenya , Woodbridge, James Currey, 2021, 224 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 174 (2), pp.192-194. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.174.0192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ombre qui veille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Elgas Gassama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continents manuscrits. Génétique des textes littéraires-Afrique, Caraïbe, diaspora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12jtf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de Sylvain Pattieu, Une vie qui se cabre, Paris, Flammarion, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58, pp.133-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience littéraire des profonds. Résonance du « Terrier » à l’heure de l’extractivisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Chavoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11zmo⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04689313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fortune et disparition du théâtre révolutionnaire en Guinée (1958-1984) : documenter un corpus (largement) perdu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilal Mame Fatoumata Diallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources. Material &amp; Fieldwork in African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11tg1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Gajarawala (Toral Jatin), Srivastava (Neelam), Sunder Rajan (Rajeswari), Webb (Jack), eds, The Bloomsbury Handbook of Postcolonial Print Cultures. London : Bloomsbury, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58, pp.227-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plus socialiste que les voisins. Le journal guinéen Horoya et la révolution culturelle, en compétition internationale pour un leadership panafricain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilal Mame Fatoumata Diallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (3), pp.190-199. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/parl2.040.0190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baisers palimpsestes, baisers connectés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'études culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Le baiser, 10, pp.99-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Sarah Frioux-Salgas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Frioux-Salgas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56, pp.87-96. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1109966ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04618477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie de Felwine Sarr : pour un tressage des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Studies in Southern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 53, pp.87-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04618416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Girard-Muscagorry Alexandre & Nur Goni Marian (dir.). - dossier thématique « Patrimoines africains. Les performances politiques des objets »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 251-252, pp.1013-1016. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesafricaines.46098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandé Sylvie, The Neverending Quest for the Other Shore : an Epic in Three Cantos / La Quête infinie de l’autre rive : épopée en trois chants. English translation by Alexander Dickow. Middletown, Wesleyan University Press, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.201-202. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1091439ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience « Donkosira »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Lüpke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Sène Cissé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire contemporaine de l’Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51185/journals/rhca.2022.stc01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03642894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts engagés: du nouveau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gaulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 87, pp.52-57. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.087.0052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03701830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrivains « noirs » et prix littéraires. Enquête et contre-attaque selon Mohamed Mbougar Sarr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77 (3), pp.491-507. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/ahss.2022.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jhonel, un griot moderne. Quel engagement pour le slam au Niger ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bornand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, « L’art est mon arme », n° 87 (87), pp.66-72. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.087.0066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lien animal : utopies et dystopies de la science-fiction contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54, pp.75. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1098487ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La part africaine de la poésie arabe : des « Suspendues » aux poètes-brigands, un continent littéraire à découvrir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://diacritik.com/2021/08/20/la-part-africaine-de-la-poesie-arabe-des-suspendues-aux-poetes-brigands-un-continent-litteraire-a-decouvrir/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives matérielles, traces mémorielles et littératures des Afriques. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile van den Avenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula / Les colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Archives matérielles, traces mémorielles et littératures des Afriques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djibril Tamsir Niane and the writing of Soundjata: The Inventor of Origins, Between History and Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mande Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, p. 27-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racisme impérial : René Maran, l’aventure ambiguë d’un amour impossible (Un homme pareil aux autres)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://diacritik.com/2021/08/25/racisme-imperial-rene-maran-laventure-ambigue-dun-amour-impossible-un-homme-pareil-aux-autres/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignes de fuite décoloniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Querrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 84 (3), pp.52-56. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.084.0052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The historical writings of Djiguiba Camara (Guinea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Outreach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32907/RO-124-1531233856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Ulysse ordinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.25-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire du théâtre dans l’espace public : pour quelles paroles politiques1 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Littérature Orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 89-90, pp.7-20. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clo.9839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03922800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Afrofuturisme féministe des fractures de la Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Planétarités, n° 85 (4), pp.153-161. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.085.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Xavier Luffin, Un autre regard sur l’histoire congolaise. Les documents arabes et swahilis dans les archives belges (1880-1899). « Fontes Historiae Africanae », Académie Royale des sciences d’outre-mer, Bruxelles, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.263-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effondrement du socialisme guinéen documenté sur le vif: utopies, satires et silences d’une littérature mineure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of African Studies / Revue canadienne des études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Africa and the Crisis of Socialism, pp.251-266. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00083968.2020.1839525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WANE (Ibrahima), MBAYE (Saliou), dir., Le 1er Festival mondial des arts nègres : mémoire et actualité. Paris : L’Harmattan ; Dakar : Cacsen, coll. Harmattan Sénégal, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.292-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Hassan Iyas, Moïse l’Africain : migration de récits et brassage de mythologies en Afrique subsaharienne, Damas ; Beyrouth, Presses de l’Ifpo, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.240-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Andreesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Belmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathie Birat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bornand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Littérature Orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Oralités contestataires, Hors-série, pp.7-13. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clo.6569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Schill Pierre, Réveiller l’archive d’une guerre coloniale : photographies et écrits de Gaston Chérau, correspondant de guerre lors du conflit italo-turc pour la Libye (1911-1912), Grâne, Créaphis, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.274-277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephemeral Shrines: Four Angles for Studying the Archives of the Paris Bombings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Mégevand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary French and Francophone Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (4), pp.485-504. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17409292.2020.1823754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tombeaux éphémères. Quatre pistes d’étude des archives des attentats de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Marchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Mégevand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Kandé, maronner les récits pour dire les vies infâmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Fictions et pouvoirs, 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconstruire ou reconduire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 237, pp.169-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jhonel, une voix en lutte contre les inégalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bornand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Littérature Orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Hors-série: Oralités contestataires, Hors-Série, pp.25-35. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clo.6622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restituer = relier, habiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 78, pp.206-210. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.078.0206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il n’y a pas d’aventure plus improbable que la littérature. Entretien avec Tierno Monénembo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile van den Avenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tierno Monénembo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49, pp.119-132. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1073863ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tombeaux éphémères. Quatre pistes d’étude des archives des attentats de Paris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Mégevand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Terreur, 198, pp.136-157. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/litt.198.0136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02874861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre et migrations. Entre Conakry et Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Bah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 76, pp.207-211. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.076.0207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Bornand Sandra, 2018, Noces en paroles chez les Zarma (Niger), Classiques africains, Paris, 409 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Littérature Orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.233-237. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clo.6172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitutions du patrimoine africain. Fictions et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 74, pp.23-29. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.074.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traversées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Kandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°76 (3), pp.188-193. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.076.0188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Sandra Bornand, Noces en paroles chez les Zarma (Niger). Paris, Classiques africains, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Littérature Orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.233-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire de l’autre rive. Fictions politiques pour dire la traversée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 76, pp.171-181. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.076.0171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Chavoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula / Les colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les Rencontres d’Afriques Transversales : entretiens littéraires à l’École Normale Supérieure (2016-2018), </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/colloques.6339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’enquêté mène l’enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continents manuscrits. Génétique des textes littéraires-Afrique, Caraïbe, diaspora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/coma.4017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en scène familiale, usages du savoir et campagnes politiques : Djiguiba Camara (Guinée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, La famille, la parenté et l’hérédité comme ressources dans le jeu politique, 234, pp.543-570. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesafricaines.26012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’empire de Samori Touré : pour un point de vue africain de l’histoire coloniale (Mallam Abu, Labarin Samori, 1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africa. Rivista semestrale di studi e ricerche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (1), pp.29-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations méditerranéennes, entre enquête et polar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mbougar Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 76, pp.202-206. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.076.0202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Med Hondo, une voix anticoloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Que fait l'ONU ? Droit d'inventaire, 142, pp.139-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cacophonies de la mémoire et éblouissements impériaux (Sinzo Aanza, Généalogie d’une banalité)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francofonia - Studi e ricerche sulle letterature di lingua francese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les enjeux de la mémoire dans la littérature et les arts contemporains de la République démocratique du Congo, 76, pp.83-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanglots brodés de poupées noires : Exposition « Black Dolls » à la Maison Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, https://diacritik.com/2018/03/16/sanglots-brodes-de-poupees-noires-exposition-black-dolls-a-la-maison-rouge/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographies de Samori Touré : de la carte postale coloniale aux pochettes de vinyles. Le devenir d’une icône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 230, pp.301-322. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesafricaines.22087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Pierre-Joseph Laurent, Amours pragmatiques. Familles, migrations et sexualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, https://www.cairn.info/revue-afrique-contemporaine-2018-3-page-279.htm. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/afco.267.0279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epopées et guerres coloniales : histoires connectées. Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Plagnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Recueil Ouvert - Projet Épopée | L’Ouvroir Litt&amp;Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Epopées et guerres coloniales : histoires connectées, IV, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15mwn⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOURRE (Martin), Thiaroye 1944. Histoire et mémoire d’un massacre colonial. Préface d’Elikia M’Bokolo, postface de Bob W. White. Rennes : Presses Universitaires de Rennes, coll. Histoire, 2017, 239 p., VIII pl. – ISBN 978-2-7535-5345-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.260-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’ANDURAIN (Julie), Henri Gouraud : photographies d’Afrique et d’Orient. Trésors des Archives du Quai d’Orsay, Paris, Éditions Pierre de Taillac / Archives diplomatiques, 2016, 240 p. – ISBN 978-2-36445-083-7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.243. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1040966ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épopées et guerres coloniales : histoires connectées. Présentation (2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Plagnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Litt&amp;Arts [En ligne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revenant au pays natal: Dany Laferrière (Pays sans chapeau)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Nathalie Carré, De la côte aux confins, Récits de voyageurs swahili, Paris, CNRS éditions, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.236-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FINK (Katharina), GERHARD (Susanne), SIEGERT (Nadine), dir., FAVT : Future Africa Visions in Time. Nairobi : Contact Zones NRB ; [Bayreuth] : Bayreuth Academy of Advanced African Studies, [2017], 243 p. – ISBN 9789966099556</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.237-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur un classique : Soundjata selon Djibril Tamsir Niane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue WIP : La littérature sans filtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De neige, d’étoile et de d’or : Hakim Bah (Fais que les étoiles me considèrent davantage)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire de la Chimurenga (Zimbabwe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des anthropologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, LittéRATURES &amp; Sciences sociales en quête du réel, 148-149, pp.137-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noms de pays apaches : un univers dans un toponyme. À propos de Keith Basso, L’eau se mêle à la boue dans un bassin à ciel ouvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Littérature Orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le poète et l'inspiration, 81, pp.207-216. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clo.3239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ducournau Claire, 2017, La Fabrique des classiques africains. Écrivains d’Afrique subsaharienne francophone (1960‑2012). Paris, CNRS, 442 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des Africanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.465-469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectralités et ancêtres : traces de l'inquiétante étrangeté dans les représentations de la guerre de libération nationale au Zimbabwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trans : Revue de Littérature Générale et Comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/trans.1565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe uma épica de resisência à colonizaçao ? Alguns &amp;quot;épicos africanos em construção</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Epicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47044/2527-080X.2020v2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apulée n°2 : Amour des confins et politiques de la fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratte-Papyè et la Crieuse de Vérité : Kei Miller, L'authentique Pearline Portious</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture sur D’ANDURAIN (Julie), Henri Gouraud : photographies d’Afrique et d’Orient. Trésors des Archives du Quai d’Orsay. Paris : Éditions Pierre de Taillac / Archives diplomatiques, 2016, 240 p. – ISBN 978-2-36445-083-7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp. 243-244. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1040966ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATERIANUS-OWANGA (Alice) & GREANI (Nora), dir., ARTchives. [N° sp. de] Gradhiva, (Paris : Musée du Quai Branly), n°24, 2016, 250 p. – ISBN 978-2-35744-094-4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.201-203. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1051551ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Gaël Octavia: « s'appartenir à soi- même » (La fin de Mame Baby)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour au bled : Entretien avec Tierno Monénembo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de DAN INNA (Chaïbou), Yazi Dogo et l’art du théâtre populaire au Niger. Préface de Jean-Dominique Penel. Paris : L’Harmattan, coll. Culture africaine, 2015, 256 p. ISBN 978-2-343-03209-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.185-187. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1040938ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Sylvie Kande : Le poème comme geste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De monstres et de libellules : récits de femmes (La fin de Mame Baby, Gaël Octavia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bornand Sandra, Leguy Cécile, Roulon‑Doko Paulette (dir.), 2016, Paroles d’Afrique, DVD, présentation interactive de l’exposition du Musée d’Ethnographie de Bordeaux (MEB), Villejuif, Llacan/UPS CLT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Littérature Orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anacondas et serpents de mer : paradoxes d’un « érotisme noir » chez Yambo Ouologuem et Abdoulaye Mamani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Chavoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes de lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3-4 ("Voir et lire l’Afrique contemporaine. Repenser les identités et les appartenances culturelles"), pp.31 - 56. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edl.2477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre turquerie et fantasme d'effacement : enquête musicale par temps de révolution (Emmanuel Dongala)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Alice Aterianus-Owanga, Nora Greani, dir., Gradhiva, (« ARTchives »), n°24, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.201-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Albert Memmi, Penser à vif : de la colonisation à la laïcité. Textes réunis et présentés par Hervé Sanson, Paris, Non-lieu, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.255-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Color Line, Les artistes africains- américains et la ségrégation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec le photographe Omar Victor Diop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Victor Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Chavoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41, pp.119-132. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1037798ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de LE LAY (Maëline), MALAQUAIS (Dominique) et SIEGERT (Nadine), dir., Archive (re)mix. Vues d’Afrique. Préface d’Alain Ricard et Ulf Vierke. Rennes : Presses Universitaires de Rennes, coll. Arts contemporains, 2015, 242 p. – ISBN 978-2-7535-4270-9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.202-204. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1037827ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À quoi pensent les genres littéraires ? Pragmatique de l’énergie dans l’épopée & le roman (A propos de Pierre Vinclair, De l'épopée et du roman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 17 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scholastique Mukasonga: Papillons épinglés (Coeur tambour)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Pharmacopée des éblouissements : À propos de Joseph Tonda, &amp;quot;L’impérialisme postcolonial&amp;quot;, Paris, Karthala, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Chavoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tchak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42, pp.89-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles Figures de Sarraounia à l’école et dans les médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Journal of African studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (3-4), pp.316-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apulée. Revue annuelle de littérature et de réflexion, (Paris : Éditions Zulma), n°1 (Galaxies identitaires), 2016, 398 p. – ISBN 978-2-84304-762-6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.223-224 </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1037838ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il une épopée de la résistance à la colonisation ? De quelques “épopées en devenir” africaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Recueil Ouvert - Projet Épopée | L’Ouvroir Litt&amp;Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des lucioles au fond des trous : « Généalogie d'une banalité », de Sinzo Aanza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix et archives : de quelques prises de positions éthiques pour dire l’histoire coloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42, pp.161-175. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1039413ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filmer la résistance à la colonisation. Stratégies postcoloniales de mémoire et d'oubli. À propos du scénario Samori de Sembène Ousmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 224, pp.875-890. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesafricaines.18379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une huppe et un poète pour chanter l’Islam (Waberi, « Mon nom est aube »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Baraka Sakin, Le Messie du Darfour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaires éblouissants : réflexions sur la puissance des fictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42, pp.89 92. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1039405ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur la notion de figure : que devient le personnage dans la fiction historique ? À partir de Sarraounia au Niger, Nehanda au Zimbabwe, Samori en Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad hoc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de GORE (Charles), dir., African photography, [n° sp. de] African Arts, (USA : MIT Press Journals), 2015, vol. 48, n°3, 96 p. – ISSN 0001-9933</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.211-213. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1039431ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de BOURLET (Mélanie) et GUILLEMAIN (Franck), Bakary Diallo. Mémoires peules. Film documentaire. France : CNRS-images, CNRS, LLACAN, 2016, 72 min</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.163-166 </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1037808ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias, propagande, nationalismes. La filiation symbolique dans les chants de propagande : Robert Mugabe et Mbuya Nehanda, Sékou Touré et Samori Touré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Littérature Orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77-78, pp.171-193. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clo.2372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Éthiopiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.246-247. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1033177ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de “La colonne, récit de Christophe Dabitch, dessins et couleurs de Nicolas Dumontheuil”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.195-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de ‪Robert Darnton, L’Affaire des Quatorze. Poésie, police et réseaux de communication à Paris au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.308-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de FANTINO (Jacques) et BOURDIN (Bernard), dir., Les Figures de l’ancêtre. Entre quête d’identité et souci de légitimité. Metz : Centre Écritures, coll. Théologie et Cultures, n°2, 2012, 198 p. – ISBN 978-2-917403-25-9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1036005ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de RANAIVOSON (Dominique) et LITVAN (Valentina), dir., Les Héros culturels. Récits et représentations. Saint-Maur-des-Fossés : éditions Sépia, 2014, 208 p. – ISBN 978-2-84280-255-4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.246-247. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1036015ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire & littérature : retour sur des liaisons dangereuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.9267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de DIAGNE (Souleymane Bachir), Bergson postcolonial. L’élan vital dans la pensée de Léopold Sédar Senghor et de Mohamed Iqbal. Paris : éditions du CNRS, coll. Biblis, 2014, 130 p. – ISBN 978-2-271-08009-7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.170-172. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1028693ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Marie Rodet “Les Diambourou : esclavage et émancipation à Kayes (Mali)”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des Africanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 84-2, pp.266-269. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/africanistes.4191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarraounia, une reine africaine entre histoire et mythe littéraire (Niger, 1899-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre &amp; histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réuniversaliser la démocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Recension] L’exil, la ville, la mer : Rym Khene, Khalid Lyamlahy (J’ai rencontré un cheval de mer)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Recension] Tierno Monénembo: « Dans tous les romans, les femmes sont des battantes » (Saharienne Indigo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Bachir Diagne et l'universel latéral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/o5cv⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03881197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répertoires collectifs villageois: enjeux d’une numérisation collective à Damaro (Guinée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03815147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire après René Maran. Rencontre autour de la littérature africaine contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Bien-Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mbougar Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Mongo M'Boussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Riffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03736758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abécédaire Tonda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, https://elam.hypotheses.org/3520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03355373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science-fiction, afroféminisme et écologie: Nnedi Okorafor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, https://diacritik.com/2020/03/26/science-fiction-afrofeminisme-et-ecologie-nnedi-okorafor/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un universel comme horizon. Entretien avec Souleymane Bachir Diagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Bachir Diagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02171063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la bibliothèque coloniale aux premières littératures africaines. Exposer les littératures dans les Archives nationales d’outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile van den Avenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les récits sur Samori dans le fonds Yves Person de la Bibliothèque de Recherches Africaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, https://ethnologia.hypotheses.org/1034</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djiguiba Camara : interprète de l'histoire de Samori Touré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature en liberté : Lecture de Phyllis Taoua, &amp;lt;em&amp;gt;African Freedom. How Africa responded to Independence&amp;lt;/em&amp;gt; (2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRAORE Mamadou, dit AUTRA RAY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Labrune-Badiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maitron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://maitron.fr/spip.php?article252911</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04618457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARMICHAEL Stokely, dit TURE Kwame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maitron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://maitron.fr/spip.php?article252905</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04618465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAMANI Abdoulaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maitron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://maitron.fr/spip.php?article252929</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04618468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId309"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:70.052083333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elara Bertho </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de recherche, CNRS / Les Afriques dans le Monde</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">elara-bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7572-755X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">181335263</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation : titres et diplômes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chargée de recherche au CNRS en section 35 (Sciences philosophiques et philologiques, sciences de l’art). LAM (Les Afriques dans le Monde UMR 5115)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016-2017 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATER à Paris 3 – Sorbonne Nouvelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013-2016 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse de Littérature comparée avec contrat doctoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">sous la direction de Xavier Garnier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Paris 3 – Sorbonne Nouvelle) : « Nehanda, Samori, Sarraounia comme héros culturels : mémoire postcoloniale et figures de résistants africains dans la littérature et dans les arts ». École doctorale 120, THALIM, UMR 7172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012-2016 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passeport 3ème année de langue haoussa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Niger, Nigéria) à l’INALCO</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrégation de Lettres Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, rang 47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009-2013 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">École Normale Supérieure de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, rang 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplôme de l’ENS de Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master 2 Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dirigé par Cécile Van Den Avenne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master 2 MEEF,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> métiers de l’enseignement, préparation à l’agrégation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-2009  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lycée Henri IV,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Paris, classe préparatoire littéraire, option lettres modernes. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Licence de Lettres Modernes,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> La Sorbonne Paris 4. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Licence de Philosophie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> La Sorbonne Paris 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bourses et distinctions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021-2024 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bourse ESR Région Nouvelle Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Co-porteuse du projet ICI Intermédialité Créative et Inclusive, porté par Magali Nachtergael avec Chloé Conant Ouaked et Stéphane Bikialo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-2023 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bourse de l’Economic and Social Research Council (Royaume-Uni) –</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">977 000 £ : International Co-Investigator du projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">« De-marginalising frontier communities in West Africa: action research, local knowledge, and resilience against natural disasters and ecological stress »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ERSC ES/T003138/1). Principal Investigator : Marie Rodet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020-2021 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bourse CHANGES (Région Aquitaine),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Enjeux patrimoniaux du patrimoine en contexte postcolonial : les circulations des biens culturels dans un monde en recomposition (la situation francoafricaine) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5 000€, avec Isabelle Gobatto, Sophie Chave-Dartoen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-2019 Bourse de l’Economic and Social Research Council (Royaume-Uni) – 300 000 £ : Co-Investigator du projet « Resilience in West African Frontier Communities » (**ESRC-DFID ES/R002800/1), mené en collaboration avec Marie Rodet, Friederike Lüpke et Bakary Camara. Financement de terrains, de publications et de workshops</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fellowship de la Bayreuth Academy for Advanced African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (1 000 €, 12-22 octobre 2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016-2017 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bourse de la</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (BA/Leverhulme Small Research Grant SG161843 2016-2017, 8 400 £) : assistante de recherche sur le projet « Djiguiba Camara » mené en collaboration avec Marie Rodet (SOAS University, Senior Lecturer in the History of Africa). Financement de terrain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités collectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directrice de collection « Lettres du Sud », Karthala.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre du comité de rédaction des revues : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Littérature Orale</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conakry. Une utopie panafricaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 320 p., 2025, 9782271154965</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un couple panafricain. Miriam Makeba et Stokely Carmichael en Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rot Bo Krik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 160 p., 2025, 978-2-9590055-2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes, genre, cinémas en Afrique : dans les pas d'Odile Goerg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Piton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 368 p., 2024, Hommes et sociétés, 9782384091515</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senghor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, 170 p., 2023, Olivier Coquard, 978-2-13-083822-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figurer le terroriste. La littérature au défi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karthala, https://www.cairn.info/figurer-le-terroriste--9782811127831.htm, 2021, 9782811127831</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai d’histoire locale by Djiguiba Camara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brill, 2020, African Sources for African History, 978-90-04-42327-5. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004424876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du héros à la communauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Midi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 30, 2019, Cahiers Afriques, 978-2-8107-0653-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorcières, tyrans, héros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Honoré Champion, 2019, 9782745350459</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relire Senghor. Textes réunis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 56, pp.219, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04467676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétiques afropolitaines et afrotopiques : imaginer les possibles, recréer le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Arnold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Studies in Southern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 53, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04618404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art est mon arme&amp;quot; (Majeure)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gaulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 87/2, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre, performance et parole politique dans l'espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Desgranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Littérature Orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 89-90, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignes décoloniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Querrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 84, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives matérielles, traces mémorielles et littérature des Afriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile van den Avenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula / Les colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://www.fabula.org/colloques/sommaire7111.php, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oralités contestataires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Andreesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Belmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathie Birat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Littérature Orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors-Série, 2020, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clo.6264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Rencontres d’Afriques Transversales : entretiens littéraires à l’École Normale Supérieure (2016-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Chavoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula / Les colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déplacements littéraires africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 (73), pp.171-211, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épopées et guerres coloniales : histoires connectées (dossier)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Plagnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Recueil Ouvert - Projet Épopée | L’Ouvroir Litt&amp;Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, Épopées et guerres coloniales : histoires connectées</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire postcoloniale et figures de résistants africains dans la littérature et dans les arts. Nehanda, Samori, Sarraounia comme héros culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université Sorbonne Paris Cité, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016USPCA111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03275448v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afrofuturisme et afroféminisme : Josèfa Ntjam au croisement des généalogies littéraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magali Nachtergael. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser le contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le bord de l'eau, pp.25-30, 2025, 9782385191061</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Grasp Africa’s Size: From Panafricanism to Afrofuturism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ralf Beil; Markus Messling; Christiane Solte-Gresser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The True Size of Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hirmer Premium, pp.428-430, 2025, 978-3-7774-4474-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruser avec la féminité. Trois femmes autour de Samori Touré (Guinée, xixe‑xxe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florian Alix; Pierre-Marie Chauvin; Victor Couttoleau; Judith Sarfati Lanter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les manifestations du genre. Négociations, émancipations, cristallisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorbonne Universités Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-176, 2024, Coll. Le Genre manifeste, 979-10-231-0752-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04618433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letterature del Niger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oreste Floquet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduzione al Niger contemporaneo : storia, lingua e letteratura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuova Cultura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-93, 2024, 9788833656878</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palimpseste der zeitlichkeit, gemessenen schrittes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stiller Tausch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hanser Verlag, 2023, 978-3-446-27634-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04618448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire pour les sans-voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colonisations, notre histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Seuil, pp.143-146, 2023, 9782021494150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment hériter de la négritude aujourd’hui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mohamed Aziza; Alban Bogeat; Benjamin Boutin; Giovanni Dotoli; Michèle Guillaume-Hofnung. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’héritage de Senghor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.122-126, 2022, L'Orizzonte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un bréviaire du socialisme en chanson (Zimbabwe, 1964-1979)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria-Benedita Basto, Françoise Blum, Pierre Guidi, Héloïse Kiriakou, Martin Mourre, Céline Pauthier, Ophélie Rillon, Alexis Roy, Elena Vezzadini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socialismes africains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition de la FMSH, pp.551-568, 2021, 2-7351-2698-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noms propres et métaphore : des mondes sémantiques dans le reflet des violettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Leblic; Bertrand Masquelier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Énonciation métaphorique et iconicité en contexte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lacito Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-54, 2021, Anthropologie linguistique et sociale de la parole, 978-2-490768-02-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03536829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la terreur en contexte postcolonial. Propos intempestifs sur Terror and the Postcolonial d’Elleke Boehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Mégevand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figurer le terroriste: La littérature au défi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 257-266, Karthala, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallam Abu, chroniqueur haoussa des empires africains et de la conquête coloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des historiographies : Afriques, Amériques, Asies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'INALCO, pp.1090-1098, 2020, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesinalco.30178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chants de révolte (chimurenga songs) du Zimbabwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des historiographies : Afriques, Amériques, Asies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'INALCO, pp.213-218, 2020, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesinalco.22260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chants du label Syliphone dans les archives de la RTG (Guinée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des historiographies : Afriques, Amériques, Asies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'INALCO, pp.219-224, 2020, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesinalco.24037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques d’inclusion et d’exclusion par le panafricanisme : sur le panthéon panafricain imaginé dans la chanson sous Sékou Touré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Bridet; Virginie Brinker; Sarah Burnautzki; Xavier Garnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques actuelles des littératures africaines: panafricanisme, cosmopolitisme, afropolitanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.105-113, 2018, Lettres du Sud, 978-2-8111-1982-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrique d’un canon : entre archives coloniales, fait littéraire, et culture populaire (Sarraounia, Niger)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandra Bornand; Jean Derive. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les canons du discours et la langue. Parler juste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.197-221, 2018, 9782811125103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reworkings of a Literary Myth and Historical Construction (Nehanda, Zimbabwe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Dodeman; Élodie Raimbault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literary Location and Dislocation of Myth: Transformations and Continuities in the Post/Colonial Anglophone World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 202, Brill; Rodopi, pp.103-119, 2017, Cross/Cultures, 978-90-04-36140-9. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004361409_009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tirades politiques et érotiques à l'intersection des continents (préface)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abdoulaye Mamani : Les divagations d'un nègre hippy, suivi de Shit !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.9-39, 2017, Encres noires, 9782140047213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Histoire de Samori”, Mallam Abu (circa 1914). Une chronique haoussa face au tournant colonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Ali Yero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ursula Baumgardt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures en langues africaines. Productions et diffusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.143-156, 2017, Tradition orale, 9782811119461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface de “À l'ombre du manguier en pleurs” d'Abdoulaye Mamani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Pénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À l'ombre du manguier en pleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.9-37, 2015, 978-2-343-04803-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictions littéraires et récits historiques de la capture de Samori : archéologie d’une fabrique de héros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charles Becker, Roland Colin, Liliane Daronian, Claude-Hélène Perrot </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yves Person, un historien de l’Afrique engagé dans son temps, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.51-65 2015, 9782811114121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface de “Le puits sans fond” d'Abdoulaye Mamani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Pénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Puits sans fond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.9-37, 2014, 978-2-343-03208-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (116)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adenekan (Shola) African Literature in the Digital Age : Class and Sexual Politics in New Writing from Nigeria and Kenya , Woodbridge, James Currey, 2021, 224 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 174 (2), pp.192-194. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.174.0192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Goddard. Ce sont d’autres gens. Contre-anthropologies décoloniales du monde blanc, Wildproject, 2024.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rue Descartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 105 (1), pp.189-195. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdes.105.0189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La colonisation des affects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératures francophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.120-122. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.100.0120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de Sylvain Pattieu, Une vie qui se cabre, Paris, Flammarion, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58, pp.133-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ombre qui veille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Elgas Gassama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continents manuscrits. Génétique des textes littéraires-Afrique, Caraïbe, diaspora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12jtf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fortune et disparition du théâtre révolutionnaire en Guinée (1958-1984) : documenter un corpus (largement) perdu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilal Mame Fatoumata Diallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources. Material &amp; Fieldwork in African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11tg1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience littéraire des profonds. Résonance du « Terrier » à l’heure de l’extractivisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Chavoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11zmo⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04689313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Gajarawala (Toral Jatin), Srivastava (Neelam), Sunder Rajan (Rajeswari), Webb (Jack), eds, The Bloomsbury Handbook of Postcolonial Print Cultures. London : Bloomsbury, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58, pp.227-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plus socialiste que les voisins. Le journal guinéen Horoya et la révolution culturelle, en compétition internationale pour un leadership panafricain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilal Mame Fatoumata Diallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (3), pp.190-199. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/parl2.040.0190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baisers palimpsestes, baisers connectés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'études culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Le baiser, 10, pp.99-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie de Felwine Sarr : pour un tressage des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Studies in Southern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 53, pp.87-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04618416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Sarah Frioux-Salgas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Frioux-Salgas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56, pp.87-96. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1109966ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04618477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Girard-Muscagorry Alexandre & Nur Goni Marian (dir.). - dossier thématique « Patrimoines africains. Les performances politiques des objets »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 251-252, pp.1013-1016. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesafricaines.46098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrivains « noirs » et prix littéraires. Enquête et contre-attaque selon Mohamed Mbougar Sarr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77 (3), pp.491-507. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/ahss.2022.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience « Donkosira »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Lüpke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Sène Cissé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire contemporaine de l’Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51185/journals/rhca.2022.stc01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03642894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts engagés: du nouveau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gaulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 87, pp.52-57. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.087.0052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03701830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandé Sylvie, The Neverending Quest for the Other Shore : an Epic in Three Cantos / La Quête infinie de l’autre rive : épopée en trois chants. English translation by Alexander Dickow. Middletown, Wesleyan University Press, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.201-202. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1091439ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jhonel, un griot moderne. Quel engagement pour le slam au Niger ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bornand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, « L’art est mon arme », n° 87 (87), pp.66-72. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.087.0066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lien animal : utopies et dystopies de la science-fiction contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54, pp.75. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1098487ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La part africaine de la poésie arabe : des « Suspendues » aux poètes-brigands, un continent littéraire à découvrir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://diacritik.com/2021/08/20/la-part-africaine-de-la-poesie-arabe-des-suspendues-aux-poetes-brigands-un-continent-litteraire-a-decouvrir/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives matérielles, traces mémorielles et littératures des Afriques. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile van den Avenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula / Les colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Archives matérielles, traces mémorielles et littératures des Afriques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire du théâtre dans l’espace public : pour quelles paroles politiques1 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëline Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Littérature Orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 89-90, pp.7-20. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clo.9839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03922800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Afrofuturisme féministe des fractures de la Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Planétarités, n° 85 (4), pp.153-161. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.085.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignes de fuite décoloniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Querrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 84 (3), pp.52-56. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.084.0052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The historical writings of Djiguiba Camara (Guinea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Outreach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32907/RO-124-1531233856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Ulysse ordinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.25-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djibril Tamsir Niane and the writing of Soundjata: The Inventor of Origins, Between History and Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mande Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, p. 27-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racisme impérial : René Maran, l’aventure ambiguë d’un amour impossible (Un homme pareil aux autres)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://diacritik.com/2021/08/25/racisme-imperial-rene-maran-laventure-ambigue-dun-amour-impossible-un-homme-pareil-aux-autres/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Xavier Luffin, Un autre regard sur l’histoire congolaise. Les documents arabes et swahilis dans les archives belges (1880-1899). « Fontes Historiae Africanae », Académie Royale des sciences d’outre-mer, Bruxelles, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.263-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effondrement du socialisme guinéen documenté sur le vif: utopies, satires et silences d’une littérature mineure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of African Studies / Revue canadienne des études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Africa and the Crisis of Socialism, pp.251-266. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00083968.2020.1839525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WANE (Ibrahima), MBAYE (Saliou), dir., Le 1er Festival mondial des arts nègres : mémoire et actualité. Paris : L’Harmattan ; Dakar : Cacsen, coll. Harmattan Sénégal, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.292-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Schill Pierre, Réveiller l’archive d’une guerre coloniale : photographies et écrits de Gaston Chérau, correspondant de guerre lors du conflit italo-turc pour la Libye (1911-1912), Grâne, Créaphis, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.274-277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Andreesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Belmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathie Birat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bornand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Littérature Orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Oralités contestataires, Hors-série, pp.7-13. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clo.6569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Hassan Iyas, Moïse l’Africain : migration de récits et brassage de mythologies en Afrique subsaharienne, Damas ; Beyrouth, Presses de l’Ifpo, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.240-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephemeral Shrines: Four Angles for Studying the Archives of the Paris Bombings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Mégevand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary French and Francophone Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (4), pp.485-504. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17409292.2020.1823754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tombeaux éphémères. Quatre pistes d’étude des archives des attentats de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Marchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Mégevand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Kandé, maronner les récits pour dire les vies infâmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Fictions et pouvoirs, 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jhonel, une voix en lutte contre les inégalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bornand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Littérature Orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Hors-série: Oralités contestataires, Hors-Série, pp.25-35. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clo.6622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconstruire ou reconduire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 237, pp.169-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restituer = relier, habiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 78, pp.206-210. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.078.0206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il n’y a pas d’aventure plus improbable que la littérature. Entretien avec Tierno Monénembo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile van den Avenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tierno Monénembo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49, pp.119-132. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1073863ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tombeaux éphémères. Quatre pistes d’étude des archives des attentats de Paris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Mégevand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Terreur, 198, pp.136-157. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/litt.198.0136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02874861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre et migrations. Entre Conakry et Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Bah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 76, pp.207-211. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.076.0207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Bornand Sandra, 2018, Noces en paroles chez les Zarma (Niger), Classiques africains, Paris, 409 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Littérature Orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.233-237. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clo.6172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitutions du patrimoine africain. Fictions et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 74, pp.23-29. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.074.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Chavoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula / Les colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les Rencontres d’Afriques Transversales : entretiens littéraires à l’École Normale Supérieure (2016-2018), </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/colloques.6339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Sandra Bornand, Noces en paroles chez les Zarma (Niger). Paris, Classiques africains, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Littérature Orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.233-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire de l’autre rive. Fictions politiques pour dire la traversée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 76, pp.171-181. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.076.0171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traversées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Kandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°76 (3), pp.188-193. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.076.0188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’enquêté mène l’enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continents manuscrits. Génétique des textes littéraires-Afrique, Caraïbe, diaspora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/coma.4017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en scène familiale, usages du savoir et campagnes politiques : Djiguiba Camara (Guinée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, La famille, la parenté et l’hérédité comme ressources dans le jeu politique, 234, pp.543-570. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesafricaines.26012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations méditerranéennes, entre enquête et polar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mbougar Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 76, pp.202-206. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.076.0202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’empire de Samori Touré : pour un point de vue africain de l’histoire coloniale (Mallam Abu, Labarin Samori, 1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africa. Rivista semestrale di studi e ricerche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (1), pp.29-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Med Hondo, une voix anticoloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Que fait l'ONU ? Droit d'inventaire, 142, pp.139-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cacophonies de la mémoire et éblouissements impériaux (Sinzo Aanza, Généalogie d’une banalité)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francofonia - Studi e ricerche sulle letterature di lingua francese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les enjeux de la mémoire dans la littérature et les arts contemporains de la République démocratique du Congo, 76, pp.83-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanglots brodés de poupées noires : Exposition « Black Dolls » à la Maison Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, https://diacritik.com/2018/03/16/sanglots-brodes-de-poupees-noires-exposition-black-dolls-a-la-maison-rouge/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Pierre-Joseph Laurent, Amours pragmatiques. Familles, migrations et sexualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, https://www.cairn.info/revue-afrique-contemporaine-2018-3-page-279.htm. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/afco.267.0279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epopées et guerres coloniales : histoires connectées. Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Plagnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Recueil Ouvert - Projet Épopée | L’Ouvroir Litt&amp;Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Epopées et guerres coloniales : histoires connectées, IV, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15mwn⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOURRE (Martin), Thiaroye 1944. Histoire et mémoire d’un massacre colonial. Préface d’Elikia M’Bokolo, postface de Bob W. White. Rennes : Presses Universitaires de Rennes, coll. Histoire, 2017, 239 p., VIII pl. – ISBN 978-2-7535-5345-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.260-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographies de Samori Touré : de la carte postale coloniale aux pochettes de vinyles. Le devenir d’une icône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 230, pp.301-322. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesafricaines.22087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’ANDURAIN (Julie), Henri Gouraud : photographies d’Afrique et d’Orient. Trésors des Archives du Quai d’Orsay, Paris, Éditions Pierre de Taillac / Archives diplomatiques, 2016, 240 p. – ISBN 978-2-36445-083-7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.243. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1040966ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épopées et guerres coloniales : histoires connectées. Présentation (2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Plagnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Litt&amp;Arts [En ligne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revenant au pays natal: Dany Laferrière (Pays sans chapeau)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Nathalie Carré, De la côte aux confins, Récits de voyageurs swahili, Paris, CNRS éditions, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.236-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FINK (Katharina), GERHARD (Susanne), SIEGERT (Nadine), dir., FAVT : Future Africa Visions in Time. Nairobi : Contact Zones NRB ; [Bayreuth] : Bayreuth Academy of Advanced African Studies, [2017], 243 p. – ISBN 9789966099556</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.237-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur un classique : Soundjata selon Djibril Tamsir Niane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue WIP : La littérature sans filtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De neige, d’étoile et de d’or : Hakim Bah (Fais que les étoiles me considèrent davantage)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire de la Chimurenga (Zimbabwe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des anthropologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, LittéRATURES &amp; Sciences sociales en quête du réel, 148-149, pp.137-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noms de pays apaches : un univers dans un toponyme. À propos de Keith Basso, L’eau se mêle à la boue dans un bassin à ciel ouvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Littérature Orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le poète et l'inspiration, 81, pp.207-216. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clo.3239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ducournau Claire, 2017, La Fabrique des classiques africains. Écrivains d’Afrique subsaharienne francophone (1960‑2012). Paris, CNRS, 442 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des Africanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.465-469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectralités et ancêtres : traces de l'inquiétante étrangeté dans les représentations de la guerre de libération nationale au Zimbabwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trans : Revue de Littérature Générale et Comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/trans.1565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATERIANUS-OWANGA (Alice) & GREANI (Nora), dir., ARTchives. [N° sp. de] Gradhiva, (Paris : Musée du Quai Branly), n°24, 2016, 250 p. – ISBN 978-2-35744-094-4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.201-203. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1051551ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Gaël Octavia: « s'appartenir à soi- même » (La fin de Mame Baby)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour au bled : Entretien avec Tierno Monénembo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apulée n°2 : Amour des confins et politiques de la fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratte-Papyè et la Crieuse de Vérité : Kei Miller, L'authentique Pearline Portious</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture sur D’ANDURAIN (Julie), Henri Gouraud : photographies d’Afrique et d’Orient. Trésors des Archives du Quai d’Orsay. Paris : Éditions Pierre de Taillac / Archives diplomatiques, 2016, 240 p. – ISBN 978-2-36445-083-7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp. 243-244. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1040966ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe uma épica de resisência à colonizaçao ? Alguns &amp;quot;épicos africanos em construção</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Epicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47044/2527-080X.2020v2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de DAN INNA (Chaïbou), Yazi Dogo et l’art du théâtre populaire au Niger. Préface de Jean-Dominique Penel. Paris : L’Harmattan, coll. Culture africaine, 2015, 256 p. ISBN 978-2-343-03209-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.185-187. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1040938ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Sylvie Kande : Le poème comme geste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De monstres et de libellules : récits de femmes (La fin de Mame Baby, Gaël Octavia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anacondas et serpents de mer : paradoxes d’un « érotisme noir » chez Yambo Ouologuem et Abdoulaye Mamani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Chavoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes de lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3-4 ("Voir et lire l’Afrique contemporaine. Repenser les identités et les appartenances culturelles"), pp.31 - 56. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edl.2477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bornand Sandra, Leguy Cécile, Roulon‑Doko Paulette (dir.), 2016, Paroles d’Afrique, DVD, présentation interactive de l’exposition du Musée d’Ethnographie de Bordeaux (MEB), Villejuif, Llacan/UPS CLT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Littérature Orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre turquerie et fantasme d'effacement : enquête musicale par temps de révolution (Emmanuel Dongala)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Alice Aterianus-Owanga, Nora Greani, dir., Gradhiva, (« ARTchives »), n°24, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.201-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Albert Memmi, Penser à vif : de la colonisation à la laïcité. Textes réunis et présentés par Hervé Sanson, Paris, Non-lieu, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.255-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Color Line, Les artistes africains- américains et la ségrégation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec le photographe Omar Victor Diop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Victor Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Chavoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41, pp.119-132. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1037798ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Pharmacopée des éblouissements : À propos de Joseph Tonda, &amp;quot;L’impérialisme postcolonial&amp;quot;, Paris, Karthala, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Chavoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tchak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42, pp.89-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles Figures de Sarraounia à l’école et dans les médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Journal of African studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (3-4), pp.316-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À quoi pensent les genres littéraires ? Pragmatique de l’énergie dans l’épopée & le roman (A propos de Pierre Vinclair, De l'épopée et du roman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 17 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scholastique Mukasonga: Papillons épinglés (Coeur tambour)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de LE LAY (Maëline), MALAQUAIS (Dominique) et SIEGERT (Nadine), dir., Archive (re)mix. Vues d’Afrique. Préface d’Alain Ricard et Ulf Vierke. Rennes : Presses Universitaires de Rennes, coll. Arts contemporains, 2015, 242 p. – ISBN 978-2-7535-4270-9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.202-204. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1037827ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apulée. Revue annuelle de littérature et de réflexion, (Paris : Éditions Zulma), n°1 (Galaxies identitaires), 2016, 398 p. – ISBN 978-2-84304-762-6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.223-224 </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1037838ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il une épopée de la résistance à la colonisation ? De quelques “épopées en devenir” africaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Recueil Ouvert - Projet Épopée | L’Ouvroir Litt&amp;Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des lucioles au fond des trous : « Généalogie d'une banalité », de Sinzo Aanza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix et archives : de quelques prises de positions éthiques pour dire l’histoire coloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42, pp.161-175. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1039413ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filmer la résistance à la colonisation. Stratégies postcoloniales de mémoire et d'oubli. À propos du scénario Samori de Sembène Ousmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 224, pp.875-890. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesafricaines.18379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une huppe et un poète pour chanter l’Islam (Waberi, « Mon nom est aube »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Baraka Sakin, Le Messie du Darfour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diacritik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaires éblouissants : réflexions sur la puissance des fictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42, pp.89 92. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1039405ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur la notion de figure : que devient le personnage dans la fiction historique ? À partir de Sarraounia au Niger, Nehanda au Zimbabwe, Samori en Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad hoc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de GORE (Charles), dir., African photography, [n° sp. de] African Arts, (USA : MIT Press Journals), 2015, vol. 48, n°3, 96 p. – ISSN 0001-9933</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.211-213. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1039431ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de BOURLET (Mélanie) et GUILLEMAIN (Franck), Bakary Diallo. Mémoires peules. Film documentaire. France : CNRS-images, CNRS, LLACAN, 2016, 72 min</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.163-166 </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1037808ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias, propagande, nationalismes. La filiation symbolique dans les chants de propagande : Robert Mugabe et Mbuya Nehanda, Sékou Touré et Samori Touré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Littérature Orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77-78, pp.171-193. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clo.2372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Éthiopiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.246-247. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1033177ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de “La colonne, récit de Christophe Dabitch, dessins et couleurs de Nicolas Dumontheuil”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.195-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de ‪Robert Darnton, L’Affaire des Quatorze. Poésie, police et réseaux de communication à Paris au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.308-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de FANTINO (Jacques) et BOURDIN (Bernard), dir., Les Figures de l’ancêtre. Entre quête d’identité et souci de légitimité. Metz : Centre Écritures, coll. Théologie et Cultures, n°2, 2012, 198 p. – ISBN 978-2-917403-25-9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1036005ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de RANAIVOSON (Dominique) et LITVAN (Valentina), dir., Les Héros culturels. Récits et représentations. Saint-Maur-des-Fossés : éditions Sépia, 2014, 208 p. – ISBN 978-2-84280-255-4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.246-247. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1036015ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire & littérature : retour sur des liaisons dangereuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.9267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de DIAGNE (Souleymane Bachir), Bergson postcolonial. L’élan vital dans la pensée de Léopold Sédar Senghor et de Mohamed Iqbal. Paris : éditions du CNRS, coll. Biblis, 2014, 130 p. – ISBN 978-2-271-08009-7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.170-172. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1028693ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Marie Rodet “Les Diambourou : esclavage et émancipation à Kayes (Mali)”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des Africanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 84-2, pp.266-269. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/africanistes.4191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarraounia, une reine africaine entre histoire et mythe littéraire (Niger, 1899-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre &amp; histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réuniversaliser la démocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Recension] L’exil, la ville, la mer : Rym Khene, Khalid Lyamlahy (J’ai rencontré un cheval de mer)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Recension] Tierno Monénembo: « Dans tous les romans, les femmes sont des battantes » (Saharienne Indigo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Bachir Diagne et l'universel latéral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/o5cv⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03881197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répertoires collectifs villageois: enjeux d’une numérisation collective à Damaro (Guinée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03815147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire après René Maran. Rencontre autour de la littérature africaine contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Bien-Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mbougar Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Mongo M'Boussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Riffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03736758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abécédaire Tonda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, https://elam.hypotheses.org/3520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03355373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science-fiction, afroféminisme et écologie: Nnedi Okorafor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, https://diacritik.com/2020/03/26/science-fiction-afrofeminisme-et-ecologie-nnedi-okorafor/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un universel comme horizon. Entretien avec Souleymane Bachir Diagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Bachir Diagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02171063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la bibliothèque coloniale aux premières littératures africaines. Exposer les littératures dans les Archives nationales d’outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile van den Avenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les récits sur Samori dans le fonds Yves Person de la Bibliothèque de Recherches Africaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, https://ethnologia.hypotheses.org/1034</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature en liberté : Lecture de Phyllis Taoua, &amp;lt;em&amp;gt;African Freedom. How Africa responded to Independence&amp;lt;/em&amp;gt; (2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djiguiba Camara : interprète de l'histoire de Samori Touré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARMICHAEL Stokely, dit TURE Kwame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maitron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://maitron.fr/spip.php?article252905</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04618465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRAORE Mamadou, dit AUTRA RAY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Labrune-Badiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maitron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://maitron.fr/spip.php?article252911</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04618457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAMANI Abdoulaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maitron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://maitron.fr/spip.php?article252929</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04618468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId309"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="05BDEFFA"/>
+    <w:nsid w:val="4F956A6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elara-bertho" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7572-755X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181335263" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314460v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elara Bertho" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065004v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rot-bo-krik.com/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299534v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pauthier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Piton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088684v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167737v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569379v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rodet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004424876" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447366v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Martineau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Du-heros-a-la-communaute~.html" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106898v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467676v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Smith" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04618404v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Arnold" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891472v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gaulier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;line Le Lay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891460v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgranges" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362232v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Querrien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362225v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mazauric" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile van den Avenne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04299089v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Brouillet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Andreesco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Belmont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathie Birat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.6264" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307447v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Chavoz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333597v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875670v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Plagnard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03275448v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016USPCA111" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939991v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314517v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04618433v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lettres.sorbonne-universite.fr/parutions/les-manifestations-du-genre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720286v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nuovacultura.it" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04618448v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618495v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815020v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_heritage_de_senghor_mohamed_aziza_michele_guillaume_hofnung_giovanni_dotoli_benjamin_boutin_alban_bogeat_helene_carrere_d_encausse-9782140276194-74331.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231375v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536829v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lacito-publications.cnrs.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418484v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M&#233;gevand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560333v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.30178" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560337v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.24037" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560336v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.22260" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957626v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536076v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698273v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848548v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004361409_009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848430v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Ali Yero" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848549v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793414v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique P&#233;nel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793402v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314499v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.100.0120" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422127v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdes.105.0189" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030944v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939966v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.174.0192" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752445v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Elgas Gassama" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jtf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939977v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04689313v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desquilbet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Even" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zmo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617979v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Mame Fatoumata Diallo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11tg1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939980v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818589v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.040.0190" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351376v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04618477v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Frioux-Salgas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109966ar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04618416v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446153v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.46098" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768791v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1091439ar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642894v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike L&#252;pke" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou S&#232;ne Ciss&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51185/journals/rhca.2022.stc01" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03701830v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.087.0052" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954054v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2022.117" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768798v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bornand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.087.0066" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351401v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1098487ar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328271v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362778v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769865v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328273v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411630v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.084.0052" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321253v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32907/RO-124-1531233856" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434444v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922800v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.9839" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507968v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.085.0153" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154965v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144169v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00083968.2020.1839525" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362567v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928779v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175850v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.6569" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928780v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037308v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Marchand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2020.1823754" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04413736v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Marchaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066207v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520638v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928776v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.6622" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535997v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.078.0206" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928778v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tierno Mon&#233;nembo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1073863ar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02874861v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.198.0136" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333613v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Bah" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.076.0207" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-3PL3759K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980573v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.6172" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102952v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.074.0023" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333605v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kand&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.076.0188" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-D1M7WFSC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929421v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333601v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.076.0171" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308048v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.6339" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127902v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/coma.4017" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151771v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.26012" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151773v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333609v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mbougar Sarr" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.076.0202" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-7P1GSC4K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272501v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154446v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292163v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848426v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.22087" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509462v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.267.0279" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880789v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15mwn" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957654v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02639049v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040966ar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067970v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292156v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793537v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957648v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993743v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292154v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292150v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551451v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804070v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.3239" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535485v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793429v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trans.1565" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793382v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47044/2527-080X.2020v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292710v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292692v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793524v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535437v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1051551ar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292701v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292715v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793522v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040938ar" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292707v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292704v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535490v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793357v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edl.2477" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292697v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793529v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793528v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698989v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793424v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Victor Diop" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037798ar" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793503v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037827ar" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793517v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698470v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108110v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Tchak" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793322v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793510v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037838ar" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698310v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698472v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793349v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1039413ar" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793342v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.18379" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292723v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292718v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793420v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1039405ar" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551470v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793520v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1039431ar" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793506v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037808ar" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698298v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.2372" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793500v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1033177ar" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793495v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793488v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793480v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036005ar" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793482v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036015ar" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698325v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.9267" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793463v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1028693ar" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793476v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/africanistes.4191" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551439v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314526v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517461v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517450v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881197v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/o5cv" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03815147v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736758v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bien-Aim&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Mongo M'Boussa" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Riffard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355373v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520653v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171063v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Bachir Diagne" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531771v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076596v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535491v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bat" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922407v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04618457v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labrune-Badiane" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04618465v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04618468v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elara-bertho" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7572-755X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181335263" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314460v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elara Bertho" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065004v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rot-bo-krik.com/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299534v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pauthier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Piton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088684v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167737v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569379v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rodet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004424876" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447366v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Martineau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Du-heros-a-la-communaute~.html" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106898v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467676v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Smith" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04618404v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Arnold" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891472v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gaulier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;line Le Lay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891460v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgranges" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362232v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Querrien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362225v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mazauric" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile van den Avenne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04299089v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Brouillet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Andreesco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Belmont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathie Birat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.6264" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307447v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Chavoz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333597v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875670v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Plagnard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03275448v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016USPCA111" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939991v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314517v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04618433v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lettres.sorbonne-universite.fr/parutions/les-manifestations-du-genre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720286v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nuovacultura.it" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04618448v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618495v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815020v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_heritage_de_senghor_mohamed_aziza_michele_guillaume_hofnung_giovanni_dotoli_benjamin_boutin_alban_bogeat_helene_carrere_d_encausse-9782140276194-74331.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231375v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536829v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lacito-publications.cnrs.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418484v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M&#233;gevand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560333v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.30178" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560336v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.22260" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560337v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.24037" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536076v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957626v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848548v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004361409_009" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698273v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848430v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Ali Yero" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793414v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique P&#233;nel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848549v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793402v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939966v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.174.0192" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422127v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdes.105.0189" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030944v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314499v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.100.0120" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939977v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752445v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Elgas Gassama" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jtf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617979v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Mame Fatoumata Diallo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11tg1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04689313v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desquilbet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Even" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zmo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939980v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818589v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.040.0190" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351376v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04618416v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04618477v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Frioux-Salgas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109966ar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446153v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.46098" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954054v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2022.117" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642894v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike L&#252;pke" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou S&#232;ne Ciss&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51185/journals/rhca.2022.stc01" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03701830v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.087.0052" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768791v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1091439ar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768798v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bornand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.087.0066" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351401v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1098487ar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328271v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362778v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922800v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.9839" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507968v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.085.0153" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411630v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.084.0052" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321253v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32907/RO-124-1531233856" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434444v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769865v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328273v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154965v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144169v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00083968.2020.1839525" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362567v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928780v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175850v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.6569" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928779v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037308v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Marchand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2020.1823754" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04413736v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Marchaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066207v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928776v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.6622" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520638v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535997v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.078.0206" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928778v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tierno Mon&#233;nembo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1073863ar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02874861v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.198.0136" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333613v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Bah" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.076.0207" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-3PL3759K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980573v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.6172" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102952v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.074.0023" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308048v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.6339" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929421v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333601v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.076.0171" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333605v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kand&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.076.0188" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-D1M7WFSC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127902v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/coma.4017" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151771v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.26012" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333609v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mbougar Sarr" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.076.0202" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-7P1GSC4K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151773v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272501v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154446v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292163v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509462v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.267.0279" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880789v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15mwn" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957654v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848426v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.22087" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02639049v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040966ar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067970v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292156v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793537v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957648v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993743v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292154v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292150v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551451v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804070v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.3239" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535485v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793429v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trans.1565" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535437v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1051551ar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292701v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292715v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292710v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292692v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793524v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793382v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47044/2527-080X.2020v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793522v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040938ar" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292707v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292704v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793357v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edl.2477" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535490v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292697v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793529v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793528v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698989v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793424v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Victor Diop" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037798ar" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108110v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Tchak" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793322v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793517v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698470v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793503v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037827ar" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793510v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037838ar" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698310v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698472v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793349v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1039413ar" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793342v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.18379" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292723v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292718v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793420v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1039405ar" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551470v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793520v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1039431ar" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793506v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037808ar" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698298v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.2372" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793500v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1033177ar" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793495v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793488v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793480v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036005ar" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793482v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036015ar" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698325v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.9267" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793463v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1028693ar" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793476v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/africanistes.4191" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551439v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314526v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517461v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517450v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881197v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/o5cv" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03815147v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736758v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bien-Aim&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Mongo M'Boussa" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Riffard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355373v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520653v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171063v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Bachir Diagne" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531771v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076596v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922407v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535491v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bat" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04618465v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04618457v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labrune-Badiane" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04618468v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>