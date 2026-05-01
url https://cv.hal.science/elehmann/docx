--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -484,216 +484,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04104198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Taxation with Multiple Incomes and Types</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimating the Laffer Tax Rate on Capital Income: Cross-Base Responses Matter!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Sicsic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Lefèbvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04066627v1</w:t>
+                <w:t xml:space="preserve">hal-03762730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the Laffer Tax Rate on Capital Income: Cross-Base Responses Matter!</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal Taxation with Multiple Incomes and Types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Spiritus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sander Renes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floris T Zoutman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03762730v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVALUATION DE LA MISE AU BARÈME DES REVENUS DU CAPITAL</w:t>
               </w:r>
@@ -1100,216 +1100,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tax Me If You Can! Optimal Nonlinear Income Tax Between Competing Governments</w:t>
+                <w:t xml:space="preserve">Beyond the Labour Income Tax Wedge: The Unemployment-Reducing Effect of Tax Progressivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Simula</w:t>
+                <w:t xml:space="preserve">Claudio Lucifora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Trannoy</w:t>
+                <w:t xml:space="preserve">Simone Moriconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno van Der Linden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00870053v1</w:t>
+                <w:t xml:space="preserve">halshs-00870050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the Labour Income Tax Wedge: The Unemployment-Reducing Effect of Tax Progressivity</w:t>
+                <w:t xml:space="preserve">Tax Me If You Can! Optimal Nonlinear Income Tax Between Competing Governments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Simula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Lucifora</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">halshs-00870050v1</w:t>
+                <w:t xml:space="preserve">halshs-00870053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labor Income Responds Differently to Income-Tax and Payroll-Tax Reforms</w:t>
               </w:r>
@@ -1437,1871 +1437,2066 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05082707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the Laffer tax rate on capital income: cross‐base responses matter!</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction – L’évaluation des politiques publiques. Sélection d’articles présentés à la 9e conférence sur l’évaluation des politiques publiques organisée par l’AFSE et la Direction générale du Trésor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lehmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michaël Sicsic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sjoe.12578⟩</w:t>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 547, pp.17-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24187/ecostat.2025.547.2136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04801281v1</w:t>
+                <w:t xml:space="preserve">hal-05415736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the Laffer tax rate on capital income: cross‐base responses matter!</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie‐Noëlle Lefebvre</w:t>
+                <w:t xml:space="preserve">Optimal taxation with multiple incomes and types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Spiritus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michaël Sicsic</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sander Renes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floris T Zoutman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theoretical Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (2), pp.543-581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3982/TE5479⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sjoe.12578⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04966335v1</w:t>
+                <w:t xml:space="preserve">hal-05097103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal tax problems with multidimensional heterogeneity: a mechanism design approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Jacquet</w:t>
+                <w:t xml:space="preserve">Estimating the Laffer tax rate on capital income: cross‐base responses matter!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐Noëlle Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Sicsic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00355-021-01349-4⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sjoe.12578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04966461v1</w:t>
+                <w:t xml:space="preserve">hal-04966335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faut-il mettre au barème les dividendes ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noëlle Lefèbvre</w:t>
+                <w:t xml:space="preserve">Estimating the Laffer tax rate on capital income: cross‐base responses matter!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐Noëlle Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sicsic</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Lehmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scandinavian Journal of Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sjoe.12578⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfe.211.0057⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03647413v1</w:t>
+                <w:t xml:space="preserve">hal-04801281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal tax problems with multidimensional heterogeneity: A mechanism design approach</w:t>
+                <w:t xml:space="preserve">Optimal tax problems with multidimensional heterogeneity: a mechanism design approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lehmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Choice and Welfare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+              <w:t xml:space="preserve">, 2021, 60 (1-2), pp.135-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00355-021-01349-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03681456v1</w:t>
+                <w:t xml:space="preserve">hal-04966461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal income taxation with composition effects *</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Jacquet</w:t>
+                <w:t xml:space="preserve">Faut-il mettre au barème les dividendes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Lefèbvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Sicsic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Zanoutene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lehmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Economic Association</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Vol. XXXVI (1), pp.57-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfe.211.0057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jeea/jvaa022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03682208v1</w:t>
+                <w:t xml:space="preserve">halshs-03647413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Income Taxation with Composition Effects</w:t>
+                <w:t xml:space="preserve">Optimal tax problems with multidimensional heterogeneity: A mechanism design approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lehmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Economic Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jeea/jvaa022⟩</w:t>
+              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00355-021-01349-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04966373v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Income Taxation with Unemployment and Wage Responses: A Sufficient Statistics Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kavan Kucko</w:t>
+                <w:t xml:space="preserve">Optimal income taxation with composition effects *</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lehmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johannes Schmieder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Economic Journal: Economic Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (1), pp.254-292. </w:t>
+              <w:t xml:space="preserve">Journal of the European Economic Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1257/pol.20180033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jeea/jvaa022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04966500v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tax me if you can! Optimal Nonlinear Income Tax Between Competing Governments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal Income Taxation with Unemployment and Wage Responses: A Sufficient Statistics Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kory Kroft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kavan Kucko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Trannoy</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Schmieder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/qje/qju027⟩</w:t>
+              <w:t xml:space="preserve">American Economic Journal: Economic Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (1), pp.254-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1257/pol.20180033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01474437v1</w:t>
+                <w:t xml:space="preserve">hal-04966500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal income taxation with Kalai wage bargaining and endogenous participation</w:t>
+                <w:t xml:space="preserve">Optimal Income Taxation with Composition Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lehmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno van Der Linden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the European Economic Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (2), pp.1299-1341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jeea/jvaa022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00355-013-0736-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02979715v1</w:t>
+                <w:t xml:space="preserve">hal-04966373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Optimal Marginal Tax Rates with both Extensive and Intensive Responses</w:t>
+                <w:t xml:space="preserve">Optimal income taxation with Kalai wage bargaining and endogenous participation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno van Der Linden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 5, pp.1770-1805. </w:t>
+              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, pp.381-402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jet.2013.07.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00355-013-0736-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02979440v1</w:t>
+                <w:t xml:space="preserve">hal-02979715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple Theory of Optimal Redistributive Taxation with Equilibrium Unemployment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tax me if you can! Optimal Nonlinear Income Tax Between Competing Governments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexis Parmentier</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Simula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno van Der Linden</w:t>
+                <w:t xml:space="preserve">Alain Trannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie publique : Etudes et recherches = Public economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/economiepublique.8601⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 129 (4), pp.1995--2030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/qje/qju027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01243443v1</w:t>
+                <w:t xml:space="preserve">hal-01474437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal income taxation with endogenous participation and search unemployment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Optimal Marginal Tax Rates with both Extensive and Intensive Responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno van Der Linden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Public Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpubeco.2011.05.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economic Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5, pp.1770-1805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jet.2013.07.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877975v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02979440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal income taxation with endogenous participation and search unemployment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Simple Theory of Optimal Redistributive Taxation with Equilibrium Unemployment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Hungerbühler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Vanderlinden</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno van Der Linden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Public Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Economie publique : Etudes et recherches = Public economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22-23, pp.203--18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economiepublique.8601⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01248156v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Credit Constraints and the Persistence of Unemployment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal income taxation with endogenous participation and search unemployment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno van Der Linden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Labour Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.labeco.2010.04.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Public Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 95 (11-12), pp.1523--1537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpubeco.2011.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00640674v1</w:t>
+                <w:t xml:space="preserve">hal-02877975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Redistributive Taxation in a Search Equilibrium Model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal income taxation with endogenous participation and search unemployment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno van Der Linden</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vanderlinden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Economic Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Public Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01248161v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01248156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Credit Constraints and the Persistence of Unemployment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dromel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Kolakez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Labour Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (5), pp.823-834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.labeco.2010.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00640674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Optimal income taxation and the shape of average tax rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Hindriks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economics Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01248159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal Redistributive Taxation in a Search Equilibrium Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Hungerbuehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno van Der Linden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review of Economic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 73 (3), pp.743-767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-937X.2006.00394.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01248161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the Laffer Tax Rate on Capital Incomes: Cross-base Responses Matter!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Lefèbvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3330,73 +3525,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole Thématique CNRS sur l'Evaluation des Politiques Publiques (ETEPP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération TEPP, Mar 2023, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the Laffer Tax Rate on Capital Income : Cross-Base Responses Matter !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Lefèbvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3425,73 +3620,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association of Public Economic Theory (PET) Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03891565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the Laffer Tax Rate on Capital Income : Cross-Base Responses Matter !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Lefèbvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3520,322 +3715,322 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Economic Association (EEA) Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Milan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03891550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why the Kuznets Curve Always Reverse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Why the Kuznets Curve Will Always Reverse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Crifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lehmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Théories et Méthodes de la Macroéconomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Nice, France</w:t>
+              <w:t xml:space="preserve">Econometric Society European Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00150315v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00150324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why the Kuznets Curve Will Always Reverse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Why the Kuznets Curve Always Reverse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Crifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lehmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Econometric Society European Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Théories et Méthodes de la Macroéconomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00150324v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00150315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renforcer la progressivité des prélèvements sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L'Horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lehmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00972293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3845,343 +4040,343 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Credit Constraints and the Persistence of Unemployment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Kolakez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lehmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00389762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why will the Kuznets Curve always reverse ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Crifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lehmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00179987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why the Kuznets Curve Will Always Reverse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Crifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lehmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00150773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indexation des allocations chômage et chômage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lehmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04700103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId95"/>
+      <w:footerReference w:type="default" r:id="rId99"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4328,51 +4523,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05451287v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lehmann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Zanoutene" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04954501v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jacquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04567995v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350889v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lehmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104198v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sicsic" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04066627v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Spiritus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Renes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris T Zoutman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762730v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196996v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sicsic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333874v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878488v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292144v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292126v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kory Kroft" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kucko Kavan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Schmieder" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870053v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simula" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trannoy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870050v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Lucifora" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Moriconi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno van Der Linden" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856246v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marical" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rioux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082707v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801281v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;No&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjoe.12578" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966335v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04966461v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-021-01349-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03647413v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.211.0057" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681456v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682208v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeea/jvaa022" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966373v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04966500v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavan Kucko" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/pol.20180033" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01474437v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qje/qju027" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979715v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-013-0736-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979440v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2013.07.019" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243443v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Hungerb&#252;hler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Parmentier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economiepublique.8601" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877975v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubeco.2011.05.012" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01248156v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vanderlinden" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640674v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dromel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Kolakez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labeco.2010.04.005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C40G1MNH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01248161v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Hungerbuehler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-937X.2006.00394.x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01248159v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hindriks" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183935v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891565v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891550v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150315v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Crifo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150324v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972293v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L'Horty" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389762v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179987v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150773v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04700103v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05451287v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lehmann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Zanoutene" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04954501v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jacquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04567995v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350889v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lehmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104198v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sicsic" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762730v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04066627v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Spiritus" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Renes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris T Zoutman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196996v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sicsic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333874v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878488v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292144v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292126v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kory Kroft" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kucko Kavan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Schmieder" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870050v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Lucifora" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Moriconi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno van Der Linden" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870053v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simula" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trannoy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856246v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marical" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rioux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082707v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05415736v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2025.547.2136" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097103v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3982/TE5479" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966335v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;No&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjoe.12578" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801281v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04966461v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-021-01349-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03647413v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.211.0057" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681456v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682208v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeea/jvaa022" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04966500v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavan Kucko" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/pol.20180033" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966373v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979715v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-013-0736-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01474437v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qje/qju027" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979440v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2013.07.019" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243443v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Hungerb&#252;hler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Parmentier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economiepublique.8601" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877975v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubeco.2011.05.012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01248156v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vanderlinden" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640674v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dromel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Kolakez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labeco.2010.04.005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C40G1MNH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01248159v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hindriks" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01248161v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Hungerbuehler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-937X.2006.00394.x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183935v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891565v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891550v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150324v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Crifo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150315v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972293v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L'Horty" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389762v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179987v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150773v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04700103v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>