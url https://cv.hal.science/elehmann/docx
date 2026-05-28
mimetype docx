--- v1 (2026-05-01)
+++ v2 (2026-05-28)
@@ -259,164 +259,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04954501v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive Analysis of Production Efficiency: A Tax Reform Perspective</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Lehmann</w:t>
+                <w:t xml:space="preserve">La taxation du capital : Pourquoi ? Comment ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lehmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04567995v1</w:t>
+                <w:t xml:space="preserve">hal-04350889v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La taxation du capital : Pourquoi ? Comment ?</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Comprehensive Analysis of Production Efficiency: A Tax Reform Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Lehmann</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04350889v2</w:t>
+                <w:t xml:space="preserve">hal-04567995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the Laffer Tax Rate on Capital Income: Cross-base Responses Matter</w:t>
               </w:r>
@@ -484,216 +484,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04104198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the Laffer Tax Rate on Capital Income: Cross-Base Responses Matter!</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal Taxation with Multiple Incomes and Types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Spiritus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sander Renes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floris T Zoutman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03762730v1</w:t>
+                <w:t xml:space="preserve">hal-04066627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Taxation with Multiple Incomes and Types</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimating the Laffer Tax Rate on Capital Income: Cross-Base Responses Matter!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Sicsic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Lefèbvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floris T Zoutman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04066627v1</w:t>
+                <w:t xml:space="preserve">hal-03762730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVALUATION DE LA MISE AU BARÈME DES REVENUS DU CAPITAL</w:t>
               </w:r>
@@ -1100,216 +1100,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the Labour Income Tax Wedge: The Unemployment-Reducing Effect of Tax Progressivity</w:t>
+                <w:t xml:space="preserve">Tax Me If You Can! Optimal Nonlinear Income Tax Between Competing Governments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Lucifora</w:t>
+                <w:t xml:space="preserve">Laurent Simula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Moriconi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno van Der Linden</w:t>
+                <w:t xml:space="preserve">Alain Trannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00870050v1</w:t>
+                <w:t xml:space="preserve">halshs-00870053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tax Me If You Can! Optimal Nonlinear Income Tax Between Competing Governments</w:t>
+                <w:t xml:space="preserve">Beyond the Labour Income Tax Wedge: The Unemployment-Reducing Effect of Tax Progressivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Lucifora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Simula</w:t>
+                <w:t xml:space="preserve">Simone Moriconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Trannoy</w:t>
+                <w:t xml:space="preserve">Bruno van Der Linden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00870053v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00870050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labor Income Responds Differently to Income-Tax and Payroll-Tax Reforms</w:t>
               </w:r>
@@ -1437,256 +1437,256 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05082707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction – L’évaluation des politiques publiques. Sélection d’articles présentés à la 9e conférence sur l’évaluation des politiques publiques organisée par l’AFSE et la Direction générale du Trésor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal taxation with multiple incomes and types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Spiritus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sander Renes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floris T Zoutman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 547, pp.17-19. </w:t>
+              <w:t xml:space="preserve">Theoretical Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (2), pp.543-581. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24187/ecostat.2025.547.2136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3982/TE5479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05415736v1</w:t>
+                <w:t xml:space="preserve">hal-05097103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal taxation with multiple incomes and types</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction – L’évaluation des politiques publiques. Sélection d’articles présentés à la 9e conférence sur l’évaluation des politiques publiques organisée par l’AFSE et la Direction générale du Trésor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lehmann</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Floris T Zoutman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (2), pp.543-581. </w:t>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 547, pp.17-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3982/TE5479⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24187/ecostat.2025.547.2136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05097103v1</w:t>
+                <w:t xml:space="preserve">hal-05415736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the Laffer tax rate on capital income: cross‐base responses matter!</w:t>
               </w:r>
@@ -1719,78 +1719,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sicsic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scandinavian Journal of Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/sjoe.12578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04966335v1</w:t>
+                <w:t xml:space="preserve">hal-04801281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the Laffer tax rate on capital income: cross‐base responses matter!</w:t>
               </w:r>
@@ -1823,377 +1823,377 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sicsic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scandinavian Journal of Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/sjoe.12578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04801281v1</w:t>
+                <w:t xml:space="preserve">hal-04966335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal tax problems with multidimensional heterogeneity: a mechanism design approach</w:t>
+                <w:t xml:space="preserve">Optimal tax problems with multidimensional heterogeneity: A mechanism design approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lehmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Choice and Welfare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 60 (1-2), pp.135-164. </w:t>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00355-021-01349-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04966461v1</w:t>
+                <w:t xml:space="preserve">hal-03681456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faut-il mettre au barème les dividendes ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eddy Zanoutene</w:t>
+                <w:t xml:space="preserve">Optimal tax problems with multidimensional heterogeneity: a mechanism design approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lehmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfe.211.0057⟩</w:t>
+              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (1-2), pp.135-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00355-021-01349-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03647413v1</w:t>
+                <w:t xml:space="preserve">hal-04966461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal tax problems with multidimensional heterogeneity: A mechanism design approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Jacquet</w:t>
+                <w:t xml:space="preserve">Faut-il mettre au barème les dividendes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Lefèbvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Sicsic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Zanoutene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lehmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00355-021-01349-4⟩</w:t>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Vol. XXXVI (1), pp.57-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfe.211.0057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03681456v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03647413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal income taxation with composition effects *</w:t>
               </w:r>
@@ -2264,443 +2264,443 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03682208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Income Taxation with Unemployment and Wage Responses: A Sufficient Statistics Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kavan Kucko</w:t>
+                <w:t xml:space="preserve">Optimal Income Taxation with Composition Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lehmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johannes Schmieder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Economic Journal: Economic Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1257/pol.20180033⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Economic Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (2), pp.1299-1341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jeea/jvaa022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04966500v1</w:t>
+                <w:t xml:space="preserve">hal-04966373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Income Taxation with Composition Effects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Jacquet</w:t>
+                <w:t xml:space="preserve">Optimal Income Taxation with Unemployment and Wage Responses: A Sufficient Statistics Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kory Kroft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kavan Kucko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Schmieder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Economic Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jeea/jvaa022⟩</w:t>
+              <w:t xml:space="preserve">American Economic Journal: Economic Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (1), pp.254-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1257/pol.20180033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04966373v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal income taxation with Kalai wage bargaining and endogenous participation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tax me if you can! Optimal Nonlinear Income Tax Between Competing Governments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno van Der Linden</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Simula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2, pp.381-402. </w:t>
+              <w:t xml:space="preserve">Quarterly Journal of Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 129 (4), pp.1995--2030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00355-013-0736-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/qje/qju027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02979715v1</w:t>
+                <w:t xml:space="preserve">hal-01474437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tax me if you can! Optimal Nonlinear Income Tax Between Competing Governments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal income taxation with Kalai wage bargaining and endogenous participation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Trannoy</w:t>
+                <w:t xml:space="preserve">Bruno van Der Linden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 129 (4), pp.1995--2030. </w:t>
+              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, pp.381-402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/qje/qju027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00355-013-0736-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01474437v1</w:t>
+                <w:t xml:space="preserve">hal-02979715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Optimal Marginal Tax Rates with both Extensive and Intensive Responses</w:t>
               </w:r>
@@ -2712,51 +2712,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno van Der Linden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 5, pp.1770-1805. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2829,51 +2829,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno van Der Linden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie publique : Etudes et recherches = Public economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 22-23, pp.203--18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2933,340 +2933,362 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno van Der Linden</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vanderlinden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Public Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 95 (11-12), pp.1523--1537. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+              <w:t xml:space="preserve">, 2011, 95 (11-12), pp.1523-1537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jpubeco.2011.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02877975v1</w:t>
+                <w:t xml:space="preserve">hal-01248156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal income taxation with endogenous participation and search unemployment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Credit Constraints and the Persistence of Unemployment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dromel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Kolakez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lehmann</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Vanderlinden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Public Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Labour Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (5), pp.823-834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.labeco.2010.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01248156v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00640674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Credit Constraints and the Persistence of Unemployment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elie Kolakez</w:t>
+                <w:t xml:space="preserve">Optimal Redistributive Taxation in a Search Equilibrium Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Hungerbuehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno van Der Linden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Labour Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.labeco.2010.04.005⟩</w:t>
+              <w:t xml:space="preserve">Review of Economic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 73 (3), pp.743-767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-937X.2006.00394.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">halshs-00640674v1</w:t>
+                <w:t xml:space="preserve">hal-01248161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal income taxation and the shape of average tax rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Hindriks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3281,222 +3303,105 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economics Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01248159v1</w:t>
-              </w:r>
-[...115 lines deleted...]
-                <w:t xml:space="preserve">hal-01248161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the Laffer Tax Rate on Capital Incomes: Cross-base Responses Matter!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Lefèbvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3525,512 +3430,512 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole Thématique CNRS sur l'Evaluation des Politiques Publiques (ETEPP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération TEPP, Mar 2023, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the Laffer Tax Rate on Capital Income : Cross-Base Responses Matter !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Lefèbvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Sicsic</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Sicsic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association of Public Economic Theory (PET) Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">European Economic Association (EEA) Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Milan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03891565v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the Laffer Tax Rate on Capital Income : Cross-Base Responses Matter !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Lefèbvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michaël Sicsic</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Sicsic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Economic Association (EEA) Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Milan, France</w:t>
+              <w:t xml:space="preserve">Association of Public Economic Theory (PET) Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03891550v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why the Kuznets Curve Will Always Reverse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Why the Kuznets Curve Always Reverse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Crifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lehmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Econometric Society European Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Théories et Méthodes de la Macroéconomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00150324v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00150315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why the Kuznets Curve Always Reverse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Why the Kuznets Curve Will Always Reverse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Crifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lehmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Théories et Méthodes de la Macroéconomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Nice, France</w:t>
+              <w:t xml:space="preserve">Econometric Society European Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00150315v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00150324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renforcer la progressivité des prélèvements sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L'Horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lehmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00972293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4040,343 +3945,343 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Credit Constraints and the Persistence of Unemployment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dromel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dromel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elie Kolakez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lehmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00389762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why will the Kuznets Curve always reverse ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Crifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lehmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00179987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why the Kuznets Curve Will Always Reverse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Crifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lehmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00150773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indexation des allocations chômage et chômage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lehmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04700103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId99"/>
+      <w:footerReference w:type="default" r:id="rId98"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4523,51 +4428,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05451287v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lehmann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Zanoutene" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04954501v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jacquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04567995v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350889v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lehmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104198v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sicsic" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762730v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04066627v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Spiritus" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Renes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris T Zoutman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196996v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sicsic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333874v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878488v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292144v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292126v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kory Kroft" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kucko Kavan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Schmieder" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870050v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Lucifora" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Moriconi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno van Der Linden" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870053v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simula" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trannoy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856246v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marical" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rioux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082707v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05415736v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2025.547.2136" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097103v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3982/TE5479" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966335v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;No&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjoe.12578" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801281v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04966461v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-021-01349-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03647413v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.211.0057" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681456v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682208v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeea/jvaa022" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04966500v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavan Kucko" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/pol.20180033" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966373v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979715v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-013-0736-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01474437v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qje/qju027" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979440v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2013.07.019" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243443v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Hungerb&#252;hler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Parmentier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economiepublique.8601" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877975v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubeco.2011.05.012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01248156v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vanderlinden" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640674v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dromel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Kolakez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labeco.2010.04.005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C40G1MNH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01248159v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hindriks" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01248161v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Hungerbuehler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-937X.2006.00394.x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183935v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891565v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891550v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150324v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Crifo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150315v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972293v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L'Horty" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389762v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179987v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150773v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04700103v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05451287v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lehmann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Zanoutene" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04954501v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jacquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350889v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lehmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04567995v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104198v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sicsic" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04066627v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Spiritus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Renes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris T Zoutman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762730v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196996v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sicsic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333874v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878488v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292144v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292126v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kory Kroft" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kucko Kavan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Schmieder" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870053v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simula" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trannoy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870050v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Lucifora" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Moriconi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno van Der Linden" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856246v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marical" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rioux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082707v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097103v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3982/TE5479" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05415736v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2025.547.2136" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801281v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;No&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjoe.12578" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966335v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681456v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-021-01349-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04966461v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03647413v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.211.0057" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682208v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeea/jvaa022" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966373v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04966500v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavan Kucko" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/pol.20180033" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01474437v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qje/qju027" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979715v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-013-0736-0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979440v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2013.07.019" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243443v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Hungerb&#252;hler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Parmentier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economiepublique.8601" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01248156v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vanderlinden" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubeco.2011.05.012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640674v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dromel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Kolakez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labeco.2010.04.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C40G1MNH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01248161v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Hungerbuehler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-937X.2006.00394.x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01248159v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hindriks" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183935v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891550v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891565v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150315v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Crifo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150324v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972293v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L'Horty" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389762v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179987v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150773v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04700103v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>