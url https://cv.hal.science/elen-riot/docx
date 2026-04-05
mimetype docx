--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:123.87096774194px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elen Riot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités,Laboratoire d'Economie Dyonisien,Université de Paris 8 Vincennes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">elen-riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4566-0996</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">053490770</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Splendour and Misery of Nature: Comparing two ecosystems of innovation in bioeconomy and genetics in relation to public good</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences King’s College London: Innovation, Ecosystems and Organizational Change for Sustainability (IEOCS).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Splendour and Misery of Nature: Comparing two ecosystems of innovation in bioeconomy and genetics in relation to public good</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Group for Organizational Studies: EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cagliari (Sardaigne), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Converging Trajectories: Exploring the Nexus between Innovation Financing and Corporate Financial Performance in Mixed Syndication.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard j. Fairchild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Birmingham (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Splendour and Misery of Nature: Comparing two ecosystems of innovation in bioeconomy and genetics in relation to public good</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Financing SME sustainable innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISBE, Jun 2023, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planting the Sugar Beets - On Actors’ Drive to the Eco-Frontier and their Contradictions in the Age of the Anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organizing for an Inclusive Society: Meanings, Motivations, and Mechanisms, subtheme: Organization Studies in the Anthropocene: System Change, Not Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGOS, Jul 2021, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre valeurs profondes et pratiques quotidiennes : Regards d'entrepreneurs rêvant de construire l'avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aramis Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche RIPCO (Revue Internationale de Psychosociologie et de Gestion des Comportements) - Comportements organisationnels positifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysans et bioraffineries : une alliance contre-nature ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle variété possible en bioéconomie pour une réindustrialisation écologiques sur les territoires champardennais ? Bioéconomie en Champagne-Ardenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normes sociales, normes marchandes et/ou financières ? Enquête sur deux projets d'obligations à impact social dans le secteur de l' &amp;quot;enfance en danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martino Nieddu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes rencontres du GESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01705253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social (Impact) Bonds for Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes rencontres du GESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01705257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial - RIPCO: Between Continuity and Disruption(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Biétry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Gatignon-Turnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Giauque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvester Ivanaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lacroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (80), pp.5-9. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.080.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial - La RIPCO : Entre continuité et rupture(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Biétry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Gatignon-Turnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Giauque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvester Ivanaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lacroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (80), pp.5-9. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.080.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où sont les ouvriers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprise &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023-1 (n° 13), pp.125-154. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15048-0.p.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’instant Taittinger: a champagne family house in its chronotope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilenia Bua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurial Behaviour and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJEBR-04-2021-0261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">People in the Streets of Paris: ‘A Matter Out of Place’?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Worldwide Waste: Journal of Interdisciplinary Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/wwwj.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurship Education at the Crossroads: Challenging Taken-for-Granted Assumptions and Opening New Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Loi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco van Gelderen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deema Refai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Management Inquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (2), pp.123-134. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10564926211042222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire des rédacteurs. Écrire dans la Ripco – Quelques réflexions et suggestions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Biétry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Gatignon-Turnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvester Ivanaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XXVII (70), pp.13-25. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.070.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences en Marche: An Active Experimentation in Entrepreneurship Education in a Social Movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Management Inquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PATTERNS OF INTENTION: OBERKAMPF AND KNOLL AS SCHUMPETERIAN ENTREPRENEURS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and Regional Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 623-651, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08985626.2019.1596359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La passion politique des patrons : Le système représentatif à l'épreuve de la loi Macron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ramanantsoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (2), pp.52-69. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1058161ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l'école de l'entrepreneuriat social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (1), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.017.0024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01714006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murakami on the bag: Louis Vuitton's decommoditization strategy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chamaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Retail &amp; Distribution Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (11/12), pp.919-939. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJRDM-01-2013-0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woman in love, artist or entrepreneur? The edifying, mystifying life of Coco Chanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society and Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (3), pp.281-313. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/SBR-12-2012-0054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reprise d'entreprise à l'aune de l'analyse du récit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ramanantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Krieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol.3, pp.125-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management as dramatic events: intense decentered organizing (IDO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier de Vaujany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization as Time: Technology, Power and Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.275-296, 2023, 9781009297257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NÉO-CORPORATISME OU PLURALISME : STRATÉGIES, CHAMPS D'ACTION STRATÉGIQUE ET CADRES DE REPRÉSENTATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université Panthéon-Sorbonne - Paris I, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02883116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIR et R&D: efficacité du dispositif depuis la réforme de 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Sciences en Marche. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId75"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:123.87096774194px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elen Riot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités,Laboratoire d'Economie Dyonisien,Université de Paris 8 Vincennes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">elen-riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4566-0996</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">053490770</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Splendour and Misery of Nature: Comparing two ecosystems of innovation in bioeconomy and genetics in relation to public good</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences King’s College London: Innovation, Ecosystems and Organizational Change for Sustainability (IEOCS).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Splendour and Misery of Nature: Comparing two ecosystems of innovation in bioeconomy and genetics in relation to public good</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Financing SME sustainable innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISBE, Jun 2023, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Splendour and Misery of Nature: Comparing two ecosystems of innovation in bioeconomy and genetics in relation to public good</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Group for Organizational Studies: EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cagliari (Sardaigne), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Converging Trajectories: Exploring the Nexus between Innovation Financing and Corporate Financial Performance in Mixed Syndication.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard j. Fairchild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Birmingham (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planting the Sugar Beets - On Actors’ Drive to the Eco-Frontier and their Contradictions in the Age of the Anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organizing for an Inclusive Society: Meanings, Motivations, and Mechanisms, subtheme: Organization Studies in the Anthropocene: System Change, Not Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGOS, Jul 2021, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre valeurs profondes et pratiques quotidiennes : Regards d'entrepreneurs rêvant de construire l'avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aramis Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche RIPCO (Revue Internationale de Psychosociologie et de Gestion des Comportements) - Comportements organisationnels positifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysans et bioraffineries : une alliance contre-nature ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle variété possible en bioéconomie pour une réindustrialisation écologiques sur les territoires champardennais ? Bioéconomie en Champagne-Ardenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normes sociales, normes marchandes et/ou financières ? Enquête sur deux projets d'obligations à impact social dans le secteur de l' &amp;quot;enfance en danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martino Nieddu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes rencontres du GESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01705253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social (Impact) Bonds for Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes rencontres du GESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01705257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial - RIPCO: Between Continuity and Disruption(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Biétry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Gatignon-Turnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Giauque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvester Ivanaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lacroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (80), pp.5-9. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.080.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial - La RIPCO : Entre continuité et rupture(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Biétry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Gatignon-Turnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Giauque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvester Ivanaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lacroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (80), pp.5-9. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.080.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’instant Taittinger: a champagne family house in its chronotope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilenia Bua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurial Behaviour and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJEBR-04-2021-0261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où sont les ouvriers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprise &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023-1 (n° 13), pp.125-154. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15048-0.p.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">People in the Streets of Paris: ‘A Matter Out of Place’?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Worldwide Waste: Journal of Interdisciplinary Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/wwwj.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurship Education at the Crossroads: Challenging Taken-for-Granted Assumptions and Opening New Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Loi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco van Gelderen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deema Refai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Management Inquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (2), pp.123-134. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10564926211042222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire des rédacteurs. Écrire dans la Ripco – Quelques réflexions et suggestions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Biétry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Gatignon-Turnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvester Ivanaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XXVII (70), pp.13-25. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.070.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences en Marche: An Active Experimentation in Entrepreneurship Education in a Social Movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Management Inquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PATTERNS OF INTENTION: OBERKAMPF AND KNOLL AS SCHUMPETERIAN ENTREPRENEURS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and Regional Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 623-651, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08985626.2019.1596359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La passion politique des patrons : Le système représentatif à l'épreuve de la loi Macron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ramanantsoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (2), pp.52-69. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1058161ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l'école de l'entrepreneuriat social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (1), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.017.0024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01714006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murakami on the bag: Louis Vuitton's decommoditization strategy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chamaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Retail &amp; Distribution Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (11/12), pp.919-939. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJRDM-01-2013-0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woman in love, artist or entrepreneur? The edifying, mystifying life of Coco Chanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society and Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (3), pp.281-313. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/SBR-12-2012-0054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reprise d'entreprise à l'aune de l'analyse du récit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ramanantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Krieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol.3, pp.125-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management as dramatic events: intense decentered organizing (IDO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier de Vaujany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization as Time: Technology, Power and Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.275-296, 2023, 9781009297257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NÉO-CORPORATISME OU PLURALISME : STRATÉGIES, CHAMPS D'ACTION STRATÉGIQUE ET CADRES DE REPRÉSENTATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université Panthéon-Sorbonne - Paris I, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02883116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIR et R&D: efficacité du dispositif depuis la réforme de 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Sciences en Marche. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId75"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="21DA919A"/>
+    <w:nsid w:val="3187335A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elen-riot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4566-0996" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/053490770" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693795v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Riot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Labb&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186559v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293694v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard j. Fairchild" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186241v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283294v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Giordano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505231v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andr&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carbonnel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aramis Marin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034368v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705253v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Nieddu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705257v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659242v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bi&#233;try" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gatignon-Turnau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giauque" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvester Ivanaj" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lacroux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.080.0005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659238v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136508v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15048-0.p.0125" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138547v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rigaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilenia Bua" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJEBR-04-2021-0261" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138550v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/wwwj.100" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983114v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Loi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fayolle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco van Gelderen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deema Refai" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10564926211042222" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436975v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Moriceau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.070.0013" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883094v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883082v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08985626.2019.1596359" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883076v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ramanantsoa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1058161ar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714006v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.017.0024" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883097v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chamaret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-01-2013-0010" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883102v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBR-12-2012-0054" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00491670v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Krieger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364558v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier de Vaujany" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/fr/universitypress/subjects/management/organisation-studies/organization-time-technology-power-and-politics?format=HB&amp;amp;isbn=9781009297257" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02883116v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501615v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F M&#233;tivier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lemaire" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elen-riot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4566-0996" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/053490770" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693795v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Riot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Labb&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186241v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186559v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293694v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard j. Fairchild" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283294v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Giordano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505231v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andr&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carbonnel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aramis Marin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034368v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705253v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Nieddu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705257v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659242v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bi&#233;try" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gatignon-Turnau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giauque" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvester Ivanaj" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lacroux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.080.0005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659238v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138547v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rigaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilenia Bua" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJEBR-04-2021-0261" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136508v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15048-0.p.0125" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138550v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/wwwj.100" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983114v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Loi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fayolle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco van Gelderen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deema Refai" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10564926211042222" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436975v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Moriceau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.070.0013" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883094v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883082v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08985626.2019.1596359" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883076v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ramanantsoa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1058161ar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714006v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.017.0024" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883097v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chamaret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-01-2013-0010" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883102v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBR-12-2012-0054" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00491670v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Krieger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364558v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier de Vaujany" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/fr/universitypress/subjects/management/organisation-studies/organization-time-technology-power-and-politics?format=HB&amp;amp;isbn=9781009297257" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02883116v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501615v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F M&#233;tivier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lemaire" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>