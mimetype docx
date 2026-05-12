--- v1 (2026-04-05)
+++ v2 (2026-05-12)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:123.87096774194px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elen Riot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités,Laboratoire d'Economie Dyonisien,Université de Paris 8 Vincennes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">elen-riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4566-0996</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">053490770</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Splendour and Misery of Nature: Comparing two ecosystems of innovation in bioeconomy and genetics in relation to public good</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences King’s College London: Innovation, Ecosystems and Organizational Change for Sustainability (IEOCS).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Splendour and Misery of Nature: Comparing two ecosystems of innovation in bioeconomy and genetics in relation to public good</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Financing SME sustainable innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISBE, Jun 2023, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Splendour and Misery of Nature: Comparing two ecosystems of innovation in bioeconomy and genetics in relation to public good</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Group for Organizational Studies: EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cagliari (Sardaigne), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Converging Trajectories: Exploring the Nexus between Innovation Financing and Corporate Financial Performance in Mixed Syndication.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard j. Fairchild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Birmingham (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planting the Sugar Beets - On Actors’ Drive to the Eco-Frontier and their Contradictions in the Age of the Anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organizing for an Inclusive Society: Meanings, Motivations, and Mechanisms, subtheme: Organization Studies in the Anthropocene: System Change, Not Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGOS, Jul 2021, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre valeurs profondes et pratiques quotidiennes : Regards d'entrepreneurs rêvant de construire l'avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aramis Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche RIPCO (Revue Internationale de Psychosociologie et de Gestion des Comportements) - Comportements organisationnels positifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysans et bioraffineries : une alliance contre-nature ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle variété possible en bioéconomie pour une réindustrialisation écologiques sur les territoires champardennais ? Bioéconomie en Champagne-Ardenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normes sociales, normes marchandes et/ou financières ? Enquête sur deux projets d'obligations à impact social dans le secteur de l' &amp;quot;enfance en danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martino Nieddu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes rencontres du GESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01705253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social (Impact) Bonds for Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes rencontres du GESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01705257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial - RIPCO: Between Continuity and Disruption(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Biétry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Gatignon-Turnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Giauque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvester Ivanaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lacroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (80), pp.5-9. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.080.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial - La RIPCO : Entre continuité et rupture(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Biétry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Gatignon-Turnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Giauque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvester Ivanaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lacroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (80), pp.5-9. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.080.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’instant Taittinger: a champagne family house in its chronotope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilenia Bua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurial Behaviour and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJEBR-04-2021-0261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où sont les ouvriers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprise &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023-1 (n° 13), pp.125-154. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15048-0.p.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">People in the Streets of Paris: ‘A Matter Out of Place’?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Worldwide Waste: Journal of Interdisciplinary Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/wwwj.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurship Education at the Crossroads: Challenging Taken-for-Granted Assumptions and Opening New Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Loi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco van Gelderen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deema Refai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Management Inquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (2), pp.123-134. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10564926211042222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire des rédacteurs. Écrire dans la Ripco – Quelques réflexions et suggestions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Biétry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Gatignon-Turnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvester Ivanaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XXVII (70), pp.13-25. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.070.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences en Marche: An Active Experimentation in Entrepreneurship Education in a Social Movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Management Inquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PATTERNS OF INTENTION: OBERKAMPF AND KNOLL AS SCHUMPETERIAN ENTREPRENEURS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and Regional Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 623-651, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08985626.2019.1596359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La passion politique des patrons : Le système représentatif à l'épreuve de la loi Macron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ramanantsoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (2), pp.52-69. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1058161ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l'école de l'entrepreneuriat social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (1), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.017.0024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01714006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murakami on the bag: Louis Vuitton's decommoditization strategy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chamaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Retail &amp; Distribution Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (11/12), pp.919-939. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJRDM-01-2013-0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woman in love, artist or entrepreneur? The edifying, mystifying life of Coco Chanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society and Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (3), pp.281-313. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/SBR-12-2012-0054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reprise d'entreprise à l'aune de l'analyse du récit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ramanantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Krieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol.3, pp.125-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management as dramatic events: intense decentered organizing (IDO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier de Vaujany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization as Time: Technology, Power and Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.275-296, 2023, 9781009297257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NÉO-CORPORATISME OU PLURALISME : STRATÉGIES, CHAMPS D'ACTION STRATÉGIQUE ET CADRES DE REPRÉSENTATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université Panthéon-Sorbonne - Paris I, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02883116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIR et R&D: efficacité du dispositif depuis la réforme de 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Sciences en Marche. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId75"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:123.87096774194px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elen Riot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités,Laboratoire d'Economie Dyonisien,Université de Paris 8 Vincennes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">elen-riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4566-0996</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">053490770</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Splendour and Misery of Nature: Comparing two ecosystems of innovation in bioeconomy and genetics in relation to public good</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences King’s College London: Innovation, Ecosystems and Organizational Change for Sustainability (IEOCS).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Splendour and Misery of Nature: Comparing two ecosystems of innovation in bioeconomy and genetics in relation to public good</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Group for Organizational Studies: EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cagliari (Sardaigne), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Converging Trajectories: Exploring the Nexus between Innovation Financing and Corporate Financial Performance in Mixed Syndication.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard j. Fairchild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Birmingham (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Splendour and Misery of Nature: Comparing two ecosystems of innovation in bioeconomy and genetics in relation to public good</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Financing SME sustainable innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISBE, Jun 2023, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planting the Sugar Beets - On Actors’ Drive to the Eco-Frontier and their Contradictions in the Age of the Anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organizing for an Inclusive Society: Meanings, Motivations, and Mechanisms, subtheme: Organization Studies in the Anthropocene: System Change, Not Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGOS, Jul 2021, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre valeurs profondes et pratiques quotidiennes : Regards d'entrepreneurs rêvant de construire l'avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aramis Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche RIPCO (Revue Internationale de Psychosociologie et de Gestion des Comportements) - Comportements organisationnels positifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysans et bioraffineries : une alliance contre-nature ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle variété possible en bioéconomie pour une réindustrialisation écologiques sur les territoires champardennais ? Bioéconomie en Champagne-Ardenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normes sociales, normes marchandes et/ou financières ? Enquête sur deux projets d'obligations à impact social dans le secteur de l' &amp;quot;enfance en danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martino Nieddu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes rencontres du GESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01705253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social (Impact) Bonds for Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes rencontres du GESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01705257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial - RIPCO: Between Continuity and Disruption(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Biétry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Gatignon-Turnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Giauque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvester Ivanaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lacroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (80), pp.5-9. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.080.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial - La RIPCO : Entre continuité et rupture(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Biétry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Gatignon-Turnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Giauque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvester Ivanaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lacroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (80), pp.5-9. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.080.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où sont les ouvriers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprise &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023-1 (n° 13), pp.125-154. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15048-0.p.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’instant Taittinger: a champagne family house in its chronotope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilenia Bua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurial Behaviour and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJEBR-04-2021-0261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of the fish-markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023 (8), pp.207-230. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15804-2.p.0207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">People in the Streets of Paris: ‘A Matter Out of Place’?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Worldwide Waste: Journal of Interdisciplinary Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/wwwj.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurship Education at the Crossroads: Challenging Taken-for-Granted Assumptions and Opening New Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Loi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco van Gelderen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deema Refai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Management Inquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (2), pp.123-134. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10564926211042222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire des rédacteurs. Écrire dans la Ripco – Quelques réflexions et suggestions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Biétry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Gatignon-Turnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvester Ivanaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XXVII (70), pp.13-25. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.070.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences en Marche: An Active Experimentation in Entrepreneurship Education in a Social Movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Management Inquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PATTERNS OF INTENTION: OBERKAMPF AND KNOLL AS SCHUMPETERIAN ENTREPRENEURS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and Regional Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 623-651, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08985626.2019.1596359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La passion politique des patrons : Le système représentatif à l'épreuve de la loi Macron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ramanantsoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (2), pp.52-69. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1058161ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l'école de l'entrepreneuriat social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (1), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.017.0024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01714006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murakami on the bag: Louis Vuitton's decommoditization strategy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chamaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Retail &amp; Distribution Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (11/12), pp.919-939. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJRDM-01-2013-0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woman in love, artist or entrepreneur? The edifying, mystifying life of Coco Chanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society and Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (3), pp.281-313. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/SBR-12-2012-0054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reprise d'entreprise à l'aune de l'analyse du récit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ramanantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Krieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol.3, pp.125-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management as dramatic events: intense decentered organizing (IDO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier de Vaujany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization as Time: Technology, Power and Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.275-296, 2023, 9781009297257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NÉO-CORPORATISME OU PLURALISME : STRATÉGIES, CHAMPS D'ACTION STRATÉGIQUE ET CADRES DE REPRÉSENTATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université Panthéon-Sorbonne - Paris I, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02883116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIR et R&D: efficacité du dispositif depuis la réforme de 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Sciences en Marche. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId77"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3187335A"/>
+    <w:nsid w:val="A76A721B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elen-riot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4566-0996" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/053490770" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693795v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Riot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Labb&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186241v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186559v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293694v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard j. Fairchild" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283294v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Giordano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505231v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andr&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carbonnel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aramis Marin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034368v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705253v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Nieddu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705257v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659242v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bi&#233;try" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gatignon-Turnau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giauque" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvester Ivanaj" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lacroux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.080.0005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659238v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138547v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rigaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilenia Bua" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJEBR-04-2021-0261" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136508v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15048-0.p.0125" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138550v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/wwwj.100" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983114v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Loi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fayolle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco van Gelderen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deema Refai" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10564926211042222" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436975v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Moriceau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.070.0013" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883094v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883082v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08985626.2019.1596359" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883076v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ramanantsoa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1058161ar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714006v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.017.0024" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883097v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chamaret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-01-2013-0010" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883102v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBR-12-2012-0054" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00491670v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Krieger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364558v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier de Vaujany" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/fr/universitypress/subjects/management/organisation-studies/organization-time-technology-power-and-politics?format=HB&amp;amp;isbn=9781009297257" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02883116v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501615v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F M&#233;tivier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lemaire" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elen-riot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4566-0996" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/053490770" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693795v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Riot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Labb&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186559v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293694v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard j. Fairchild" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186241v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283294v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Giordano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505231v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andr&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carbonnel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aramis Marin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034368v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705253v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Nieddu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705257v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659242v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bi&#233;try" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gatignon-Turnau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giauque" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvester Ivanaj" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lacroux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.080.0005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659238v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136508v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15048-0.p.0125" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138547v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rigaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilenia Bua" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJEBR-04-2021-0261" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589836v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15804-2.p.0207" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138550v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/wwwj.100" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983114v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Loi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fayolle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco van Gelderen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deema Refai" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10564926211042222" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436975v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Moriceau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.070.0013" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883094v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883082v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08985626.2019.1596359" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883076v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ramanantsoa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1058161ar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714006v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.017.0024" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883097v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chamaret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-01-2013-0010" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883102v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBR-12-2012-0054" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00491670v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Krieger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364558v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier de Vaujany" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/fr/universitypress/subjects/management/organisation-studies/organization-time-technology-power-and-politics?format=HB&amp;amp;isbn=9781009297257" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02883116v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501615v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F M&#233;tivier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lemaire" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>