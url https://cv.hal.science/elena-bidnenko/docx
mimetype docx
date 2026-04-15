--- v0 (2026-03-04)
+++ v1 (2026-04-15)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,2227 +234,2361 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05229886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex sporulation-specific expression of transcription termination factor Rho highlights its involvement in Bacillus subtilis cell differentiation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ModuloStat: An Internet of Things’ Path to Continuous Cultures in Mini-Bioreactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Chastanet</w:t>
+                <w:t xml:space="preserve">Cyprien Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Péchoux</w:t>
+                <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yulia Redko-Hamel</w:t>
+                <w:t xml:space="preserve">Joséphine Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Pellegrini</w:t>
+                <w:t xml:space="preserve">Ira Tanneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Dérozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbc.2024.107905⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (1), pp.1703-1716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.5c09710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04773401v1</w:t>
+                <w:t xml:space="preserve">hal-05577204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Termination factor Rho mediates transcriptional reprogramming of Bacillus subtilis stationary phase</w:t>
+                <w:t xml:space="preserve">Complex sporulation-specific expression of transcription termination factor Rho highlights its involvement in Bacillus subtilis cell differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Bidnenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyprien Guérin</w:t>
+                <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Dérozier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Chastanet</w:t>
+                <w:t xml:space="preserve">Christine Péchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulia Redko-Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1010618⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 300 (12), pp.107905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbc.2024.107905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03974108v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04773401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding Diversity of Firmicutes Single-Strand Annealing Proteins: A Putative Role of Bacteriophage-Host Arms Race</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Prestel</w:t>
+                <w:t xml:space="preserve">Termination factor Rho mediates transcriptional reprogramming of Bacillus subtilis stationary phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Bidnenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Bidnenko</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Dérozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chastanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.644622⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (2), pp.e1010618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1010618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03343061v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic sequence of the prophage-free lactococcus lactis strain il6288</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expanding Diversity of Firmicutes Single-Strand Annealing Proteins: A Putative Role of Bacteriophage-Host Arms Race</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamil Steczkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Bolotine</w:t>
+                <w:t xml:space="preserve">Eric Prestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Aucouturier</w:t>
+                <w:t xml:space="preserve">Elena Bidnenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexei Sorokine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elena Bidnenko</w:t>
+                <w:t xml:space="preserve">Agnieszka Szczepankowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8 (1), pp.1-2. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/MRA.01545-18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.644622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617888v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dual-chain assembly pathway generates the high structural diversity of cell-wall polysaccharides in $Lactococcus\ lactis$</w:t>
+                <w:t xml:space="preserve">Genomic sequence of the prophage-free lactococcus lactis strain il6288</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilias Theodorou</w:t>
+                <w:t xml:space="preserve">Alexandre Bolotine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Courtin</w:t>
+                <w:t xml:space="preserve">Anne Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Palussière</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Alexei Sorokine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Bidnenko</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.RA119.009957⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (1), pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/MRA.01545-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03343068v1</w:t>
+                <w:t xml:space="preserve">hal-02617888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a prophage-free derivative strain of &amp;lt;em&amp;gt;Lactococcus lactis&amp;lt;/em&amp;gt; ssp &amp;lt;em&amp;gt;lactis&amp;lt;/em&amp;gt; IL1403 reveals the importance of prophages for phenotypic plasticity of the host</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A dual-chain assembly pathway generates the high structural diversity of cell-wall polysaccharides in $Lactococcus\ lactis$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilias Theodorou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Palussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saulius Kulakauskas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Aucouturier</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elena Bidnenko</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02032⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 294 (46), pp.17612-17625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.RA119.009957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625231v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcription termination factor Rho and microbial phenotypic heterogeneity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Characterization of a prophage-free derivative strain of &amp;lt;em&amp;gt;Lactococcus lactis&amp;lt;/em&amp;gt; ssp &amp;lt;em&amp;gt;lactis&amp;lt;/em&amp;gt; IL1403 reveals the importance of prophages for phenotypic plasticity of the host</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aucouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Langella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Bidnenko</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vladimir Bidnenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00294-017-0775-7⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04023239v1</w:t>
+                <w:t xml:space="preserve">hal-02625231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Termination factor Rho: From the control of pervasive transcription to cell fate determination in Bacillus subtilis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcription termination factor Rho and microbial phenotypic heterogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Bidnenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Bidnenko</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 13 (7), 47 p. </w:t>
+              <w:t xml:space="preserve">Current Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 64, pp. 541-546. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006909⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00294-017-0775-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01608054v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcription termination factor Rho: a hub linking diverse physiological processes in bacteria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Termination factor Rho: From the control of pervasive transcription to cell fate determination in Bacillus subtilis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Bidnenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Grylak-Mielnicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Bidnenko</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/mic.0.000244⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (7), 47 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03967883v1</w:t>
+                <w:t xml:space="preserve">hal-01608054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide mapping of TnrA-binding sites provides new insights into the TnrA regulon in Bacillus subtilis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Transcription termination factor Rho: a hub linking diverse physiological processes in bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Grylak-Mielnicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Bidnenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Bardowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Bidnenko</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mbo3.249⟩</w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 162 (3), pp. 433-447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.000244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03967978v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03967883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Condition-Dependent Transcriptome Reveals High-Level Regulatory Architecture in Bacillus subtilis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome-wide mapping of TnrA-binding sites provides new insights into the TnrA regulon in Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Mader</w:t>
+                <w:t xml:space="preserve">Nicolas Mirouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Bidnenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Dervyn</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Noirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Auger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1206848⟩</w:t>
+              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (3), pp. 423-435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mbo3.249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03343060v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03967978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Network Reorganization During Dynamic Adaptations of Bacillus subtilis Metabolism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Condition-Dependent Transcriptome Reveals High-Level Regulatory Architecture in Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Mader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dervyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joerg Martin Buescher</w:t>
+                <w:t xml:space="preserve">T. Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolfram Liebermeister</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jan Muntel</w:t>
+                <w:t xml:space="preserve">A. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 335 (6072), pp. 1099-1103. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1206871⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 335 (6072), pp.1103-1106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1206848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03968015v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of mRNA translation by phage protein and low temperature: the case of Lactococcus lactis abortive infection system AbiD1</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Bidnenko</w:t>
+                <w:t xml:space="preserve">Global Network Reorganization During Dynamic Adaptations of Bacillus subtilis Metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joerg Martin Buescher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfram Liebermeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Chopin</w:t>
+                <w:t xml:space="preserve">Markus Uhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Dusko Ehrlich</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jan Muntel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2199-10-4⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 335 (6072), pp. 1099-1103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1206871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03975076v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genetically remote pathogenic strain NVH391-98 of the Bacillus cereus group is representative of a cluster of thermophilic strains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Auger</w:t>
+                <w:t xml:space="preserve">Activation of mRNA translation by phage protein and low temperature: the case of Lactococcus lactis abortive infection system AbiD1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Bidnenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Galleron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elena Bidnenko</w:t>
+                <w:t xml:space="preserve">S Dusko Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Dusko Ehrlich</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Christine Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.02242-07⟩</w:t>
+              <w:t xml:space="preserve">BMC Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (1), pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2199-10-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02889116v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence correlation spectroscopy to study diffusion and reaction of Bacteriophages inside biofilms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The genetically remote pathogenic strain NVH391-98 of the Bacillus cereus group is representative of a cluster of thermophilic strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Galleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Bidnenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Briandet</w:t>
+                <w:t xml:space="preserve">S. Dusko Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lacroix-Gueu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry Meylheuc</w:t>
+                <w:t xml:space="preserve">Alla Lapidus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 74 (7), pp.2135-2143. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.02304-07⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 74 (4), pp.1276-1280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02242-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608541v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactococcus lactis AbiD1 abortive infection efficiency is drastically increased by a phage protein</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Chopin</w:t>
+                <w:t xml:space="preserve">Fluorescence correlation spectroscopy to study diffusion and reaction of Bacteriophages inside biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lacroix-Gueu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margareth Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.Dusko Ehrlich</w:t>
+                <w:t xml:space="preserve">S. Lecart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamila Anba</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Meylheuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 214 (2), pp.283-287. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 74 (7), pp.2135-2143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2002.tb11360.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02304-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03975094v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Phenotypic Effect of the ts47 Mutation of the Pseudomonas aeruginosa Transposable Phage D3112 on the Expression of Late Phage Genes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Lactococcus lactis AbiD1 abortive infection efficiency is drastically increased by a phage protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Bidnenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Akhverdyan</w:t>
+                <w:t xml:space="preserve">S.Dusko Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Krylov</w:t>
+                <w:t xml:space="preserve">Jamila Anba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetika / Russian Journal of Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 36 (12), pp. 1454-1457. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 214 (2), pp.283-287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/A:1009087811647⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2002.tb11360.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03975128v1</w:t>
+                <w:t xml:space="preserve">hal-03975094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional Mapping and Studying the Control of Transcription of the Pseudomonas aeruginosa Transposable Phage D3112</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Analysis of the Phenotypic Effect of the ts47 Mutation of the Pseudomonas aeruginosa Transposable Phage D3112 on the Expression of Late Phage Genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Bidnenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Akhverdyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Krylov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetika / Russian Journal of Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 36 (12), pp. 1454-1457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1009087811647⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transcriptional Mapping and Studying the Control of Transcription of the Pseudomonas aeruginosa Transposable Phage D3112</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Bidnenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Akhverdyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Krylov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genetika / Russian Journal of Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2000, 36 (12), pp. 1385-1394. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1023/A:1009015223034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03975124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2464,387 +2598,387 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ModuloStat : An Internet of Things' Path to Continuous Cultures in Mini-Bioreactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ira Tanneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Dérozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex sporulation-specific expression of transcription termination factor Rho highlights its involvement in Bacillus subtilis cell differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Bidnenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulia Redko-Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Termination factor Rho mediates transcriptional reprogramming of Bacillus subtilis stationary phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Bidnenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Dérozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyprien Guérin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2854,168 +2988,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex spatiotemporal expression of termination factor Rho highlights its involvement in spore morphogenesis and revival in Bacillus subtilis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Bidnenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Bidnenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulia Redko-Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BACELL Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Stuttgard, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05127903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId108"/>
+      <w:footerReference w:type="default" r:id="rId110"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3162,51 +3296,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229886v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mildred Delaleau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Bidnenko" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Eveno" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergana Kostova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnathan C Black" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf765" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773401v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chastanet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Redko-Hamel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pellegrini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.107905" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03974108v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#233;rozier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010618" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343061v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Steczkiewicz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Prestel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bidnenko" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Szczepankowska" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.644622" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617888v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bolotine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aucouturier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Sorokine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01545-18" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343068v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Theodorou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courtin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Palussi&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulius Kulakauskas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.009957" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625231v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02032" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04023239v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00294-017-0775-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608054v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Grylak-Mielnicka" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delumeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006909" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03967883v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Bardowski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000244" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03967978v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mirouze" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noirot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.249" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343060v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Mader" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dervyn" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rochat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leduc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1206848" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03968015v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Martin Buescher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Liebermeister" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Uhr" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Muntel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1206871" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03975076v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chopin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chopin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2199-10-4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889116v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galleron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Lapidus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02242-07" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608541v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacroix-Gueu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareth Renault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecart" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02304-07" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03975094v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Anba" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2002.tb11360.x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03975128v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Akhverdyan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Krylov" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009087811647" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03975124v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009015223034" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8H07L200-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290351v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine V&#233;ron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Tanneur" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328824v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03931118v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127903v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229886v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mildred Delaleau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Bidnenko" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Eveno" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergana Kostova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnathan C Black" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf765" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05577204v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dervyn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine V&#233;ron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Tanneur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#233;rozier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c09710" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773401v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chastanet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Redko-Hamel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pellegrini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.107905" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03974108v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010618" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343061v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Steczkiewicz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Prestel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bidnenko" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Szczepankowska" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.644622" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617888v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bolotine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aucouturier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Sorokine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01545-18" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343068v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Theodorou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courtin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Palussi&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulius Kulakauskas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.009957" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625231v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02032" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04023239v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00294-017-0775-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608054v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Grylak-Mielnicka" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delumeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006909" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03967883v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Bardowski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000244" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03967978v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mirouze" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noirot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.249" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343060v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Mader" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rochat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leduc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1206848" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03968015v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Martin Buescher" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Liebermeister" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Uhr" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Muntel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1206871" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03975076v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chopin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chopin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2199-10-4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889116v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galleron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Lapidus" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02242-07" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608541v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacroix-Gueu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareth Renault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecart" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02304-07" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03975094v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Anba" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2002.tb11360.x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03975128v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Akhverdyan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Krylov" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009087811647" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03975124v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009015223034" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8H07L200-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290351v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328824v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03931118v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127903v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>