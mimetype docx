--- v1 (2026-04-15)
+++ v2 (2026-05-17)
@@ -66,2925 +66,2925 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ModuloStat : An Internet of Things' Path to Continuous Cultures in Mini-Bioreactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dervyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ira Tanneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Dérozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complex sporulation-specific expression of transcription termination factor Rho highlights its involvement in Bacillus subtilis cell differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Bidnenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chastanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Péchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulia Redko-Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pellegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Termination factor Rho mediates transcriptional reprogramming of Bacillus subtilis stationary phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Bidnenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Dérozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chastanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive mapping of transcription terminator Rho utilization (Rut) sites across the Bacillus subtilis genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mildred Delaleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Bidnenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gergana Kostova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnathan C Black</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 53 (15), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gkaf765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05229886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ModuloStat: An Internet of Things’ Path to Continuous Cultures in Mini-Bioreactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ira Tanneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Dérozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Omega</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 11 (1), pp.1703-1716. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsomega.5c09710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05577204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex sporulation-specific expression of transcription termination factor Rho highlights its involvement in Bacillus subtilis cell differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Bidnenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulia Redko-Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 300 (12), pp.107905. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbc.2024.107905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04773401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Termination factor Rho mediates transcriptional reprogramming of Bacillus subtilis stationary phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Bidnenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Dérozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 19 (2), pp.e1010618. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pgen.1010618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03974108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expanding Diversity of Firmicutes Single-Strand Annealing Proteins: A Putative Role of Bacteriophage-Host Arms Race</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamil Steczkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Prestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Bidnenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Szczepankowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2021.644622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03343061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic sequence of the prophage-free lactococcus lactis strain il6288</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bolotine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Sorokine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Bidnenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 8 (1), pp.1-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/MRA.01545-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02617888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dual-chain assembly pathway generates the high structural diversity of cell-wall polysaccharides in $Lactococcus\ lactis$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilias Theodorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Palussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saulius Kulakauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Bidnenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 294 (46), pp.17612-17625. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.RA119.009957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03343068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a prophage-free derivative strain of &amp;lt;em&amp;gt;Lactococcus lactis&amp;lt;/em&amp;gt; ssp &amp;lt;em&amp;gt;lactis&amp;lt;/em&amp;gt; IL1403 reveals the importance of prophages for phenotypic plasticity of the host</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Bidnenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcription termination factor Rho and microbial phenotypic heterogeneity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Bidnenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Bidnenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 64, pp. 541-546. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00294-017-0775-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04023239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Termination factor Rho: From the control of pervasive transcription to cell fate determination in Bacillus subtilis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Bidnenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Grylak-Mielnicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13 (7), 47 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcription termination factor Rho: a hub linking diverse physiological processes in bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Grylak-Mielnicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Bidnenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacek Bardowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Bidnenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 162 (3), pp. 433-447. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1099/mic.0.000244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03967883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide mapping of TnrA-binding sites provides new insights into the TnrA regulon in Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mirouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Bidnenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MicrobiologyOpen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 4 (3), pp. 423-435. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mbo3.249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03967978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Condition-Dependent Transcriptome Reveals High-Level Regulatory Architecture in Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Mader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 335 (6072), pp.1103-1106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.1206848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03343060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Network Reorganization During Dynamic Adaptations of Bacillus subtilis Metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joerg Martin Buescher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Liebermeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Uhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Muntel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 335 (6072), pp. 1099-1103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.1206871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03968015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation of mRNA translation by phage protein and low temperature: the case of Lactococcus lactis abortive infection system AbiD1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Bidnenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Dusko Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Chopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 10 (1), pp.4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2199-10-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03975076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genetically remote pathogenic strain NVH391-98 of the Bacillus cereus group is representative of a cluster of thermophilic strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Galleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Bidnenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dusko Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla Lapidus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 74 (4), pp.1276-1280. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.02242-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescence correlation spectroscopy to study diffusion and reaction of Bacteriophages inside biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lacroix-Gueu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margareth Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lecart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Meylheuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 74 (7), pp.2135-2143. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.02304-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lactococcus lactis AbiD1 abortive infection efficiency is drastically increased by a phage protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Bidnenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.Dusko Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamila Anba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 214 (2), pp.283-287. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2002.tb11360.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03975094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the Phenotypic Effect of the ts47 Mutation of the Pseudomonas aeruginosa Transposable Phage D3112 on the Expression of Late Phage Genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Bidnenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Akhverdyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Krylov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetika / Russian Journal of Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 36 (12), pp. 1454-1457. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1009087811647⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03975128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional Mapping and Studying the Control of Transcription of the Pseudomonas aeruginosa Transposable Phage D3112</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Bidnenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Akhverdyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Krylov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetika / Russian Journal of Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 36 (12), pp. 1385-1394. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1023/A:1009015223034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03975124v1</w:t>
-              </w:r>
-[...388 lines deleted...]
-                <w:t xml:space="preserve">hal-03931118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3002,103 +3002,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex spatiotemporal expression of termination factor Rho highlights its involvement in spore morphogenesis and revival in Bacillus subtilis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Bidnenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Bidnenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulia Redko-Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BACELL Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Stuttgard, Germany</w:t>
@@ -3296,51 +3296,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229886v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mildred Delaleau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Bidnenko" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Eveno" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergana Kostova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnathan C Black" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf765" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05577204v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dervyn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine V&#233;ron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Tanneur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#233;rozier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c09710" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773401v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chastanet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Redko-Hamel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pellegrini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.107905" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03974108v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010618" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343061v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Steczkiewicz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Prestel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bidnenko" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Szczepankowska" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.644622" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617888v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bolotine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aucouturier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Sorokine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01545-18" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343068v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Theodorou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courtin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Palussi&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulius Kulakauskas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.009957" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625231v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02032" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04023239v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00294-017-0775-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608054v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Grylak-Mielnicka" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delumeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006909" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03967883v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Bardowski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000244" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03967978v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mirouze" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noirot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.249" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343060v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Mader" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rochat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leduc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1206848" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03968015v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Martin Buescher" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Liebermeister" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Uhr" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Muntel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1206871" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03975076v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chopin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chopin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2199-10-4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889116v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galleron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Lapidus" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02242-07" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608541v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacroix-Gueu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareth Renault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecart" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02304-07" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03975094v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Anba" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2002.tb11360.x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03975128v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Akhverdyan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Krylov" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009087811647" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03975124v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009015223034" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8H07L200-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290351v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328824v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03931118v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127903v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290351v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dervyn" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine V&#233;ron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Tanneur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#233;rozier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328824v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Bidnenko" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chastanet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Redko-Hamel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pellegrini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03931118v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229886v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mildred Delaleau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Eveno" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergana Kostova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnathan C Black" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf765" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05577204v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c09710" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773401v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.107905" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03974108v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010618" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343061v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Steczkiewicz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Prestel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bidnenko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Szczepankowska" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.644622" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617888v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bolotine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aucouturier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Sorokine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01545-18" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343068v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Theodorou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courtin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Palussi&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulius Kulakauskas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.009957" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625231v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02032" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04023239v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00294-017-0775-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608054v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Grylak-Mielnicka" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delumeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006909" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03967883v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Bardowski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000244" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03967978v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mirouze" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noirot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.249" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343060v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Mader" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rochat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leduc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1206848" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03968015v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Martin Buescher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Liebermeister" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Uhr" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Muntel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1206871" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03975076v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chopin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chopin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2199-10-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889116v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galleron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Lapidus" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02242-07" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608541v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacroix-Gueu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareth Renault" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecart" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02304-07" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03975094v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Anba" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2002.tb11360.x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03975128v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Akhverdyan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Krylov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009087811647" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03975124v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009015223034" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8H07L200-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127903v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>