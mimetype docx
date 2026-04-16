--- v0 (2026-03-16)
+++ v1 (2026-04-16)
@@ -181,222 +181,222 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sufficient conditions for a “simple” decentralization with consumption externalities</w:t>
+                <w:t xml:space="preserve">Existence of an equilibrium in arrowian markets for consumption externalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bonnisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elena del Mercato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Van-Quy Nguyen</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Siconolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 209, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jet.2023.105637⟩</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jet.2023.105638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04205864v1</w:t>
+                <w:t xml:space="preserve">halshs-04205853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence of an equilibrium in arrowian markets for consumption externalities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Bonnisseau</w:t>
+                <w:t xml:space="preserve">Sufficient conditions for a “simple” decentralization with consumption externalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena del Mercato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Siconolfi</w:t>
+                <w:t xml:space="preserve">Van-Quy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 209, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jet.2023.105638⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jet.2023.105637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04205853v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04205864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Private ownership economies with externalities and existence of competitive equilibria: A differentiable approach</w:t>
               </w:r>
@@ -564,51 +564,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Externalities, consumption constraints and regular economies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonnisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena L. del Mercato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -667,51 +667,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General consumption constraints and regular economies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonnisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena L. del Mercato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -854,221 +854,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00355353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edgeworth and Lindahl-Foley equilibria of a general equilibrium model with private provision of pure public goods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Taxes and money in incomplete financial markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena L. del Mercato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Florenzano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elena L. del Mercato</w:t>
+                <w:t xml:space="preserve">Antonio Villanacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Public Economic Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 8 (5), pp.713-740. </w:t>
+              <w:t xml:space="preserve">Decisions in Economics and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 29 (1), pp.23-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1467-9779.2006.00285.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10203-006-0058-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00085726v1</w:t>
+                <w:t xml:space="preserve">halshs-00355427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxes and money in incomplete financial markets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Edgeworth and Lindahl-Foley equilibria of a general equilibrium model with private provision of pure public goods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Florenzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena L. del Mercato</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Villanacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Decisions in Economics and Finance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10203-006-0058-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Public Economic Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8 (5), pp.713-740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-9779.2006.00285.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-00355427v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00085726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1086,64 +1086,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pareto improving taxes with externalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Quy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonnisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena L. del Mercato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1174,77 +1174,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existence of an Equilibrium in Arrowian Markets for Consumption Externalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonnisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena del Mercato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Siconolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1275,51 +1275,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sufficient conditions for a &amp;quot;simple&amp;quot; decentralization with consumption externalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena L del Mercato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Quy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1487,51 +1487,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Externalities, consumption constraints and regular economies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonnisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena L. del Mercato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1562,51 +1562,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Possibility functions and regular economies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonnisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena L. del Mercato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1699,51 +1699,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competitive equilibria with consumption possibility depending on endowments: a global analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonnisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena L. del Mercato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1864,51 +1864,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6A063517"/>
+    <w:nsid w:val="6F33205A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2095,51 +2095,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elena-del-mercato" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3963-5866" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/231960387" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04205864v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena del Mercato" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Quy Nguyen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2023.105637" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04205853v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnisseau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Siconolfi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2023.105638" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438848v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena L. del Mercato" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Platino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00712-017-0520-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438970v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-016-1029-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381637v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-009-0464-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-08V2MT44-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00309539v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2008.07.007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3WL3XMB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355353v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2005.06.003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQ5NT8Q9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00085726v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Florenzano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9779.2006.00285.x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355427v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Villanacci" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10203-006-0058-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WSVG2Q46-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04612853v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606349v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354304v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena L del Mercato" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162039v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164015v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00257731v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159638v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00118765v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197474v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elena-del-mercato" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3963-5866" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/231960387" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04205853v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnisseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena del Mercato" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Siconolfi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2023.105638" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04205864v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Quy Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2023.105637" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438848v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena L. del Mercato" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Platino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00712-017-0520-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438970v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-016-1029-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381637v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-009-0464-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-08V2MT44-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00309539v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2008.07.007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3WL3XMB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355353v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2005.06.003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQ5NT8Q9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355427v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Villanacci" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10203-006-0058-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WSVG2Q46-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00085726v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Florenzano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9779.2006.00285.x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04612853v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606349v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354304v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena L del Mercato" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162039v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164015v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00257731v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159638v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00118765v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197474v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>