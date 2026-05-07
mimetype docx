--- v1 (2026-04-16)
+++ v2 (2026-05-07)
@@ -764,311 +764,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00309539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence of competitive equilibria with externalities: A differential viewpoint</w:t>
+                <w:t xml:space="preserve">Taxes and money in incomplete financial markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena L. del Mercato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Villanacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmateco.2005.06.003⟩</w:t>
+              <w:t xml:space="preserve">Decisions in Economics and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 29 (1), pp.23-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10203-006-0058-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00355353v1</w:t>
+                <w:t xml:space="preserve">halshs-00355427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxes and money in incomplete financial markets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Edgeworth and Lindahl-Foley equilibria of a general equilibrium model with private provision of pure public goods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Florenzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena L. del Mercato</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Villanacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Decisions in Economics and Finance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10203-006-0058-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Public Economic Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8 (5), pp.713-740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-9779.2006.00285.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-00355427v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00085726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edgeworth and Lindahl-Foley equilibria of a general equilibrium model with private provision of pure public goods</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Existence of competitive equilibria with externalities: A differential viewpoint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena L. del Mercato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Public Economic Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mathematical Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 42 (4-5), pp.525-543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmateco.2005.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1467-9779.2006.00285.x⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00085726v1</w:t>
+                <w:t xml:space="preserve">halshs-00355353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1864,51 +1864,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F33205A"/>
+    <w:nsid w:val="CCCBFCB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2095,51 +2095,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elena-del-mercato" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3963-5866" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/231960387" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04205853v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnisseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena del Mercato" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Siconolfi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2023.105638" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04205864v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Quy Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2023.105637" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438848v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena L. del Mercato" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Platino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00712-017-0520-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438970v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-016-1029-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381637v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-009-0464-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-08V2MT44-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00309539v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2008.07.007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3WL3XMB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355353v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2005.06.003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQ5NT8Q9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355427v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Villanacci" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10203-006-0058-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WSVG2Q46-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00085726v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Florenzano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9779.2006.00285.x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04612853v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606349v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354304v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena L del Mercato" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162039v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164015v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00257731v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159638v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00118765v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197474v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elena-del-mercato" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3963-5866" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/231960387" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04205853v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnisseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena del Mercato" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Siconolfi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2023.105638" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04205864v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Quy Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2023.105637" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438848v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena L. del Mercato" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Platino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00712-017-0520-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438970v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-016-1029-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381637v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-009-0464-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-08V2MT44-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00309539v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2008.07.007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3WL3XMB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355427v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Villanacci" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10203-006-0058-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WSVG2Q46-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00085726v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Florenzano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9779.2006.00285.x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355353v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2005.06.003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQ5NT8Q9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04612853v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606349v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354304v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena L del Mercato" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162039v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164015v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00257731v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159638v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00118765v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197474v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>